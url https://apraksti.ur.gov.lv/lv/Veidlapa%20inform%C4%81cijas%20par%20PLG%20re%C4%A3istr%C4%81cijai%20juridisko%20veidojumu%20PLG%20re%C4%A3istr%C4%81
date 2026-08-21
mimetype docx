--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9650" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9650"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF4FDE" w:rsidRPr="000F17EA" w14:paraId="07C7B638" w14:textId="77777777" w:rsidTr="000F17EA">
+      <w:tr w:rsidR="00CF4FDE" w:rsidRPr="000A56B4" w14:paraId="07C7B638" w14:textId="77777777" w:rsidTr="000F17EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="395398A4" w14:textId="77777777" w:rsidR="00DD6395" w:rsidRPr="000F17EA" w:rsidRDefault="00CF4FDE" w:rsidP="00A76502">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
@@ -155,51 +157,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9650" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="7665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C968BC" w:rsidRPr="000F17EA" w14:paraId="38CA42A8" w14:textId="77777777" w:rsidTr="000F17EA">
+      <w:tr w:rsidR="00C968BC" w:rsidRPr="000A56B4" w14:paraId="38CA42A8" w14:textId="77777777" w:rsidTr="000F17EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39224A56" w14:textId="77777777" w:rsidR="00C968BC" w:rsidRPr="000F17EA" w:rsidRDefault="00C968BC" w:rsidP="000F17EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -380,51 +382,51 @@
     <w:p w14:paraId="4558EF8A" w14:textId="77777777" w:rsidR="00C968BC" w:rsidRPr="000F17EA" w:rsidRDefault="00C968BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9650" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9650"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C968BC" w:rsidRPr="000F17EA" w14:paraId="7855BE55" w14:textId="77777777" w:rsidTr="000F17EA">
+      <w:tr w:rsidR="00C968BC" w:rsidRPr="000A56B4" w14:paraId="7855BE55" w14:textId="77777777" w:rsidTr="000F17EA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9650" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67425F7A" w14:textId="2A0E9C6B" w:rsidR="00421561" w:rsidRPr="000F17EA" w:rsidRDefault="00C968BC" w:rsidP="000F17EA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
@@ -748,51 +750,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="529AA45B" w14:textId="77777777" w:rsidR="00A90135" w:rsidRPr="00344E79" w:rsidRDefault="00A90135">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="751430DC" w14:textId="77777777" w:rsidR="00A90135" w:rsidRPr="00344E79" w:rsidRDefault="00A90135">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E96782" w:rsidRPr="00344E79" w14:paraId="31D0004A" w14:textId="77777777" w:rsidTr="0F9B846E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2AD112EE" w14:textId="0106BA26" w:rsidR="00E96782" w:rsidRPr="00344E79" w:rsidRDefault="00A90135" w:rsidP="00A76502">
             <w:pPr>
@@ -1169,66 +1171,66 @@
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="53B68B3E" w14:textId="77777777" w:rsidR="00E96782" w:rsidRPr="00344E79" w:rsidRDefault="00E96782" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9203" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9203"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B81342" w:rsidRPr="000F17EA" w14:paraId="02FF1E82" w14:textId="77777777" w:rsidTr="000F17EA">
+            <w:tr w:rsidR="00B81342" w:rsidRPr="000A56B4" w14:paraId="02FF1E82" w14:textId="77777777" w:rsidTr="000F17EA">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9203" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="13641ED2" w14:textId="467B8FE4" w:rsidR="00B81342" w:rsidRPr="00344E79" w:rsidRDefault="00B81342" w:rsidP="000F17EA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00344E79">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -1434,51 +1436,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="8928" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                       <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="1839"/>
                     <w:gridCol w:w="7089"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00D3360C" w:rsidRPr="000F17EA" w14:paraId="782B2E1C" w14:textId="77777777" w:rsidTr="000F17EA">
+                  <w:tr w:rsidR="00D3360C" w:rsidRPr="000A56B4" w14:paraId="782B2E1C" w14:textId="77777777" w:rsidTr="000F17EA">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="8928" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="49F93320" w14:textId="77777777" w:rsidR="00D3360C" w:rsidRPr="00344E79" w:rsidRDefault="00D3360C" w:rsidP="00D3360C">
                         <w:pPr>
                           <w:widowControl/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00344E79">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
@@ -1579,96 +1581,97 @@
                         <w:pPr>
                           <w:widowControl/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00344E79">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                           <w:t>Persona, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
-                  <w:tr w:rsidR="00D3360C" w:rsidRPr="000F17EA" w14:paraId="5E837A53" w14:textId="77777777" w:rsidTr="000F17EA">
+                  <w:tr w:rsidR="00D3360C" w:rsidRPr="000A56B4" w14:paraId="5E837A53" w14:textId="77777777" w:rsidTr="000F17EA">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="8786" w:type="dxa"/>
                         <w:gridSpan w:val="3"/>
                       </w:tcPr>
                       <w:p w14:paraId="5F402149" w14:textId="77777777" w:rsidR="00861679" w:rsidRPr="000F17EA" w:rsidRDefault="00D3360C" w:rsidP="00861679">
                         <w:pPr>
                           <w:spacing w:before="80"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="000F17EA">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Dzimšanas datums  </w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="4D37534C" w14:textId="3331E160" w:rsidR="00D3360C" w:rsidRPr="00344E79" w:rsidRDefault="00D3360C" w:rsidP="000F17EA">
                         <w:pPr>
                           <w:spacing w:before="80"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00344E79">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:vertAlign w:val="superscript"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
+                          <w:lastRenderedPageBreak/>
                           <w:t xml:space="preserve">                                                             (diena</w:t>
                         </w:r>
                         <w:r w:rsidR="00861679" w:rsidRPr="00344E79">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:vertAlign w:val="superscript"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> / </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00344E79">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:vertAlign w:val="superscript"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                           <w:t>(mēnesis</w:t>
                         </w:r>
                         <w:r w:rsidR="00861679" w:rsidRPr="00344E79">
@@ -1702,101 +1705,102 @@
                         <w:tcW w:w="8786" w:type="dxa"/>
                         <w:gridSpan w:val="3"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="74F8BBAF" w14:textId="77777777" w:rsidR="00D3360C" w:rsidRPr="00344E79" w:rsidRDefault="00D3360C" w:rsidP="00D3360C">
                         <w:pPr>
                           <w:widowControl/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00344E79">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
+                          <w:lastRenderedPageBreak/>
                           <w:t>Personu apliecinoša dokumenta dati</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00D3360C" w:rsidRPr="00344E79" w14:paraId="56D9220A" w14:textId="77777777" w:rsidTr="000F17EA">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1985" w:type="dxa"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="470C8521" w14:textId="77777777" w:rsidR="00D3360C" w:rsidRPr="000F17EA" w:rsidRDefault="00D3360C" w:rsidP="00D3360C">
                         <w:pPr>
                           <w:widowControl/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="000F17EA">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                           <w:t>Dokumenta veids</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="6801" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                       </w:tcPr>
                       <w:p w14:paraId="465C1D34" w14:textId="77777777" w:rsidR="00D3360C" w:rsidRPr="00344E79" w:rsidRDefault="00D3360C" w:rsidP="00D3360C">
                         <w:pPr>
                           <w:widowControl/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:tc>
                   </w:tr>
-                  <w:tr w:rsidR="00D3360C" w:rsidRPr="000F17EA" w14:paraId="61B2578F" w14:textId="77777777" w:rsidTr="000F17EA">
+                  <w:tr w:rsidR="00D3360C" w:rsidRPr="000A56B4" w14:paraId="61B2578F" w14:textId="77777777" w:rsidTr="000F17EA">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1985" w:type="dxa"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="62FBC4C7" w14:textId="77777777" w:rsidR="00D3360C" w:rsidRPr="000F17EA" w:rsidRDefault="00D3360C" w:rsidP="00D3360C">
                         <w:pPr>
                           <w:widowControl/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="000F17EA">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                           <w:t>Dokumenta nr.</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                     <w:tc>
@@ -2075,51 +2079,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9195" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2107"/>
               <w:gridCol w:w="7088"/>
             </w:tblGrid>
-            <w:tr w:rsidR="003E3B72" w:rsidRPr="000F17EA" w14:paraId="56FAA30A" w14:textId="77777777" w:rsidTr="000F17EA">
+            <w:tr w:rsidR="003E3B72" w:rsidRPr="000A56B4" w14:paraId="56FAA30A" w14:textId="77777777" w:rsidTr="000F17EA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9195" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="41FB0BA5" w14:textId="594EEC20" w:rsidR="003E3B72" w:rsidRPr="00344E79" w:rsidRDefault="003E3B72" w:rsidP="003E3B72">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00344E79">
                     <w:rPr>
@@ -2379,67 +2383,67 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39EC4A47" w14:textId="77777777" w:rsidR="009D12F5" w:rsidRPr="00344E79" w:rsidRDefault="009D12F5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF6CE83" w14:textId="77777777" w:rsidR="00BC3ADC" w:rsidRPr="00344E79" w:rsidRDefault="00BC3ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3805"/>
         <w:gridCol w:w="5811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC3ADC" w:rsidRPr="000F17EA" w14:paraId="38D384A7" w14:textId="77777777" w:rsidTr="000F17EA">
+      <w:tr w:rsidR="00BC3ADC" w:rsidRPr="000A56B4" w14:paraId="38D384A7" w14:textId="77777777" w:rsidTr="000F17EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="06319FFE" w14:textId="4F4AC789" w:rsidR="00BC3ADC" w:rsidRPr="00344E79" w:rsidRDefault="00BC3ADC" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344E79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2552,51 +2556,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Reģistrācijas Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ED43032" w14:textId="5CAB2769" w:rsidR="00287222" w:rsidRPr="000F17EA" w:rsidRDefault="00287222" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287222" w:rsidRPr="000F17EA" w14:paraId="0A6B2737" w14:textId="77777777" w:rsidTr="000F17EA">
+      <w:tr w:rsidR="00287222" w:rsidRPr="000A56B4" w14:paraId="0A6B2737" w14:textId="77777777" w:rsidTr="000F17EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0420D201" w14:textId="581650D0" w:rsidR="00287222" w:rsidRPr="00344E79" w:rsidRDefault="00287222" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344E79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Valsts, kurā juridiskā persona ir reģistrēta</w:t>
             </w:r>
@@ -2630,66 +2634,66 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="528B12B3" w14:textId="77777777" w:rsidR="00BC3ADC" w:rsidRPr="00344E79" w:rsidRDefault="00BC3ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CB2797B" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9601"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="659B886F" w14:textId="77777777" w:rsidTr="4286C989">
+      <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="659B886F" w14:textId="77777777" w:rsidTr="4286C989">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4F575D1A" w14:textId="0F79B5CB" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344E79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -2720,88 +2724,88 @@
             </w:r>
             <w:r w:rsidRPr="00344E79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00344E79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="794D4F4A" w14:textId="77777777" w:rsidTr="4286C989">
+      <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="794D4F4A" w14:textId="77777777" w:rsidTr="4286C989">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1ACDE9EF" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="61D94266" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="61D94266" w14:textId="77777777" w:rsidTr="00A76502">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="689446F8" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
@@ -2868,51 +2872,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="78F3DDED" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="78F3DDED" w14:textId="77777777" w:rsidTr="00A76502">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1A603C3E" w14:textId="7E1A8E98" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
@@ -2996,65 +3000,65 @@
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="65516B54" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2833"/>
               <w:gridCol w:w="6488"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="3C5394A6" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="3C5394A6" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7F8F6CF3" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00344E79">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -3091,68 +3095,77 @@
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0CBC8058" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BF7875" w:rsidRPr="00344E79" w14:paraId="6444D87A" w14:textId="77777777" w:rsidTr="00A76502">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="773ECC7F" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
+                <w:p w14:paraId="773ECC7F" w14:textId="7D94C67E" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00344E79">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F380C83" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BF7875" w:rsidRPr="00344E79" w14:paraId="79A9C396" w14:textId="77777777" w:rsidTr="00A76502">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
@@ -3191,51 +3204,51 @@
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="00C138AC" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2833"/>
               <w:gridCol w:w="6488"/>
             </w:tblGrid>
             <w:tr w:rsidR="00BF7875" w:rsidRPr="00344E79" w14:paraId="34E0D406" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0FA7D69C" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -3299,67 +3312,77 @@
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00344E79">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BF7875" w:rsidRPr="00344E79" w14:paraId="12D77442" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="73141605" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
+                <w:p w14:paraId="73141605" w14:textId="01E063A2" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00344E79">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="649DBFE4" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BF7875" w:rsidRPr="00344E79" w14:paraId="1D657C15" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
@@ -3674,140 +3697,186 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9333"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="2C94C419" w14:textId="77777777" w:rsidTr="4286C989">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="2C94C419" w14:textId="77777777" w:rsidTr="4286C989">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="41E295AC" w14:textId="2B299302" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">4.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="00344E79" w14:paraId="7574EBFE" w14:textId="77777777" w:rsidTr="4286C989">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="7574EBFE" w14:textId="77777777" w:rsidTr="4286C989">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="6233BA0A" w14:textId="16EF9A45" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="4286C989">
+                <w:p w14:paraId="6233BA0A" w14:textId="1DA730A1" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="4286C989">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="4286C989">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4.2.1. Caur statusu juridiskajā personā</w:t>
                   </w:r>
+                  <w:r w:rsidR="000A56B4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000A56B4" w:rsidRPr="000F17EA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000A56B4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>4.2.5. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000A56B4" w:rsidRPr="000F17EA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu)</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="00344E79" w14:paraId="3ADCF493" w14:textId="77777777" w:rsidTr="4286C989">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="3ADCF493" w14:textId="77777777" w:rsidTr="4286C989">
               <w:trPr>
                 <w:trHeight w:val="1136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="442FCEF7" w14:textId="77777777" w:rsidR="005379C4" w:rsidRPr="00344E79" w:rsidRDefault="005379C4" w:rsidP="005379C4">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00344E79">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Atzīmēt </w:t>
-[...3 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
+                    <w:t>Atzīmēt</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="000A56B4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+                      <w:color w:val="auto"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="000A56B4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="218E71BA" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="70ADA92F" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
@@ -3854,349 +3923,386 @@
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CB1187" w:rsidRPr="00344E79" w14:paraId="0C9B8FDD" w14:textId="77777777" w:rsidTr="4286C989">
+            <w:tr w:rsidR="00CB1187" w:rsidRPr="000A56B4" w14:paraId="0C9B8FDD" w14:textId="77777777" w:rsidTr="4286C989">
               <w:trPr>
                 <w:trHeight w:val="373"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F9E7281" w14:textId="20423802" w:rsidR="00CB1187" w:rsidRPr="000F17EA" w:rsidRDefault="00CB1187" w:rsidP="00A76502">
+                <w:p w14:paraId="4F9E7281" w14:textId="3CB6E3ED" w:rsidR="00CB1187" w:rsidRPr="000F17EA" w:rsidRDefault="00CB1187" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4.2.</w:t>
                   </w:r>
                   <w:r w:rsidR="007D3401" w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Caur statusu juridiskajā veidojumā</w:t>
                   </w:r>
+                  <w:r w:rsidR="000A56B4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000A56B4" w:rsidRPr="000F17EA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000A56B4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>4.2.5. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000A56B4" w:rsidRPr="000F17EA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu)</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CB1187" w:rsidRPr="000F17EA" w14:paraId="0C78B8DA" w14:textId="77777777" w:rsidTr="4286C989">
+            <w:tr w:rsidR="00CB1187" w:rsidRPr="000A56B4" w14:paraId="0C78B8DA" w14:textId="77777777" w:rsidTr="4286C989">
               <w:trPr>
                 <w:trHeight w:val="1136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="26688341" w14:textId="77777777" w:rsidR="005379C4" w:rsidRPr="000F17EA" w:rsidRDefault="005379C4" w:rsidP="005379C4">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="000F17EA">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="12800F5C" w14:textId="77777777" w:rsidR="005379C4" w:rsidRPr="000F17EA" w:rsidRDefault="005379C4" w:rsidP="005379C4">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="55D9FF7B" w14:textId="77777777" w:rsidR="005379C4" w:rsidRPr="000F17EA" w:rsidRDefault="005379C4" w:rsidP="005379C4">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F17EA">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā dibinātājs</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="272B0154" w14:textId="77777777" w:rsidR="005379C4" w:rsidRPr="000F17EA" w:rsidRDefault="005379C4" w:rsidP="005379C4">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F17EA">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā pilnvarnieks (pārvaldnieks)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="37DEBFB8" w14:textId="77777777" w:rsidR="005379C4" w:rsidRPr="000F17EA" w:rsidRDefault="005379C4" w:rsidP="005379C4">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F17EA">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā pārraudzītājs (ja tāds ir)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="776DC544" w14:textId="77777777" w:rsidR="005379C4" w:rsidRPr="000F17EA" w:rsidRDefault="005379C4" w:rsidP="005379C4">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F17EA">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā labuma guvējs vai to kategorija </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1DFD1133" w14:textId="77777777" w:rsidR="00CB1187" w:rsidRDefault="005379C4" w:rsidP="005379C4">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F17EA">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā cita fiziskā persona (aizpilda zemāk)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3A5FE8F4" w14:textId="4935B039" w:rsidR="00E05C80" w:rsidRPr="000F17EA" w:rsidRDefault="00E05C80" w:rsidP="005379C4">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00572B74" w:rsidRPr="000F17EA" w14:paraId="10C7F0D6" w14:textId="77777777" w:rsidTr="4286C989">
+            <w:tr w:rsidR="00572B74" w:rsidRPr="000A56B4" w14:paraId="10C7F0D6" w14:textId="77777777" w:rsidTr="4286C989">
               <w:trPr>
                 <w:trHeight w:val="321"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3165284D" w14:textId="7AE9AE9B" w:rsidR="00572B74" w:rsidRPr="000F17EA" w:rsidRDefault="00572B74" w:rsidP="00572B74">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Ja kontroli īsteno kā cita fiziskā persona – norādīt personas statusu juridiskajā veidojumā</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005379C4" w:rsidRPr="000F17EA" w14:paraId="2EC4BC83" w14:textId="77777777" w:rsidTr="4286C989">
+            <w:tr w:rsidR="005379C4" w:rsidRPr="000A56B4" w14:paraId="2EC4BC83" w14:textId="77777777" w:rsidTr="4286C989">
               <w:trPr>
                 <w:trHeight w:val="709"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="32E24D85" w14:textId="77777777" w:rsidR="005379C4" w:rsidRPr="00344E79" w:rsidRDefault="005379C4" w:rsidP="005379C4">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="0485D2B4" w14:textId="77777777" w:rsidTr="4286C989">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="0485D2B4" w14:textId="77777777" w:rsidTr="4286C989">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="499F6F83" w14:textId="42683BB9" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
+                <w:p w14:paraId="499F6F83" w14:textId="24390E33" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4.2.</w:t>
                   </w:r>
                   <w:r w:rsidR="00572B74" w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -4206,56 +4312,74 @@
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Kā atsevišķa persona, kas kontrolē</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>(aizpilda 4.3. punktu)</w:t>
+                    <w:t>(aizpilda 4.3. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000A56B4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 4.2.5. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="000F17EA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="2ED708AD" w14:textId="77777777" w:rsidTr="4286C989">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="2ED708AD" w14:textId="77777777" w:rsidTr="4286C989">
               <w:trPr>
                 <w:trHeight w:val="53"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1CF0FC43" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
@@ -4321,53 +4445,53 @@
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz darījuma attiecību pamata</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="744E63AE" w14:textId="77777777" w:rsidR="00FD2C32" w:rsidRPr="000F17EA" w:rsidRDefault="00FD2C32" w:rsidP="00FD2C32">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F17EA">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā cita fiziskā persona (aizpilda zemāk)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="67E8324B" w14:textId="77777777" w:rsidR="00FD2C32" w:rsidRPr="000F17EA" w:rsidRDefault="00FD2C32" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7FDB78A6" w14:textId="77777777" w:rsidR="00257172" w:rsidRPr="000F17EA" w:rsidRDefault="00257172" w:rsidP="00257172">
                   <w:pPr>
@@ -4492,57 +4616,57 @@
                 <w:p w14:paraId="047C47B1" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="34F4BA6F" w14:textId="77777777" w:rsidTr="4286C989">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="34F4BA6F" w14:textId="77777777" w:rsidTr="4286C989">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A74913E" w14:textId="15E5489A" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
+                <w:p w14:paraId="0A74913E" w14:textId="4CB06C53" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4.2.</w:t>
                   </w:r>
                   <w:r w:rsidR="00B22F8F" w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -4555,158 +4679,542 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Cits kontroles veids</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 4.3. punktu)</w:t>
+                    <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 4.3. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000A56B4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>un 4.2.5. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000A56B4" w:rsidRPr="000F17EA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="000F17EA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="5DD70559" w14:textId="77777777" w:rsidTr="4286C989">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="5DD70559" w14:textId="77777777" w:rsidTr="4286C989">
               <w:trPr>
                 <w:trHeight w:val="974"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2BA11608" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1CF51C5F" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
+          <w:p w14:paraId="1CF51C5F" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003E02C7" w:rsidRPr="000A56B4" w14:paraId="4DABE45F" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="013B6324" w14:textId="205B54E7" w:rsidR="003E02C7" w:rsidRPr="003E02C7" w:rsidRDefault="003E02C7" w:rsidP="003E02C7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>4.2.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>5</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5E57141F" w14:textId="77777777" w:rsidR="003E02C7" w:rsidRPr="003E02C7" w:rsidRDefault="003E02C7" w:rsidP="003E02C7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="003E02C7" w:rsidRPr="000A56B4" w14:paraId="7CDF83DA" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="5664E029" w14:textId="77777777" w:rsidR="003E02C7" w:rsidRPr="003E02C7" w:rsidRDefault="003E02C7" w:rsidP="003E02C7">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="76F861F4" w14:textId="77777777" w:rsidR="003E02C7" w:rsidRPr="003E02C7" w:rsidRDefault="003E02C7" w:rsidP="003E02C7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="31D2BE69" w14:textId="77777777" w:rsidR="003E02C7" w:rsidRPr="003E02C7" w:rsidRDefault="003E02C7" w:rsidP="003E02C7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="003E02C7" w:rsidRPr="000A56B4" w14:paraId="51D6269D" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="25D24DDD" w14:textId="77777777" w:rsidR="003E02C7" w:rsidRPr="003E02C7" w:rsidRDefault="003E02C7" w:rsidP="003E02C7">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1001E0F1" w14:textId="77777777" w:rsidR="003E02C7" w:rsidRPr="003E02C7" w:rsidRDefault="003E02C7" w:rsidP="003E02C7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="331F463B" w14:textId="77777777" w:rsidR="003E02C7" w:rsidRPr="003E02C7" w:rsidRDefault="003E02C7" w:rsidP="003E02C7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="003E02C7" w:rsidRPr="000A56B4" w14:paraId="3C0B7302" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1F94456E" w14:textId="77777777" w:rsidR="003E02C7" w:rsidRPr="003E02C7" w:rsidRDefault="003E02C7" w:rsidP="003E02C7">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1638521F" w14:textId="77777777" w:rsidR="003E02C7" w:rsidRPr="003E02C7" w:rsidRDefault="003E02C7" w:rsidP="003E02C7">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003E02C7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="09B33BD8" w14:textId="77777777" w:rsidR="003E02C7" w:rsidRPr="003E02C7" w:rsidRDefault="003E02C7" w:rsidP="003E02C7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="20B6006F" w14:textId="77777777" w:rsidR="003E02C7" w:rsidRPr="00344E79" w:rsidRDefault="003E02C7" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2962"/>
               <w:gridCol w:w="990"/>
               <w:gridCol w:w="4556"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="045A5B12" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="045A5B12" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="024E37B7" w14:textId="1D47AA80" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">4.3. Ja kontroli īsteno ar citas personas starpniecību </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0DBC1ABC" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja kontroli īsteno ar vairāku personu starpniecību, norādāmas visas iesaistītās juridiskās personas (“juridisko personu ķēdi”)  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="3D65B213" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="3D65B213" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="19647192" w14:textId="4DBF31FD" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4.3.1. Informācija par juridisko personu, ar kuras starpniecību īsteno kontroli</w:t>
@@ -5390,51 +5898,51 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3E7A073E" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="738BABBB" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="738BABBB" w14:textId="77777777" w:rsidTr="00A76502">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="1875A019" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -5730,51 +6238,51 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="75E225E2" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="331DD8FB" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="331DD8FB" w14:textId="77777777" w:rsidTr="00A76502">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="0E88D9F2" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -5789,51 +6297,51 @@
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2289"/>
               <w:gridCol w:w="1209"/>
               <w:gridCol w:w="5010"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="6DF0FB9E" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="6DF0FB9E" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="48F15905" w14:textId="76B1EA7E" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -5942,51 +6450,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3B3188BE" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="08D1917A" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="08D1917A" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E32A743" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
@@ -6683,51 +7191,51 @@
                     </w:rPr>
                     <w:t xml:space="preserve">Institūcija </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6219" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="44680431" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="13E7DF7D" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="13E7DF7D" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="6E85890E" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -6848,51 +7356,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="703822EC" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="0FF2A33A" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="0FF2A33A" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="134D547E" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
@@ -7588,51 +8096,51 @@
                     </w:rPr>
                     <w:t xml:space="preserve">  Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6219" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="3AD13FB8" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="0F2AC4B5" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="0F2AC4B5" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="20C05FDF" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -7752,51 +8260,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="478E3611" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="2463A11A" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="2463A11A" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2F63FE39" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
@@ -8474,51 +8982,51 @@
                     <w:t>Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6219" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="056E6F04" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="47E844A3" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="47E844A3" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="035751C2" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -8544,87 +9052,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9355" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9355"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="1EFACA39" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="1EFACA39" w14:textId="77777777" w:rsidTr="00A76502">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="29B850A6" w14:textId="352625A4" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>4.4. Informācija, ka patiesais labuma guvējs zaudējis patiesā labuma guvēja statusu juridiskajā personā</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007210A3" w:rsidRPr="000F17EA" w14:paraId="55520E53" w14:textId="77777777" w:rsidTr="000F17EA">
+            <w:tr w:rsidR="007210A3" w:rsidRPr="000A56B4" w14:paraId="55520E53" w14:textId="77777777" w:rsidTr="000F17EA">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="408"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="40AE71A3" w14:textId="36E8CA15" w:rsidR="007210A3" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                     <w:rPr>
                       <w:lang w:val="lv-LV"/>
@@ -8639,51 +9148,51 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4.4.1. </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Ja dalībnieku maiņas gadījumā bijušajam dalībniekam/akcionāram – patiesajam labuma guvējam, pieteikumā netiek norādīts jauns patiesā labuma guvēja status</w:t>
                   </w:r>
                   <w:r w:rsidR="00DA0BBC" w:rsidRPr="00344E79">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>s, uzskatāms, ka minētā persona ir zaudējusi patiesā labuma guvēja statusu juridiskajā personā.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="28291147" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="28291147" w14:textId="77777777" w:rsidTr="00A76502">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3ACB6687" w14:textId="6319A900" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
@@ -8854,65 +9363,65 @@
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p w14:paraId="0FC21C37" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
-                    <w:tblStyle w:val="TableGrid"/>
+                    <w:tblStyle w:val="Reatabula"/>
                     <w:tblW w:w="9085" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="2976"/>
                     <w:gridCol w:w="6109"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="21A4CB62" w14:textId="77777777" w:rsidTr="00A76502">
+                  <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="21A4CB62" w14:textId="77777777" w:rsidTr="00A76502">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9085" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="24C12B3F" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                         <w:pPr>
                           <w:spacing w:line="276" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00344E79">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
@@ -9055,130 +9564,162 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1C93CC6A" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="7864B3A9" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="7864B3A9" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6D15CCF5" w14:textId="186DE5C1" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">4.5. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="10B11E56" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="10B11E56" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A4D4086" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00344E79">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00344E79">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Apliecinu/-ām, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  proliferācijas finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
+                    <w:t xml:space="preserve"> Apliecinu/-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00344E79">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ām</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00344E79">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00344E79">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>proliferācijas</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00344E79">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BF7875" w:rsidRPr="00344E79" w14:paraId="031BEBEC" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="75E591EB" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00344E79">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -9232,117 +9773,133 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="3BD323C5" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="3BD323C5" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F0B9EAD" w14:textId="5994139A" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">4.6. Apliecinājums, ja informācija par patieso labuma guvēju nav jāiesniedz </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(iesniedz tikai akciju sabiedrības, kuru akcijas kotētas Eiropas Savienības vai Eiropas Ekonomiskās zonas valstu biržās)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF7875" w:rsidRPr="000F17EA" w14:paraId="3B355A13" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00BF7875" w:rsidRPr="000A56B4" w14:paraId="3B355A13" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2E101D00" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="000F17EA" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Apliecinu/-ām, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
+                    <w:t xml:space="preserve"> Apliecinu/-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="000F17EA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ām</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="000F17EA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="418F8D2C" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B279A0A" w14:textId="77777777" w:rsidR="00BF7875" w:rsidRPr="00344E79" w:rsidRDefault="00BF7875" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9431,136 +9988,136 @@
           </w:tcPr>
           <w:p w14:paraId="726A477F" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Neaizpilda, ja:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7245BC85" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A858A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> pieteikums tiek iesniegts Uzņēmumu reģistra pakalpojumu portālā </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="000F17EA">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                   <w:i/>
                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>www.registrs.ur.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>valsts nodeva apmaksājama tikai portālā</w:t>
             </w:r>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="785E22B0" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A858A2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A858A2" w:rsidRPr="000F17EA" w14:paraId="1AD8F17B" w14:textId="77777777" w:rsidTr="00A76502">
+      <w:tr w:rsidR="00A858A2" w:rsidRPr="000A56B4" w14:paraId="1AD8F17B" w14:textId="77777777" w:rsidTr="00A76502">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FCB0704" w14:textId="5BB7BC9D" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -9616,75 +10173,76 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AEC3864" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A858A2" w:rsidRPr="000F17EA" w14:paraId="15F863F1" w14:textId="77777777" w:rsidTr="00A76502">
+      <w:tr w:rsidR="00A858A2" w:rsidRPr="000A56B4" w14:paraId="15F863F1" w14:textId="77777777" w:rsidTr="00A76502">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18A9C371" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Vārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43BB7328" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="093DACB6" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
@@ -9929,51 +10487,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Maksājuma datums </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="195C19D1" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(diena/mēnesis/gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A858A2" w:rsidRPr="000F17EA" w14:paraId="2130FA9A" w14:textId="77777777" w:rsidTr="00A76502">
+      <w:tr w:rsidR="00A858A2" w:rsidRPr="000A56B4" w14:paraId="2130FA9A" w14:textId="77777777" w:rsidTr="00A76502">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="11CAB106" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
@@ -10061,51 +10619,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38D8FD84" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A858A2" w:rsidRPr="000F17EA" w14:paraId="65871FA5" w14:textId="77777777" w:rsidTr="00A76502">
+      <w:tr w:rsidR="00A858A2" w:rsidRPr="000A56B4" w14:paraId="65871FA5" w14:textId="77777777" w:rsidTr="00A76502">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="62E02446" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="000F17EA" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F17EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
@@ -10241,99 +10799,99 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A858A2" w:rsidRPr="000F17EA" w14:paraId="55171198" w14:textId="77777777" w:rsidTr="00A76502">
+      <w:tr w:rsidR="00A858A2" w:rsidRPr="000A56B4" w14:paraId="55171198" w14:textId="77777777" w:rsidTr="00A76502">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="080C25E9" w14:textId="267DF7EA" w:rsidR="00A858A2" w:rsidRPr="00344E79" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344E79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00344E79" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A858A2" w:rsidRPr="000F17EA" w14:paraId="155EA2ED" w14:textId="77777777" w:rsidTr="00A76502">
+      <w:tr w:rsidR="00A858A2" w:rsidRPr="000A56B4" w14:paraId="155EA2ED" w14:textId="77777777" w:rsidTr="00A76502">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="710AC5AA" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="00344E79" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="454DF59B" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="00344E79" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
@@ -10365,51 +10923,51 @@
           <w:p w14:paraId="5AD4160C" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="00344E79" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344E79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A858A2" w:rsidRPr="000F17EA" w14:paraId="3D768D8B" w14:textId="77777777" w:rsidTr="00A76502">
+      <w:tr w:rsidR="00A858A2" w:rsidRPr="000A56B4" w14:paraId="3D768D8B" w14:textId="77777777" w:rsidTr="00A76502">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6A9D2C65" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="00344E79" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344E79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
@@ -10555,87 +11113,87 @@
           </w:p>
           <w:p w14:paraId="6D98BE99" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="00344E79" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A858A2" w:rsidRPr="000F17EA" w14:paraId="5DAACE02" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="00A858A2" w:rsidRPr="000A56B4" w14:paraId="5DAACE02" w14:textId="77777777" w:rsidTr="00A76502">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="17D4E6E6" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="00344E79" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7CAE155D" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="00344E79" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A858A2" w:rsidRPr="000F17EA" w14:paraId="6E16056B" w14:textId="77777777" w:rsidTr="00A76502">
+      <w:tr w:rsidR="00A858A2" w:rsidRPr="000A56B4" w14:paraId="6E16056B" w14:textId="77777777" w:rsidTr="00A76502">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0820D19C" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="00344E79" w:rsidRDefault="00A858A2" w:rsidP="00A76502">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344E79">
@@ -10811,51 +11369,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15EBFE5F" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="00344E79" w:rsidRDefault="00A858A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68A4814B" w14:textId="77777777" w:rsidR="00A858A2" w:rsidRPr="00344E79" w:rsidRDefault="00A858A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9568"/>
       </w:tblGrid>
       <w:tr w:rsidR="0083097D" w:rsidRPr="00344E79" w14:paraId="37503B88" w14:textId="77777777" w:rsidTr="00A76502">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="247F00D9" w14:textId="0E1E918B" w:rsidR="0083097D" w:rsidRPr="00344E79" w:rsidRDefault="0083097D" w:rsidP="00A76502">
             <w:pPr>
@@ -10911,51 +11469,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0083097D" w:rsidRPr="000F17EA" w14:paraId="23126F6B" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="0083097D" w:rsidRPr="000A56B4" w14:paraId="23126F6B" w14:textId="77777777" w:rsidTr="00A76502">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="1127DF34" w14:textId="77777777" w:rsidR="0083097D" w:rsidRPr="000F17EA" w:rsidRDefault="0083097D" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
@@ -11057,55 +11615,56 @@
                 <w:trHeight w:val="589"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="154913B2" w14:textId="77777777" w:rsidR="0083097D" w:rsidRPr="000F17EA" w:rsidRDefault="0083097D" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
-                      <w:rStyle w:val="FootnoteReference"/>
+                      <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2F855381" w14:textId="77777777" w:rsidR="0083097D" w:rsidRPr="000F17EA" w:rsidRDefault="0083097D" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
@@ -11127,51 +11686,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0083097D" w:rsidRPr="000F17EA" w14:paraId="17ED93AC" w14:textId="77777777" w:rsidTr="00A76502">
+            <w:tr w:rsidR="0083097D" w:rsidRPr="000A56B4" w14:paraId="17ED93AC" w14:textId="77777777" w:rsidTr="00A76502">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="563770C2" w14:textId="77777777" w:rsidR="0083097D" w:rsidRPr="000F17EA" w:rsidRDefault="0083097D" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -11257,51 +11816,51 @@
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="1046FEB6" w14:textId="77777777" w:rsidR="0083097D" w:rsidRPr="000F17EA" w:rsidRDefault="0083097D" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000F17EA">
                     <w:rPr>
-                      <w:rStyle w:val="FootnoteReference"/>
+                      <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0EA63BB3" w14:textId="77777777" w:rsidR="0083097D" w:rsidRPr="000F17EA" w:rsidRDefault="0083097D" w:rsidP="00A76502">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
@@ -11403,212 +11962,211 @@
     </w:p>
     <w:p w14:paraId="01AFDC7E" w14:textId="77777777" w:rsidR="00DD6395" w:rsidRPr="000F17EA" w:rsidRDefault="00DD6395" w:rsidP="00DD6395">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C83D19F" w14:textId="77777777" w:rsidR="00DD6395" w:rsidRPr="000F17EA" w:rsidRDefault="00DD6395">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD6395" w:rsidRPr="000F17EA" w:rsidSect="000F17EA">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1133" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="174B64E5" w14:textId="77777777" w:rsidR="00412430" w:rsidRDefault="00412430" w:rsidP="00DD6395">
+    <w:p w14:paraId="38358921" w14:textId="77777777" w:rsidR="00D93702" w:rsidRDefault="00D93702" w:rsidP="00DD6395">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="041212B8" w14:textId="77777777" w:rsidR="00412430" w:rsidRDefault="00412430" w:rsidP="00DD6395">
+    <w:p w14:paraId="7454A24A" w14:textId="77777777" w:rsidR="00D93702" w:rsidRDefault="00D93702" w:rsidP="00DD6395">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A55DA72" w14:textId="77777777" w:rsidR="00742BF2" w:rsidRDefault="00742BF2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="3252102"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="495186BC" w14:textId="078B250B" w:rsidR="00510A6C" w:rsidRDefault="00510A6C">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2D9AAB9E" w14:textId="32FDAFE4" w:rsidR="00DD6395" w:rsidRDefault="00DF20CC">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="60E8F09A" wp14:editId="1684A562">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2553970</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-57785</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="360680" cy="270510"/>
               <wp:effectExtent l="0" t="0" r="1270" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="92556132" name="Tekstlodziņš 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -11673,219 +12231,208 @@
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1181417406"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7814B832" w14:textId="3C567B77" w:rsidR="00731D52" w:rsidRDefault="00731D52">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="762B597B" w14:textId="77777777" w:rsidR="00742BF2" w:rsidRDefault="00742BF2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72184E11" w14:textId="77777777" w:rsidR="00412430" w:rsidRDefault="00412430" w:rsidP="00DD6395">
+    <w:p w14:paraId="140ACD5D" w14:textId="77777777" w:rsidR="00D93702" w:rsidRDefault="00D93702" w:rsidP="00DD6395">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77D56DBD" w14:textId="77777777" w:rsidR="00412430" w:rsidRDefault="00412430" w:rsidP="00DD6395">
+    <w:p w14:paraId="0F7C9704" w14:textId="77777777" w:rsidR="00D93702" w:rsidRDefault="00D93702" w:rsidP="00DD6395">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="40042CE0" w14:textId="77777777" w:rsidR="0083097D" w:rsidRPr="000F17EA" w:rsidRDefault="0083097D" w:rsidP="0083097D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F17EA">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="000F17EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="000F17EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C9E55FA" w14:textId="77777777" w:rsidR="006562E6" w:rsidRDefault="006562E6">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C2FDAB6" w14:textId="77777777" w:rsidR="00DD6395" w:rsidRPr="000F17EA" w:rsidRDefault="00DD6395" w:rsidP="00DD6395">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14A5811C" w14:textId="7715A04C" w:rsidR="00B55D19" w:rsidRPr="000F17EA" w:rsidRDefault="00B55D19" w:rsidP="00A76502">
+  <w:p w14:paraId="14A5811C" w14:textId="1544AC9D" w:rsidR="00B55D19" w:rsidRPr="000F17EA" w:rsidRDefault="00B55D19" w:rsidP="00A76502">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A76502">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00102408">
+    <w:r w:rsidR="006562E6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>04</w:t>
+      <w:t>01.07.2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00A76502">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>.1</w:t>
-[...21 lines deleted...]
-      <w:t>.2025.</w:t>
+      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C00050A8"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
@@ -11993,136 +12540,141 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1580476805">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF4FDE"/>
     <w:rsid w:val="00010D60"/>
     <w:rsid w:val="000277C9"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="00061544"/>
     <w:rsid w:val="000617D3"/>
     <w:rsid w:val="000665DA"/>
     <w:rsid w:val="000725DB"/>
     <w:rsid w:val="00073DAA"/>
+    <w:rsid w:val="000A56B4"/>
     <w:rsid w:val="000B44CB"/>
     <w:rsid w:val="000C266A"/>
     <w:rsid w:val="000E29B1"/>
     <w:rsid w:val="000F17EA"/>
     <w:rsid w:val="00102408"/>
     <w:rsid w:val="00117B53"/>
     <w:rsid w:val="00121753"/>
     <w:rsid w:val="001761E3"/>
     <w:rsid w:val="001A680C"/>
     <w:rsid w:val="001C42C5"/>
     <w:rsid w:val="001C4DD7"/>
     <w:rsid w:val="001D71C1"/>
     <w:rsid w:val="00220FE2"/>
     <w:rsid w:val="002314E3"/>
     <w:rsid w:val="00251E93"/>
     <w:rsid w:val="00257172"/>
     <w:rsid w:val="00257C39"/>
     <w:rsid w:val="00287222"/>
     <w:rsid w:val="002A5342"/>
     <w:rsid w:val="002B1A6E"/>
     <w:rsid w:val="002D08B6"/>
     <w:rsid w:val="00333422"/>
     <w:rsid w:val="00343819"/>
     <w:rsid w:val="00344E79"/>
     <w:rsid w:val="00345B95"/>
     <w:rsid w:val="00367824"/>
     <w:rsid w:val="00370E9C"/>
     <w:rsid w:val="003C087A"/>
+    <w:rsid w:val="003E02C7"/>
     <w:rsid w:val="003E09FA"/>
     <w:rsid w:val="003E3B72"/>
     <w:rsid w:val="00406D7F"/>
     <w:rsid w:val="00411F2A"/>
     <w:rsid w:val="00412430"/>
     <w:rsid w:val="00421561"/>
     <w:rsid w:val="00480977"/>
     <w:rsid w:val="0049374B"/>
     <w:rsid w:val="004C3D9C"/>
     <w:rsid w:val="004D1AE0"/>
     <w:rsid w:val="004E20E6"/>
     <w:rsid w:val="00510A6C"/>
     <w:rsid w:val="00533A81"/>
     <w:rsid w:val="005379C4"/>
     <w:rsid w:val="00553D26"/>
     <w:rsid w:val="00572B74"/>
     <w:rsid w:val="00591AE1"/>
     <w:rsid w:val="005A0DAD"/>
     <w:rsid w:val="005A2215"/>
     <w:rsid w:val="005B5AC6"/>
     <w:rsid w:val="005C31D8"/>
     <w:rsid w:val="0060609C"/>
     <w:rsid w:val="0062316C"/>
     <w:rsid w:val="00644183"/>
+    <w:rsid w:val="006562E6"/>
     <w:rsid w:val="00681758"/>
     <w:rsid w:val="00696F44"/>
     <w:rsid w:val="006B0358"/>
     <w:rsid w:val="006F0FFB"/>
     <w:rsid w:val="006F6480"/>
     <w:rsid w:val="006F7FE7"/>
     <w:rsid w:val="0070140C"/>
     <w:rsid w:val="0070548A"/>
     <w:rsid w:val="007210A3"/>
     <w:rsid w:val="00731D52"/>
     <w:rsid w:val="00742BF2"/>
     <w:rsid w:val="00780326"/>
     <w:rsid w:val="00783B38"/>
     <w:rsid w:val="00785286"/>
     <w:rsid w:val="007A6ABE"/>
     <w:rsid w:val="007C3941"/>
     <w:rsid w:val="007C5F7C"/>
     <w:rsid w:val="007D3401"/>
     <w:rsid w:val="0083097D"/>
     <w:rsid w:val="008367EF"/>
     <w:rsid w:val="0085058A"/>
     <w:rsid w:val="00861679"/>
     <w:rsid w:val="00876AF2"/>
     <w:rsid w:val="00884E46"/>
     <w:rsid w:val="008F002E"/>
@@ -12148,53 +12700,55 @@
     <w:rsid w:val="00B7370B"/>
     <w:rsid w:val="00B81342"/>
     <w:rsid w:val="00B87DE9"/>
     <w:rsid w:val="00BA2EC9"/>
     <w:rsid w:val="00BB41BE"/>
     <w:rsid w:val="00BC3ADC"/>
     <w:rsid w:val="00BE0D9F"/>
     <w:rsid w:val="00BF11D6"/>
     <w:rsid w:val="00BF7875"/>
     <w:rsid w:val="00C225A0"/>
     <w:rsid w:val="00C2569D"/>
     <w:rsid w:val="00C4061D"/>
     <w:rsid w:val="00C43131"/>
     <w:rsid w:val="00C61E4A"/>
     <w:rsid w:val="00C65913"/>
     <w:rsid w:val="00C752EB"/>
     <w:rsid w:val="00C80771"/>
     <w:rsid w:val="00C968BC"/>
     <w:rsid w:val="00CB1187"/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rsid w:val="00D05F03"/>
     <w:rsid w:val="00D15815"/>
     <w:rsid w:val="00D16675"/>
     <w:rsid w:val="00D170F5"/>
     <w:rsid w:val="00D3360C"/>
+    <w:rsid w:val="00D40141"/>
     <w:rsid w:val="00D45219"/>
     <w:rsid w:val="00D478CD"/>
     <w:rsid w:val="00D53B5D"/>
+    <w:rsid w:val="00D93702"/>
     <w:rsid w:val="00DA0BBC"/>
     <w:rsid w:val="00DD2071"/>
     <w:rsid w:val="00DD2C7F"/>
     <w:rsid w:val="00DD6395"/>
     <w:rsid w:val="00DF20CC"/>
     <w:rsid w:val="00DF2480"/>
     <w:rsid w:val="00DF4F8B"/>
     <w:rsid w:val="00E026BA"/>
     <w:rsid w:val="00E05C80"/>
     <w:rsid w:val="00E21D04"/>
     <w:rsid w:val="00E51323"/>
     <w:rsid w:val="00E542FC"/>
     <w:rsid w:val="00E813AF"/>
     <w:rsid w:val="00E92E1E"/>
     <w:rsid w:val="00E96782"/>
     <w:rsid w:val="00EA3288"/>
     <w:rsid w:val="00EB1BB2"/>
     <w:rsid w:val="00EF10C7"/>
     <w:rsid w:val="00F61D39"/>
     <w:rsid w:val="00F747C0"/>
     <w:rsid w:val="00F90469"/>
     <w:rsid w:val="00F909EC"/>
     <w:rsid w:val="00F90B35"/>
     <w:rsid w:val="00FB62F6"/>
     <w:rsid w:val="00FC09F5"/>
@@ -12207,52 +12761,52 @@
     <w:rsid w:val="4F25622C"/>
     <w:rsid w:val="56FFCFD3"/>
     <w:rsid w:val="668595EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="547A5793"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A3153B31-A789-4357-AC01-5A0541C7A0A8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -12611,765 +13165,765 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B42039"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B42039"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts4Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts5Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts6Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Virsraksts7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts7Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Virsraksts8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts8Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Virsraksts9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts9Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C225A0"/>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C225A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B42039"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B42039"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="ApakvirsrakstsRakstz"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
+    <w:name w:val="Apakšvirsraksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Apakvirsraksts"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citts">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="CittsRakstz"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
+    <w:name w:val="Citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Citts"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Intensvsizclums">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Intensvscitts">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="IntensvscittsRakstz"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
+    <w:name w:val="Intensīvs citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Intensvscitts"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensvaatsauce">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00CF4FDE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD6395"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DD6395"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD6395"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DD6395"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA2EC9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E96782"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E96782"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E542FC"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Reatabula2">
     <w:name w:val="Režģa tabula2"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B11E3F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13647,168 +14201,168 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="9724ab8f7fccb7b040b2ce5522595485">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b12e6b91874b035cc6f715356a76b24" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -13874,76 +14428,82 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A80875E-34C9-41EF-B8AA-527B9BC7F3FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B853EC0-FE01-40E5-B14E-D78F1DB395DE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A2B81AA-BB26-410C-9F4E-1BF5207FF648}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ED0CFFD-5283-4FEC-B83B-A8D747DD16BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>8375</Characters>
+  <Pages>8</Pages>
+  <Words>6741</Words>
+  <Characters>3843</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>19</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>32</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9825</CharactersWithSpaces>
+  <CharactersWithSpaces>10563</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elīna Afanasjeva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>