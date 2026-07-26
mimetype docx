--- v0 (2026-04-08)
+++ v1 (2026-07-26)
@@ -4,1649 +4,3228 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68A318BD" w14:textId="77777777" w:rsidR="002229E5" w:rsidRPr="00AD1D5E" w:rsidRDefault="002229E5" w:rsidP="002229E5">
-[...63 lines deleted...]
-    <w:p w14:paraId="53F8E9AB" w14:textId="39F15EC1" w:rsidR="002229E5" w:rsidRPr="0042345A" w:rsidRDefault="006A3A55" w:rsidP="002229E5">
+    <w:p w14:paraId="21B535EE" w14:textId="4659CC30" w:rsidR="004007D0" w:rsidRDefault="004007D0" w:rsidP="00467413">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="1406619668" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2985C4CA" w14:textId="0A8A0670" w:rsidR="004007D0" w:rsidRPr="004007D0" w:rsidRDefault="004007D0" w:rsidP="00467413">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004007D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(nosaukums</w:t>
+      </w:r>
+      <w:r w:rsidR="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>firm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004007D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7950714C" w14:textId="77777777" w:rsidR="004007D0" w:rsidRDefault="004007D0" w:rsidP="00467413">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F68905A" w14:textId="3E655AAE" w:rsidR="00467413" w:rsidRPr="00AD1D5E" w:rsidRDefault="00955888" w:rsidP="00467413">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002229E5" w:rsidRPr="00AD1D5E">
+      <w:r w:rsidR="00467413" w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tatūti</w:t>
       </w:r>
-      <w:r w:rsidR="002229E5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00955888">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="002229E5" w:rsidRPr="0042345A">
+        </w:rPr>
+        <w:t>articles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00955888">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0F292B40" w14:textId="77777777" w:rsidR="002229E5" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="59769EF7" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="396CFFD5" w14:textId="77777777" w:rsidR="002229E5" w:rsidRPr="00AD1D5E" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="36BD5481" w14:textId="77777777" w:rsidR="00AD1D5E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="259F5018" w14:textId="77777777" w:rsidR="002229E5" w:rsidRPr="00AD1D5E" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="185FAC7C" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BD067A8" w14:textId="77777777" w:rsidR="002229E5" w:rsidRPr="0042345A" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="2968DFCC" w14:textId="56AA2FFE" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Firma</w:t>
       </w:r>
-      <w:r w:rsidRPr="004155BB">
+      <w:r w:rsidR="00955888">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Firm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375E6B47" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C465849" w14:textId="6CAB7D18" w:rsidR="00416A4E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedrības firma ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>firm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A73272" w14:textId="74FD7DF1" w:rsidR="004007D0" w:rsidRPr="00AD1D5E" w:rsidRDefault="004007D0" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0042345A">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            (nosaukums</w:t>
+      </w:r>
+      <w:r w:rsidR="00955888">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:t>Firm Name</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>firm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3525880D" w14:textId="77777777" w:rsidR="002229E5" w:rsidRPr="00AD1D5E" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="71B5CC06" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6660E469" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E276F15" w14:textId="6261A2AA" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Pamatkapitāls</w:t>
+      </w:r>
+      <w:r w:rsidR="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7BE1237A" w14:textId="77777777" w:rsidR="002229E5" w:rsidRPr="00AD1D5E" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="39DD316D" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="071AE779" w14:textId="77777777" w:rsidR="002229E5" w:rsidRPr="00AD1D5E" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="75BDF04C" w14:textId="1B449A00" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sabiedrības firma ir </w:t>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Sabiedrības pamatkapitāls ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>equity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “______________”.</w:t>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EUR. Sabiedrības pamatkapitāls </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sadalīts</w:t>
+      </w:r>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>equity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>divided</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00467413" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_ kapitāla daļās</w:t>
+      </w:r>
+      <w:r w:rsidR="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shares</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Vienas kapitāla daļas nominālvērtība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nominal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>share</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EUR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2ED304" w14:textId="77777777" w:rsidR="002229E5" w:rsidRPr="00AD1D5E" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="12B87B50" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="556213EC" w14:textId="77777777" w:rsidR="002229E5" w:rsidRPr="00AD1D5E" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="4A5F6E86" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EA32BE9" w14:textId="2787EABD" w:rsidR="002229E5" w:rsidRPr="0081390D" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="4A1FE8F0" w14:textId="530F9532" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2. Pamatkapitāls.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A3A55">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>. Valde</w:t>
+      </w:r>
+      <w:r w:rsidR="00955888">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">/ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0081390D">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>Equity Capital</w:t>
+        </w:rPr>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>directors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D8680E" w14:textId="77777777" w:rsidR="002229E5" w:rsidRPr="00AD1D5E" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="45382C5C" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D1CB5D5" w14:textId="77777777" w:rsidR="002229E5" w:rsidRPr="00AD1D5E" w:rsidRDefault="002229E5" w:rsidP="002229E5">
+    <w:p w14:paraId="170A91DA" w14:textId="623DC3E0" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sabiedrības pamatkapitāls ir</w:t>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00874324">
+        <w:t xml:space="preserve">Valdes locekļiem ir tiesības pārstāvēt Sabiedrību </w:t>
+      </w:r>
+      <w:r w:rsidR="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Members</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>board</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>directors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>right</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>represent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ______</w:t>
-[...140 lines deleted...]
-        <w:t>EUR.</w:t>
+        <w:t xml:space="preserve">_____________________________. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5F6E86" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+    <w:p w14:paraId="0B8A162A" w14:textId="6A981F4A" w:rsidR="00416A4E" w:rsidRPr="004007D0" w:rsidRDefault="004007D0" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004007D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(atsevišķi vai kopā</w:t>
+      </w:r>
+      <w:r w:rsidR="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>separately</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955888" w:rsidRPr="00955888">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>jointly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004007D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3ED81BA7" w14:textId="77777777" w:rsidR="004B2EA5" w:rsidRDefault="004B2EA5" w:rsidP="00416A4E">
-[...54 lines deleted...]
-    <w:p w14:paraId="305B3446" w14:textId="77777777" w:rsidR="004B2EA5" w:rsidRPr="00AD1D5E" w:rsidRDefault="004B2EA5" w:rsidP="004B2EA5">
+    <w:p w14:paraId="4B81050D" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35F13B92" w14:textId="77777777" w:rsidR="004B2EA5" w:rsidRPr="00AD1D5E" w:rsidRDefault="004B2EA5" w:rsidP="004B2EA5">
+    <w:p w14:paraId="2FAB9B9D" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD1D5E">
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0287173A" w14:textId="77777777" w:rsidR="004B2EA5" w:rsidRPr="00AD1D5E" w:rsidRDefault="004B2EA5" w:rsidP="004B2EA5">
+    <w:p w14:paraId="657DB258" w14:textId="3D445AB0" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00F37528" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rīgā</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Riga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00483D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 20__.gada __.___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>month</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1392AE9E" w14:textId="77777777" w:rsidR="004B2EA5" w:rsidRPr="00AD1D5E" w:rsidRDefault="004B2EA5" w:rsidP="004B2EA5">
+    <w:p w14:paraId="222FD1C8" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D418CC2" w14:textId="77777777" w:rsidR="004B2EA5" w:rsidRPr="00AD1D5E" w:rsidRDefault="004B2EA5" w:rsidP="004B2EA5">
+    <w:p w14:paraId="1F8FAA25" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C1E982" w14:textId="77777777" w:rsidR="004B2EA5" w:rsidRPr="0051166E" w:rsidRDefault="004B2EA5" w:rsidP="004B2EA5">
-[...110 lines deleted...]
-    <w:p w14:paraId="546FC7C0" w14:textId="2DCB6537" w:rsidR="00416A4E" w:rsidRDefault="00AF7C63" w:rsidP="004B2EA5">
+    <w:p w14:paraId="657F01AA" w14:textId="0B4DE1FA" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AF7C63" w:rsidP="00483D5A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sabiedrības valde</w:t>
-[...49 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:t xml:space="preserve">                                                Sabiedrības valde</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>directors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0051150E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0015421A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0015421A" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vārds, Uzvārds</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="004B2EA5">
-[...71 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4871ED6D" w14:textId="77777777" w:rsidR="007E6FDE" w:rsidRDefault="007E6FDE" w:rsidP="007E6FDE">
+    <w:p w14:paraId="546FC7C0" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4EE74A" w14:textId="40050729" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AF7C63" w:rsidP="00AF7C63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Sapulces vadītājs</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chairperson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0051150E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="0015421A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0015421A" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vārds, Uzvārds</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0EC828F5" w14:textId="77777777" w:rsidR="007E6FDE" w:rsidRDefault="007E6FDE" w:rsidP="007E6FDE">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="710BFA37" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F562E28" w14:textId="77777777" w:rsidR="007E6FDE" w:rsidRDefault="00AF7C63" w:rsidP="007E6FDE">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="01DB355E" w14:textId="02C863A6" w:rsidR="00AF7C63" w:rsidRDefault="00AF7C63" w:rsidP="00AF7C63">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sapulces vadītājs</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="0015421A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Sapulces protokolētājs</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recorder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0051150E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="0015421A" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0051166E">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
-[...23 lines deleted...]
-        <w:t>_</w:t>
+        <w:t>Vārds, Uzvārds</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...203 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCCE2FC" w14:textId="77777777" w:rsidR="00AF7C63" w:rsidRDefault="00AF7C63" w:rsidP="00AF7C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="461FD51B" w14:textId="77777777" w:rsidR="007E6FDE" w:rsidRDefault="0015421A" w:rsidP="00AF7C63">
+    <w:p w14:paraId="3AEEA550" w14:textId="0E6BBC2C" w:rsidR="00AF7C63" w:rsidRPr="00AD1D5E" w:rsidRDefault="000E0A14" w:rsidP="00AF7C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0015421A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
       <w:r w:rsidR="00AF7C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dalībnieks – protokola pareizības apliecinātājs</w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-        <w:t>__</w:t>
+      <w:r w:rsidR="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Shareholder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>attestor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accuracy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0051150E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>___</w:t>
+        <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="0015421A" w:rsidRPr="00AF7C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0051166E" w:rsidRPr="00AD1D5E">
+      <w:r w:rsidR="00AF7C63" w:rsidRPr="00AF7C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0051166E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vārds, Uzvārds</w:t>
       </w:r>
-      <w:r w:rsidR="0051166E" w:rsidRPr="00066620">
-[...8 lines deleted...]
-      <w:r w:rsidR="0051166E">
+      <w:r w:rsidR="00D22477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D22477" w:rsidRPr="00E231E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF7C63" w:rsidRPr="00AF7C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:permEnd w:id="1406619668"/>
     <w:p w14:paraId="3754FFB4" w14:textId="77777777" w:rsidR="00E63586" w:rsidRPr="00AD1D5E" w:rsidRDefault="00E63586" w:rsidP="00AF7C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E63586" w:rsidRPr="00AD1D5E" w:rsidSect="00483D5A">
       <w:footerReference w:type="default" r:id="rId8"/>
-      <w:footnotePr>
-[...1 lines deleted...]
-      </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37C163DA" w14:textId="77777777" w:rsidR="00D2425C" w:rsidRDefault="00D2425C" w:rsidP="00850F85">
+    <w:p w14:paraId="21BD9F9D" w14:textId="77777777" w:rsidR="00434E62" w:rsidRDefault="00434E62" w:rsidP="00850F85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="243AEE5A" w14:textId="77777777" w:rsidR="00D2425C" w:rsidRDefault="00D2425C" w:rsidP="00850F85">
+    <w:p w14:paraId="7715E625" w14:textId="77777777" w:rsidR="00434E62" w:rsidRDefault="00434E62" w:rsidP="00850F85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2324FC4E" w14:textId="77777777" w:rsidR="005B2512" w:rsidRDefault="005B2512">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="005B2512">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005B2512">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
@@ -1661,58 +3240,58 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00422AF2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005B2512">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18096A1A" w14:textId="77777777" w:rsidR="00D2425C" w:rsidRDefault="00D2425C" w:rsidP="00850F85">
+    <w:p w14:paraId="5631840D" w14:textId="77777777" w:rsidR="00434E62" w:rsidRDefault="00434E62" w:rsidP="00850F85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5067B627" w14:textId="77777777" w:rsidR="00D2425C" w:rsidRDefault="00D2425C" w:rsidP="00850F85">
+    <w:p w14:paraId="584D4F6D" w14:textId="77777777" w:rsidR="00434E62" w:rsidRDefault="00434E62" w:rsidP="00850F85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="055132F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A306CB0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2001,174 +3580,163 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="130750988">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="558857936">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5124" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="20"/>
   <w:drawingGridVerticalSpacing w:val="20"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00506F82"/>
     <w:rsid w:val="00031FB2"/>
     <w:rsid w:val="000377D9"/>
     <w:rsid w:val="000624DF"/>
-    <w:rsid w:val="000B546E"/>
     <w:rsid w:val="000E0A14"/>
     <w:rsid w:val="0015421A"/>
     <w:rsid w:val="00192C53"/>
     <w:rsid w:val="00197753"/>
+    <w:rsid w:val="001A5003"/>
     <w:rsid w:val="001C1279"/>
-    <w:rsid w:val="002229E5"/>
     <w:rsid w:val="00261829"/>
     <w:rsid w:val="002A083C"/>
     <w:rsid w:val="002F11A5"/>
     <w:rsid w:val="00340E5D"/>
     <w:rsid w:val="00346E73"/>
     <w:rsid w:val="00354B4B"/>
     <w:rsid w:val="00396E9A"/>
     <w:rsid w:val="003976B1"/>
     <w:rsid w:val="003D27FB"/>
     <w:rsid w:val="003E4AF7"/>
+    <w:rsid w:val="004007D0"/>
+    <w:rsid w:val="00402DC3"/>
     <w:rsid w:val="00416A4E"/>
     <w:rsid w:val="00416D83"/>
     <w:rsid w:val="00422AF2"/>
     <w:rsid w:val="004254F9"/>
     <w:rsid w:val="004332CC"/>
+    <w:rsid w:val="00434E62"/>
     <w:rsid w:val="00467413"/>
     <w:rsid w:val="00483D5A"/>
-    <w:rsid w:val="004B2EA5"/>
     <w:rsid w:val="00503E78"/>
     <w:rsid w:val="00506F82"/>
     <w:rsid w:val="0051150E"/>
-    <w:rsid w:val="0051166E"/>
     <w:rsid w:val="00532EA8"/>
-    <w:rsid w:val="00594890"/>
     <w:rsid w:val="00597611"/>
     <w:rsid w:val="005B2512"/>
     <w:rsid w:val="005B56D9"/>
-    <w:rsid w:val="005C43C9"/>
-    <w:rsid w:val="0062561B"/>
     <w:rsid w:val="00656894"/>
-    <w:rsid w:val="006A3A55"/>
     <w:rsid w:val="006C2D9F"/>
     <w:rsid w:val="00700606"/>
     <w:rsid w:val="0074131A"/>
-    <w:rsid w:val="0074172B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0075776C"/>
     <w:rsid w:val="00786024"/>
+    <w:rsid w:val="007C0A24"/>
     <w:rsid w:val="007D10B0"/>
     <w:rsid w:val="007E461D"/>
-    <w:rsid w:val="007E6FDE"/>
     <w:rsid w:val="007F71AE"/>
-    <w:rsid w:val="00800292"/>
     <w:rsid w:val="0080660C"/>
     <w:rsid w:val="00842F6E"/>
     <w:rsid w:val="00850F85"/>
     <w:rsid w:val="008E5E5B"/>
     <w:rsid w:val="008F09F5"/>
     <w:rsid w:val="008F5CCF"/>
     <w:rsid w:val="00910E38"/>
     <w:rsid w:val="00920609"/>
-    <w:rsid w:val="00972F3B"/>
+    <w:rsid w:val="00955888"/>
     <w:rsid w:val="00976504"/>
     <w:rsid w:val="009B2FA6"/>
     <w:rsid w:val="009E2FAE"/>
     <w:rsid w:val="009E5561"/>
-    <w:rsid w:val="00A25BF5"/>
-    <w:rsid w:val="00A32E50"/>
+    <w:rsid w:val="00A02412"/>
     <w:rsid w:val="00A37E9A"/>
     <w:rsid w:val="00A41D61"/>
     <w:rsid w:val="00A57767"/>
     <w:rsid w:val="00AB5920"/>
     <w:rsid w:val="00AD1D5E"/>
     <w:rsid w:val="00AF7C63"/>
     <w:rsid w:val="00B0131A"/>
-    <w:rsid w:val="00B1291C"/>
     <w:rsid w:val="00B138BD"/>
     <w:rsid w:val="00B51D73"/>
     <w:rsid w:val="00C4239A"/>
     <w:rsid w:val="00C7718D"/>
+    <w:rsid w:val="00C8736E"/>
     <w:rsid w:val="00CA4D0E"/>
     <w:rsid w:val="00CB57C6"/>
     <w:rsid w:val="00CD5E21"/>
     <w:rsid w:val="00CE519D"/>
-    <w:rsid w:val="00CF050E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D2425C"/>
+    <w:rsid w:val="00CF3F4C"/>
+    <w:rsid w:val="00D22477"/>
     <w:rsid w:val="00D356D6"/>
     <w:rsid w:val="00D612CC"/>
     <w:rsid w:val="00DA1909"/>
     <w:rsid w:val="00DD42E5"/>
     <w:rsid w:val="00DF0F0C"/>
-    <w:rsid w:val="00E033C6"/>
     <w:rsid w:val="00E038B2"/>
+    <w:rsid w:val="00E231E1"/>
     <w:rsid w:val="00E43AEC"/>
     <w:rsid w:val="00E51B78"/>
     <w:rsid w:val="00E63586"/>
     <w:rsid w:val="00EA4DA5"/>
     <w:rsid w:val="00F05748"/>
     <w:rsid w:val="00F15AA7"/>
-    <w:rsid w:val="00F358BD"/>
     <w:rsid w:val="00F37528"/>
     <w:rsid w:val="00F44047"/>
     <w:rsid w:val="00FB0D58"/>
     <w:rsid w:val="00FB66A5"/>
     <w:rsid w:val="00FE6CE8"/>
+    <w:rsid w:val="00FE78EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="790C40A2"/>
@@ -2916,90 +4484,50 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00910E38"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A083C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vresteksts">
-[...38 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="913390828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1154100112">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3340,68 +4868,68 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266A77B4-B484-4722-A622-AAAF8026CCFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>863</Words>
-  <Characters>493</Characters>
+  <Words>968</Words>
+  <Characters>552</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1354</CharactersWithSpaces>
+  <CharactersWithSpaces>1517</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Armands Bikovskis</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>