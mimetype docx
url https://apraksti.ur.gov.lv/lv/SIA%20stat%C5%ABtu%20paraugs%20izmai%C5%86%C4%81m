--- v0 (2026-04-08)
+++ v1 (2026-07-26)
@@ -4,399 +4,471 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="23C749D7" w14:textId="77777777" w:rsidR="00467413" w:rsidRPr="00AD1D5E" w:rsidRDefault="00467413" w:rsidP="00467413">
-      <w:pPr>
+    <w:p w14:paraId="21B535EE" w14:textId="4659CC30" w:rsidR="004007D0" w:rsidRDefault="004007D0" w:rsidP="00467413">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="1406619668" w:edGrp="everyone"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2985C4CA" w14:textId="1B4C303A" w:rsidR="004007D0" w:rsidRPr="004007D0" w:rsidRDefault="004007D0" w:rsidP="00467413">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004007D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(nosaukums)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7950714C" w14:textId="77777777" w:rsidR="004007D0" w:rsidRDefault="004007D0" w:rsidP="00467413">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F68905A" w14:textId="3FE2C29A" w:rsidR="00467413" w:rsidRPr="00AD1D5E" w:rsidRDefault="00467413" w:rsidP="00467413">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sabiedrības ar ierobežotu atbildību “______________”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F68905A" w14:textId="77777777" w:rsidR="00467413" w:rsidRPr="00AD1D5E" w:rsidRDefault="00467413" w:rsidP="00467413">
+        <w:t>statūti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59769EF7" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BD5481" w14:textId="77777777" w:rsidR="00AD1D5E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="185FAC7C" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2968DFCC" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>statūti</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59769EF7" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+        <w:t>1. Firma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375E6B47" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36BD5481" w14:textId="77777777" w:rsidR="00AD1D5E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
+    <w:p w14:paraId="3C465849" w14:textId="4A2AB398" w:rsidR="00416A4E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="185FAC7C" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sabiedrības firma ir  ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A73272" w14:textId="7ABD454B" w:rsidR="004007D0" w:rsidRPr="00AD1D5E" w:rsidRDefault="004007D0" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2968DFCC" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            (nosaukums)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B5CC06" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6660E469" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E276F15" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1. Firma.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="375E6B47" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Pamatkapitāls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DD316D" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C465849" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+    <w:p w14:paraId="75BDF04C" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sabiedrības firma ir sabiedrība ar ierobežotu atbildību “______________”.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71B5CC06" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+        <w:t>Sabiedrības pamatkapitāls ir ______</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EUR. Sabiedrības pamatkapitāls sadalīts _</w:t>
+      </w:r>
+      <w:r w:rsidR="00467413" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_ kapitāla daļās. Vienas kapitāla daļas nominālvērtība ir ____</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EUR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B87B50" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6660E469" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+    <w:p w14:paraId="4A5F6E86" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E276F15" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
+    <w:p w14:paraId="4A1FE8F0" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Pamatkapitāls.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39DD316D" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+        <w:t>. Valde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45382C5C" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75BDF04C" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+    <w:p w14:paraId="170A91DA" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sabiedrības pamatkapitāls ir ______</w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="12B87B50" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+        <w:t xml:space="preserve">Valdes locekļiem ir tiesības pārstāvēt Sabiedrību _____________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8A162A" w14:textId="2D863EA2" w:rsidR="00416A4E" w:rsidRPr="004007D0" w:rsidRDefault="004007D0" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...85 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004007D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(atsevišķi vai kopā)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4B81050D" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FAB9B9D" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="657DB258" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00F37528" w:rsidP="00416A4E">
       <w:pPr>
@@ -789,122 +861,121 @@
     <w:permEnd w:id="1406619668"/>
     <w:p w14:paraId="3754FFB4" w14:textId="77777777" w:rsidR="00E63586" w:rsidRPr="00AD1D5E" w:rsidRDefault="00E63586" w:rsidP="00AF7C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E63586" w:rsidRPr="00AD1D5E" w:rsidSect="00483D5A">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3475430F" w14:textId="77777777" w:rsidR="0080660C" w:rsidRDefault="0080660C" w:rsidP="00850F85">
+    <w:p w14:paraId="171B6D05" w14:textId="77777777" w:rsidR="007C0A24" w:rsidRDefault="007C0A24" w:rsidP="00850F85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A6B743A" w14:textId="77777777" w:rsidR="0080660C" w:rsidRDefault="0080660C" w:rsidP="00850F85">
+    <w:p w14:paraId="2710F3C5" w14:textId="77777777" w:rsidR="007C0A24" w:rsidRDefault="007C0A24" w:rsidP="00850F85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2324FC4E" w14:textId="77777777" w:rsidR="005B2512" w:rsidRDefault="005B2512">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="005B2512">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005B2512">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
@@ -919,58 +990,58 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00422AF2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005B2512">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36253183" w14:textId="77777777" w:rsidR="0080660C" w:rsidRDefault="0080660C" w:rsidP="00850F85">
+    <w:p w14:paraId="33838875" w14:textId="77777777" w:rsidR="007C0A24" w:rsidRDefault="007C0A24" w:rsidP="00850F85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CBDD5F7" w14:textId="77777777" w:rsidR="0080660C" w:rsidRDefault="0080660C" w:rsidP="00850F85">
+    <w:p w14:paraId="7C57CF68" w14:textId="77777777" w:rsidR="007C0A24" w:rsidRDefault="007C0A24" w:rsidP="00850F85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="055132F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A306CB0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -1283,127 +1354,134 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00506F82"/>
     <w:rsid w:val="00031FB2"/>
     <w:rsid w:val="000377D9"/>
     <w:rsid w:val="000624DF"/>
     <w:rsid w:val="000E0A14"/>
     <w:rsid w:val="0015421A"/>
     <w:rsid w:val="00192C53"/>
     <w:rsid w:val="00197753"/>
+    <w:rsid w:val="001A5003"/>
     <w:rsid w:val="001C1279"/>
     <w:rsid w:val="00261829"/>
     <w:rsid w:val="002A083C"/>
     <w:rsid w:val="002F11A5"/>
     <w:rsid w:val="00340E5D"/>
     <w:rsid w:val="00346E73"/>
     <w:rsid w:val="00354B4B"/>
     <w:rsid w:val="00396E9A"/>
     <w:rsid w:val="003976B1"/>
     <w:rsid w:val="003D27FB"/>
     <w:rsid w:val="003E4AF7"/>
+    <w:rsid w:val="004007D0"/>
     <w:rsid w:val="00416A4E"/>
     <w:rsid w:val="00416D83"/>
     <w:rsid w:val="00422AF2"/>
     <w:rsid w:val="004254F9"/>
     <w:rsid w:val="004332CC"/>
     <w:rsid w:val="00467413"/>
     <w:rsid w:val="00483D5A"/>
     <w:rsid w:val="00503E78"/>
     <w:rsid w:val="00506F82"/>
     <w:rsid w:val="0051150E"/>
     <w:rsid w:val="00532EA8"/>
     <w:rsid w:val="00597611"/>
     <w:rsid w:val="005B2512"/>
     <w:rsid w:val="005B56D9"/>
     <w:rsid w:val="00656894"/>
     <w:rsid w:val="006C2D9F"/>
     <w:rsid w:val="00700606"/>
     <w:rsid w:val="0074131A"/>
     <w:rsid w:val="00786024"/>
+    <w:rsid w:val="007C0A24"/>
     <w:rsid w:val="007D10B0"/>
     <w:rsid w:val="007E461D"/>
     <w:rsid w:val="007F71AE"/>
     <w:rsid w:val="0080660C"/>
     <w:rsid w:val="00842F6E"/>
     <w:rsid w:val="00850F85"/>
     <w:rsid w:val="008E5E5B"/>
     <w:rsid w:val="008F09F5"/>
     <w:rsid w:val="008F5CCF"/>
     <w:rsid w:val="00910E38"/>
     <w:rsid w:val="00920609"/>
     <w:rsid w:val="00976504"/>
     <w:rsid w:val="009B2FA6"/>
     <w:rsid w:val="009E2FAE"/>
     <w:rsid w:val="009E5561"/>
+    <w:rsid w:val="00A02412"/>
     <w:rsid w:val="00A37E9A"/>
     <w:rsid w:val="00A41D61"/>
     <w:rsid w:val="00A57767"/>
     <w:rsid w:val="00AB5920"/>
     <w:rsid w:val="00AD1D5E"/>
     <w:rsid w:val="00AF7C63"/>
     <w:rsid w:val="00B0131A"/>
     <w:rsid w:val="00B138BD"/>
     <w:rsid w:val="00B51D73"/>
     <w:rsid w:val="00C4239A"/>
     <w:rsid w:val="00C7718D"/>
+    <w:rsid w:val="00C8736E"/>
     <w:rsid w:val="00CA4D0E"/>
     <w:rsid w:val="00CB57C6"/>
     <w:rsid w:val="00CD5E21"/>
     <w:rsid w:val="00CE519D"/>
+    <w:rsid w:val="00CF3F4C"/>
     <w:rsid w:val="00D356D6"/>
     <w:rsid w:val="00D612CC"/>
     <w:rsid w:val="00DA1909"/>
     <w:rsid w:val="00DD42E5"/>
     <w:rsid w:val="00DF0F0C"/>
     <w:rsid w:val="00E038B2"/>
     <w:rsid w:val="00E43AEC"/>
     <w:rsid w:val="00E51B78"/>
     <w:rsid w:val="00E63586"/>
     <w:rsid w:val="00EA4DA5"/>
     <w:rsid w:val="00F05748"/>
     <w:rsid w:val="00F15AA7"/>
     <w:rsid w:val="00F37528"/>
     <w:rsid w:val="00F44047"/>
     <w:rsid w:val="00FB0D58"/>
     <w:rsid w:val="00FB66A5"/>
     <w:rsid w:val="00FE6CE8"/>
+    <w:rsid w:val="00FE78EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="790C40A2"/>
@@ -2535,68 +2613,68 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266A77B4-B484-4722-A622-AAAF8026CCFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>498</Words>
-  <Characters>284</Characters>
+  <Words>605</Words>
+  <Characters>346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>781</CharactersWithSpaces>
+  <CharactersWithSpaces>950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Armands Bikovskis</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>