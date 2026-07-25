--- v0 (2026-04-08)
+++ v1 (2026-07-25)
@@ -1,490 +1,571 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00467413" w:rsidRPr="00AD1D5E" w:rsidRDefault="00467413" w:rsidP="00467413">
-      <w:pPr>
+    <w:p w14:paraId="5BA14FFD" w14:textId="77777777" w:rsidR="006F52E1" w:rsidRDefault="006F52E1" w:rsidP="006F52E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="871115185" w:edGrp="everyone"/>
+      <w:permStart w:id="1020748607" w:edGrp="everyone"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568675ED" w14:textId="77777777" w:rsidR="006F52E1" w:rsidRPr="004007D0" w:rsidRDefault="006F52E1" w:rsidP="006F52E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004007D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(nosaukums)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F66D6D7" w14:textId="77777777" w:rsidR="006F52E1" w:rsidRDefault="006F52E1" w:rsidP="006F52E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A3995A0" w14:textId="77777777" w:rsidR="006F52E1" w:rsidRDefault="006F52E1" w:rsidP="00467413">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3101054B" w14:textId="25571E7E" w:rsidR="00467413" w:rsidRPr="00AD1D5E" w:rsidRDefault="00467413" w:rsidP="00467413">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>S</w:t>
-      </w:r>
+        <w:t>statūti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F34E2EB" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF20E96" w14:textId="77777777" w:rsidR="00AD1D5E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="332679B1" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66175609" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>abiedrības ar ierobežotu atbildību “______________”</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00467413" w:rsidRPr="00AD1D5E" w:rsidRDefault="00467413" w:rsidP="00467413">
+        <w:t>1. Firma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284C9633" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2AF0D4" w14:textId="7C41B722" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sabiedrības firma ir  ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CBB4FC" w14:textId="29A2FD05" w:rsidR="006F52E1" w:rsidRPr="004007D0" w:rsidRDefault="006F52E1" w:rsidP="006F52E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004007D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(nosaukums)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1365C7BD" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="006F52E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AC6584" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABF5A35" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>statūti</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00416A4E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Pamatkapitāls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F49A9D" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD1D5E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
+    <w:p w14:paraId="47DC6070" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sabiedrības pamatkapitāls ir ______</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EUR. Sabiedrības pamatkapitāls sadalīts _</w:t>
+      </w:r>
+      <w:r w:rsidR="00467413" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_ kapitāla daļās. Vienas kapitāla daļas nominālvērtība ir ____</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EUR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6C75A3" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+    <w:p w14:paraId="17E9DCF6" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CE8ED4" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00AD1D5E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1. Firma.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00AD1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Valde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4A1D1A" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+    <w:p w14:paraId="724B503A" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sabiedrības firma ir sabiedrība ar ierobežotu atbildību “______________”.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+        <w:t xml:space="preserve">Valdes locekļiem ir tiesības pārstāvēt Sabiedrību _____________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E51B37C" w14:textId="18D9A5AD" w:rsidR="00416A4E" w:rsidRPr="006F52E1" w:rsidRDefault="006F52E1" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(atsevišķi vai kopā)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5F83F9" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="006F52E1" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E56BED2" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E3768C" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00F37528" w:rsidP="00416A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rīgā</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 20__.gada __.___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1147C73B" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+    <w:p w14:paraId="09B2EB44" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD1D5E">
-[...223 lines deleted...]
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00483D5A">
+    </w:p>
+    <w:p w14:paraId="2FF85876" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00483D5A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dibinātāji:</w:t>
       </w:r>
       <w:r w:rsidR="00483D5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -503,113 +584,113 @@
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________(</w:t>
       </w:r>
       <w:r w:rsidR="00483D5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+    <w:p w14:paraId="656668A7" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00483D5A">
+    <w:p w14:paraId="24C9BAF1" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00483D5A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________(</w:t>
       </w:r>
       <w:r w:rsidR="00483D5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
+    <w:p w14:paraId="6A157515" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00416A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00483D5A">
+    <w:p w14:paraId="5439960C" w14:textId="77777777" w:rsidR="00416A4E" w:rsidRPr="00AD1D5E" w:rsidRDefault="00416A4E" w:rsidP="00483D5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00483D5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
@@ -617,222 +698,222 @@
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________(</w:t>
       </w:r>
       <w:r w:rsidR="00483D5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="871115185"/>
-    <w:p w:rsidR="00E63586" w:rsidRPr="00AD1D5E" w:rsidRDefault="00E63586" w:rsidP="00CA4D0E">
+    <w:permEnd w:id="1020748607"/>
+    <w:p w14:paraId="403E2805" w14:textId="77777777" w:rsidR="00E63586" w:rsidRPr="00AD1D5E" w:rsidRDefault="00E63586" w:rsidP="00CA4D0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E63586" w:rsidRPr="00AD1D5E" w:rsidSect="00483D5A">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AB5920" w:rsidRDefault="00AB5920" w:rsidP="00850F85">
+    <w:p w14:paraId="0BE39F0F" w14:textId="77777777" w:rsidR="00737745" w:rsidRDefault="00737745" w:rsidP="00850F85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AB5920" w:rsidRDefault="00AB5920" w:rsidP="00850F85">
+    <w:p w14:paraId="2D11FAD6" w14:textId="77777777" w:rsidR="00737745" w:rsidRDefault="00737745" w:rsidP="00850F85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005B2512" w:rsidRDefault="005B2512">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74FF4811" w14:textId="77777777" w:rsidR="005B2512" w:rsidRDefault="005B2512">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="005B2512">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005B2512">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005B2512">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00422AF2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005B2512">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AB5920" w:rsidRDefault="00AB5920" w:rsidP="00850F85">
+    <w:p w14:paraId="57364230" w14:textId="77777777" w:rsidR="00737745" w:rsidRDefault="00737745" w:rsidP="00850F85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AB5920" w:rsidRDefault="00AB5920" w:rsidP="00850F85">
+    <w:p w14:paraId="340CE72B" w14:textId="77777777" w:rsidR="00737745" w:rsidRDefault="00737745" w:rsidP="00850F85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="055132F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A306CB0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1087,223 +1168,216 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1433361863">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1045638291">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5124" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="20"/>
   <w:drawingGridVerticalSpacing w:val="20"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00506F82"/>
     <w:rsid w:val="00031FB2"/>
     <w:rsid w:val="000377D9"/>
     <w:rsid w:val="000624DF"/>
     <w:rsid w:val="00192C53"/>
     <w:rsid w:val="00197753"/>
+    <w:rsid w:val="001A5003"/>
     <w:rsid w:val="001C1279"/>
     <w:rsid w:val="00261829"/>
     <w:rsid w:val="002A083C"/>
     <w:rsid w:val="002F11A5"/>
     <w:rsid w:val="00340E5D"/>
     <w:rsid w:val="00346E73"/>
     <w:rsid w:val="00354B4B"/>
     <w:rsid w:val="00396E9A"/>
     <w:rsid w:val="003976B1"/>
     <w:rsid w:val="003D27FB"/>
     <w:rsid w:val="003E4AF7"/>
     <w:rsid w:val="00416A4E"/>
     <w:rsid w:val="00416D83"/>
     <w:rsid w:val="00422AF2"/>
     <w:rsid w:val="004254F9"/>
     <w:rsid w:val="004332CC"/>
     <w:rsid w:val="00467413"/>
     <w:rsid w:val="00483D5A"/>
     <w:rsid w:val="00503E78"/>
     <w:rsid w:val="00506F82"/>
     <w:rsid w:val="00532EA8"/>
     <w:rsid w:val="00597611"/>
     <w:rsid w:val="005B2512"/>
     <w:rsid w:val="005B56D9"/>
     <w:rsid w:val="00656894"/>
     <w:rsid w:val="006C2D9F"/>
+    <w:rsid w:val="006F52E1"/>
     <w:rsid w:val="00700606"/>
+    <w:rsid w:val="00737745"/>
     <w:rsid w:val="0074131A"/>
     <w:rsid w:val="00786024"/>
     <w:rsid w:val="007E461D"/>
     <w:rsid w:val="007F71AE"/>
     <w:rsid w:val="00842F6E"/>
     <w:rsid w:val="00850F85"/>
     <w:rsid w:val="008E5E5B"/>
     <w:rsid w:val="008F09F5"/>
     <w:rsid w:val="008F5CCF"/>
     <w:rsid w:val="00910E38"/>
     <w:rsid w:val="00920609"/>
     <w:rsid w:val="00976504"/>
     <w:rsid w:val="009B2FA6"/>
     <w:rsid w:val="009E2FAE"/>
     <w:rsid w:val="009E5561"/>
     <w:rsid w:val="00A37E9A"/>
     <w:rsid w:val="00A41D61"/>
+    <w:rsid w:val="00A53056"/>
     <w:rsid w:val="00A57767"/>
     <w:rsid w:val="00AB5920"/>
     <w:rsid w:val="00AD1D5E"/>
     <w:rsid w:val="00B0131A"/>
     <w:rsid w:val="00B138BD"/>
     <w:rsid w:val="00B51D73"/>
     <w:rsid w:val="00C4239A"/>
     <w:rsid w:val="00C7718D"/>
     <w:rsid w:val="00CA4D0E"/>
     <w:rsid w:val="00CD5E21"/>
     <w:rsid w:val="00CE519D"/>
     <w:rsid w:val="00D356D6"/>
     <w:rsid w:val="00D612CC"/>
     <w:rsid w:val="00DA1909"/>
     <w:rsid w:val="00DD42E5"/>
     <w:rsid w:val="00DF0F0C"/>
     <w:rsid w:val="00E038B2"/>
     <w:rsid w:val="00E43AEC"/>
     <w:rsid w:val="00E51B78"/>
     <w:rsid w:val="00E63586"/>
     <w:rsid w:val="00EA4DA5"/>
     <w:rsid w:val="00F05748"/>
+    <w:rsid w:val="00F11FA1"/>
     <w:rsid w:val="00F15AA7"/>
     <w:rsid w:val="00F37528"/>
     <w:rsid w:val="00F44047"/>
     <w:rsid w:val="00FB0D58"/>
     <w:rsid w:val="00FB66A5"/>
     <w:rsid w:val="00FE6CE8"/>
+    <w:rsid w:val="00FE78EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F6FA988"/>
+  <w14:docId w14:val="0A6779EA"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1932251A-E892-4C51-B782-1B25D021FF90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1635,50 +1709,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:locked="0" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:locked="0" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:locked="0" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:locked="0" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:locked="0" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:locked="0" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:locked="0" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:locked="0" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:locked="0" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:locked="0" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:locked="0" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:locked="0" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:locked="0" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:locked="0" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:locked="0" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:locked="0" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:locked="0" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:locked="0" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:locked="0" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:locked="0" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:locked="0" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00850F85"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00506F82"/>
     <w:pPr>
       <w:keepNext/>
@@ -2012,51 +2087,51 @@
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A083C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="913390828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1154100112">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2073,51 +2148,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2130582155">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2388,54 +2463,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7fe929244427d153354a6f69ff8932">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c2e06b420d31f015b87751ea585ad36" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2598,121 +2669,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7CA1307-3E68-4C9A-94F6-89BA8BCC47B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266A77B4-B484-4722-A622-AAAF8026CCFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3E0053D-9C2E-4688-9D26-2B8C000688E4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3E0053D-9C2E-4688-9D26-2B8C000688E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2975B3D7-0C52-4BF3-BD72-7B3F2B263241}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2975B3D7-0C52-4BF3-BD72-7B3F2B263241}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>380</Words>
-  <Characters>217</Characters>
+  <Words>490</Words>
+  <Characters>280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>596</CharactersWithSpaces>
+  <CharactersWithSpaces>769</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>
 </Properties>
 </file>