--- v0 (2026-04-08)
+++ v1 (2026-05-26)
@@ -1,44 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9615" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -1249,61 +1252,51 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00550B25">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Katoļu baznīcas institūcijas reģistrācijas numurs (</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00550B25">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>ja reģistrācijas numurs ir piešķirts</w:t>
-[...9 lines deleted...]
-                    <w:t>)</w:t>
+                    <w:t>ja reģistrācijas numurs ir piešķirts)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5954" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4B982261" w14:textId="2E6A6DFE" w:rsidR="00550B25" w:rsidRPr="00375C0C" w:rsidRDefault="00550B25" w:rsidP="006E21CE">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1462E0A1" w14:textId="77777777" w:rsidR="006D4A8C" w:rsidRPr="00E8059D" w:rsidRDefault="006D4A8C" w:rsidP="00372DB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -1410,67 +1403,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4002F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt ar </w:t>
             </w:r>
             <w:r w:rsidRPr="00C4002F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FD"/>
             </w:r>
             <w:r w:rsidRPr="00C4002F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un aizpildīt atbilstošos paziņojuma</w:t>
-[...15 lines deleted...]
-              <w:t>punktus, ja nepieciešams</w:t>
+              <w:t xml:space="preserve"> un aizpildīt atbilstošos paziņojuma punktus, ja nepieciešams</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C09C3" w:rsidRPr="00501C28" w14:paraId="397749A4" w14:textId="77777777" w:rsidTr="00364A4A">
         <w:trPr>
           <w:trHeight w:val="3823"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DB62EC5" w14:textId="77777777" w:rsidR="008C09C3" w:rsidRDefault="008C09C3" w:rsidP="00372DB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
@@ -3432,95 +3409,175 @@
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AD368D7" w14:textId="77777777" w:rsidR="00ED1A35" w:rsidRPr="00ED1A35" w:rsidRDefault="00ED1A35" w:rsidP="00A504F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="008DEF75" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00567CBB" w:rsidRDefault="00B47A78" w:rsidP="00D208AF">
+    <w:p w14:paraId="008DEF75" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRDefault="00B47A78" w:rsidP="00D208AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9616" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9616"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006461E2" w:rsidRPr="00501C28" w14:paraId="69C5059C" w14:textId="77777777" w:rsidTr="006461E2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="580598D5" w14:textId="77777777" w:rsidR="006461E2" w:rsidRPr="00501C28" w:rsidRDefault="006461E2" w:rsidP="00E31BE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00501C28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>. Persona, kura pilnvarota parakstīt pieteikumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006461E2" w:rsidRPr="00501C28" w14:paraId="206B7F5A" w14:textId="77777777" w:rsidTr="00145BEB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CE8FB2" w14:textId="2F0A4212" w:rsidR="006461E2" w:rsidRPr="00501C28" w:rsidRDefault="000101DA" w:rsidP="00E31BE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Apliecinu (-ām), ka visa sniegtā informācija ir patiesa</w:t>
+            </w:r>
+            <w:r w:rsidR="006461E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3321287F" w14:textId="77777777" w:rsidR="00CD4323" w:rsidRPr="00567CBB" w:rsidRDefault="00CD4323" w:rsidP="00D208AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2801"/>
         <w:gridCol w:w="2801"/>
         <w:gridCol w:w="4014"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F0AD7" w:rsidRPr="00501C28" w14:paraId="2CBA1C2D" w14:textId="77777777" w:rsidTr="00567CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3512C91D" w14:textId="600AD2BD" w:rsidR="001F0AD7" w:rsidRPr="00501C28" w:rsidRDefault="002843FE" w:rsidP="00A504F4">
+          <w:p w14:paraId="3512C91D" w14:textId="35EC78DD" w:rsidR="001F0AD7" w:rsidRPr="00501C28" w:rsidRDefault="006F5AD7" w:rsidP="00A504F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="001F0AD7" w:rsidRPr="00501C28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>. Persona, kura pilnvarota parakstīt pieteikumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F0AD7" w:rsidRPr="00501C28" w14:paraId="1C0C98F6" w14:textId="77777777" w:rsidTr="00567CBB">
         <w:trPr>
           <w:trHeight w:val="884"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD7BE7D" w14:textId="77777777" w:rsidR="001F0AD7" w:rsidRPr="00501C28" w:rsidRDefault="001F0AD7" w:rsidP="00A504F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -3700,251 +3757,266 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E40B22" w:rsidRPr="00501C28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="231A7BE5" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00D208AF">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidSect="001015FF">
-      <w:footerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A61AB9E" w14:textId="77777777" w:rsidR="00083F3E" w:rsidRDefault="00083F3E" w:rsidP="001F0AD7">
+    <w:p w14:paraId="7B6B791E" w14:textId="77777777" w:rsidR="00A656E2" w:rsidRDefault="00A656E2" w:rsidP="001F0AD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ABABF2E" w14:textId="77777777" w:rsidR="00083F3E" w:rsidRDefault="00083F3E" w:rsidP="001F0AD7">
+    <w:p w14:paraId="117E09DE" w14:textId="77777777" w:rsidR="00A656E2" w:rsidRDefault="00A656E2" w:rsidP="001F0AD7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26D07163" w14:textId="77777777" w:rsidR="00834B22" w:rsidRDefault="00834B22">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="201531612"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="71102C7F" w14:textId="68AB12EC" w:rsidR="00291612" w:rsidRDefault="00291612">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="229F10ED" w14:textId="77777777" w:rsidR="00291612" w:rsidRDefault="00291612">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-390890122"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1EDE2DC7" w14:textId="02EA5F63" w:rsidR="00291612" w:rsidRDefault="00291612">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="354478E1" w14:textId="77777777" w:rsidR="00291612" w:rsidRDefault="00291612">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="658A9557" w14:textId="77777777" w:rsidR="00083F3E" w:rsidRDefault="00083F3E" w:rsidP="001F0AD7">
+    <w:p w14:paraId="76C05A18" w14:textId="77777777" w:rsidR="00A656E2" w:rsidRDefault="00A656E2" w:rsidP="001F0AD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="033A963B" w14:textId="77777777" w:rsidR="00083F3E" w:rsidRDefault="00083F3E" w:rsidP="001F0AD7">
+    <w:p w14:paraId="4D84E2CB" w14:textId="77777777" w:rsidR="00A656E2" w:rsidRDefault="00A656E2" w:rsidP="001F0AD7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="51841C12" w14:textId="77777777" w:rsidR="001F0AD7" w:rsidRPr="00567CBB" w:rsidRDefault="001F0AD7" w:rsidP="00363F54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00567CBB">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00567CBB">
@@ -3959,100 +4031,127 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="55458BE0" w14:textId="4CC2EED5" w:rsidR="00363F54" w:rsidRPr="00567CBB" w:rsidRDefault="00363F54" w:rsidP="00363F54">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DC70A4C" w14:textId="3064872D" w:rsidR="001015FF" w:rsidRPr="001015FF" w:rsidRDefault="001015FF" w:rsidP="001015FF">
+  <w:p w14:paraId="125BF973" w14:textId="77777777" w:rsidR="00834B22" w:rsidRDefault="00834B22">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E1467F0" w14:textId="77777777" w:rsidR="00834B22" w:rsidRDefault="00834B22">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DC70A4C" w14:textId="27DC3BAF" w:rsidR="001015FF" w:rsidRPr="001015FF" w:rsidRDefault="001015FF" w:rsidP="001015FF">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00CC4728">
+    <w:r w:rsidR="00834B22">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>03</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="000301C7">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00834B22">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>1</w:t>
-[...6 lines deleted...]
-      <w:t>2</w:t>
+      <w:t>04</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>.2025.</w:t>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="00834B22">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D13CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9EEA05E"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4369,72 +4468,72 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1213809321">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="453140412">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="60"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47A78"/>
+    <w:rsid w:val="000101DA"/>
     <w:rsid w:val="000263C4"/>
     <w:rsid w:val="000301C7"/>
     <w:rsid w:val="00077FAC"/>
     <w:rsid w:val="0008025E"/>
     <w:rsid w:val="00083F3E"/>
     <w:rsid w:val="000975E2"/>
     <w:rsid w:val="000E52E6"/>
     <w:rsid w:val="001015FF"/>
     <w:rsid w:val="00106939"/>
     <w:rsid w:val="001106FC"/>
     <w:rsid w:val="00145C03"/>
     <w:rsid w:val="00186951"/>
     <w:rsid w:val="00196A30"/>
     <w:rsid w:val="001A22A9"/>
     <w:rsid w:val="001E685D"/>
     <w:rsid w:val="001F0AD7"/>
     <w:rsid w:val="0023365D"/>
     <w:rsid w:val="00247A25"/>
     <w:rsid w:val="002843FE"/>
     <w:rsid w:val="00291612"/>
     <w:rsid w:val="002A15DF"/>
     <w:rsid w:val="002A4063"/>
     <w:rsid w:val="002E17E3"/>
     <w:rsid w:val="00305312"/>
     <w:rsid w:val="00333F2F"/>
@@ -4442,91 +4541,97 @@
     <w:rsid w:val="00364A4A"/>
     <w:rsid w:val="00375C0C"/>
     <w:rsid w:val="00380562"/>
     <w:rsid w:val="003A2ADD"/>
     <w:rsid w:val="003B3ECA"/>
     <w:rsid w:val="003D255F"/>
     <w:rsid w:val="003E5C2C"/>
     <w:rsid w:val="003F13E5"/>
     <w:rsid w:val="004306B8"/>
     <w:rsid w:val="0045616A"/>
     <w:rsid w:val="004626C1"/>
     <w:rsid w:val="00486E02"/>
     <w:rsid w:val="00496156"/>
     <w:rsid w:val="004C3C86"/>
     <w:rsid w:val="004F43F9"/>
     <w:rsid w:val="00501C28"/>
     <w:rsid w:val="00550B25"/>
     <w:rsid w:val="00567CBB"/>
     <w:rsid w:val="00573960"/>
     <w:rsid w:val="0058682A"/>
     <w:rsid w:val="005C1231"/>
     <w:rsid w:val="005F7A01"/>
     <w:rsid w:val="00622964"/>
     <w:rsid w:val="00624A7F"/>
     <w:rsid w:val="00630C67"/>
+    <w:rsid w:val="006461E2"/>
     <w:rsid w:val="0068123A"/>
     <w:rsid w:val="006D00FA"/>
     <w:rsid w:val="006D4A8C"/>
     <w:rsid w:val="006E21CE"/>
+    <w:rsid w:val="006F5AD7"/>
     <w:rsid w:val="00705DA3"/>
     <w:rsid w:val="00731BB1"/>
     <w:rsid w:val="007372F3"/>
     <w:rsid w:val="00766455"/>
     <w:rsid w:val="0077096B"/>
     <w:rsid w:val="0079773C"/>
     <w:rsid w:val="007C019C"/>
     <w:rsid w:val="007C31E8"/>
     <w:rsid w:val="007E6987"/>
     <w:rsid w:val="00806810"/>
     <w:rsid w:val="00812871"/>
     <w:rsid w:val="00820A9D"/>
     <w:rsid w:val="00821231"/>
+    <w:rsid w:val="00834B22"/>
     <w:rsid w:val="00834E34"/>
     <w:rsid w:val="008A2328"/>
     <w:rsid w:val="008B3520"/>
     <w:rsid w:val="008C09C3"/>
     <w:rsid w:val="0090082E"/>
     <w:rsid w:val="00A24A5D"/>
     <w:rsid w:val="00A4413D"/>
     <w:rsid w:val="00A504F4"/>
     <w:rsid w:val="00A60B30"/>
+    <w:rsid w:val="00A656E2"/>
     <w:rsid w:val="00A72D30"/>
     <w:rsid w:val="00B10C3C"/>
     <w:rsid w:val="00B30B4E"/>
     <w:rsid w:val="00B40783"/>
     <w:rsid w:val="00B47A78"/>
     <w:rsid w:val="00B7167F"/>
     <w:rsid w:val="00B94B65"/>
     <w:rsid w:val="00BE615A"/>
     <w:rsid w:val="00C03564"/>
+    <w:rsid w:val="00C06B97"/>
     <w:rsid w:val="00C4002F"/>
     <w:rsid w:val="00C75998"/>
     <w:rsid w:val="00C8783C"/>
     <w:rsid w:val="00CC4728"/>
     <w:rsid w:val="00CD04DD"/>
     <w:rsid w:val="00CD316C"/>
+    <w:rsid w:val="00CD4323"/>
     <w:rsid w:val="00CE5AEB"/>
     <w:rsid w:val="00D04B5B"/>
     <w:rsid w:val="00D17B87"/>
     <w:rsid w:val="00D208AF"/>
     <w:rsid w:val="00DE5AD2"/>
     <w:rsid w:val="00E3445C"/>
     <w:rsid w:val="00E40B22"/>
     <w:rsid w:val="00E47975"/>
     <w:rsid w:val="00E8059D"/>
     <w:rsid w:val="00E94628"/>
     <w:rsid w:val="00EA6BE9"/>
     <w:rsid w:val="00EB7873"/>
     <w:rsid w:val="00ED1A35"/>
     <w:rsid w:val="00ED6BC7"/>
     <w:rsid w:val="00F42473"/>
     <w:rsid w:val="00F516FF"/>
     <w:rsid w:val="00F60D2F"/>
     <w:rsid w:val="00FD0706"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -5681,51 +5786,51 @@
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5996,76 +6101,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf0472afdfbc83710f418091c345f3b4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e2d622c77db5b9211ab107777d903f5f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d71013fee14be6e8ba9d0b8be5b6c49e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1f914599432d68d20146099f1b9d3e1" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -6227,110 +6332,110 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70611DE7-3485-4D30-A88D-6A0AF5E38146}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1315C57-8781-437F-BDB7-CA805FB2C844}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE8BAA8C-65BE-4AFE-ACA4-EB0BCE371E56}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1315C57-8781-437F-BDB7-CA805FB2C844}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70611DE7-3485-4D30-A88D-6A0AF5E38146}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B79E188-A0D3-461A-8B37-E228334696AD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACF05FC0-B166-4072-9BF2-95AB53FBD8C7}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2070</Words>
-  <Characters>1181</Characters>
+  <Words>2140</Words>
+  <Characters>1220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3245</CharactersWithSpaces>
+  <CharactersWithSpaces>3354</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egita Irbe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>