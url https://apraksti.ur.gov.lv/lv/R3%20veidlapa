--- v0 (2026-04-08)
+++ v1 (2026-07-26)
@@ -1,52 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9615" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2104"/>
         <w:gridCol w:w="7511"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E41A08" w:rsidRPr="00640B83" w14:paraId="0E734CB9" w14:textId="77777777" w:rsidTr="005C3517">
         <w:trPr>
@@ -3701,53 +3707,53 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> izbeigtas </w:t>
             </w:r>
             <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
               <w:smartTagPr>
+                <w:attr w:name="baseform" w:val="pilnvar|a"/>
+                <w:attr w:name="id" w:val="-1"/>
                 <w:attr w:name="text" w:val="pilnvaras"/>
-                <w:attr w:name="id" w:val="-1"/>
-                <w:attr w:name="baseform" w:val="pilnvar|a"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00640B83">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>pilnvaras</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="5585D20B" w14:textId="77777777" w:rsidR="00097BA1" w:rsidRPr="00640B83" w:rsidRDefault="00097BA1" w:rsidP="00D234E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
@@ -3888,53 +3894,53 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> izbeigtas </w:t>
             </w:r>
             <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
               <w:smartTagPr>
+                <w:attr w:name="baseform" w:val="pilnvar|a"/>
+                <w:attr w:name="id" w:val="-1"/>
                 <w:attr w:name="text" w:val="pilnvaras"/>
-                <w:attr w:name="id" w:val="-1"/>
-                <w:attr w:name="baseform" w:val="pilnvar|a"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00640B83">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>pilnvaras</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="1998F0C8" w14:textId="77777777" w:rsidR="00097BA1" w:rsidRPr="00640B83" w:rsidRDefault="00097BA1" w:rsidP="00D234E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
@@ -4075,53 +4081,53 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> izbeigtas </w:t>
             </w:r>
             <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
               <w:smartTagPr>
+                <w:attr w:name="baseform" w:val="pilnvar|a"/>
+                <w:attr w:name="id" w:val="-1"/>
                 <w:attr w:name="text" w:val="pilnvaras"/>
-                <w:attr w:name="id" w:val="-1"/>
-                <w:attr w:name="baseform" w:val="pilnvar|a"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00640B83">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>pilnvaras</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="74343F76" w14:textId="77777777" w:rsidR="00097BA1" w:rsidRPr="00640B83" w:rsidRDefault="00097BA1" w:rsidP="00D234E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
@@ -4262,53 +4268,53 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> izbeigtas </w:t>
             </w:r>
             <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
               <w:smartTagPr>
+                <w:attr w:name="baseform" w:val="pilnvar|a"/>
+                <w:attr w:name="id" w:val="-1"/>
                 <w:attr w:name="text" w:val="pilnvaras"/>
-                <w:attr w:name="id" w:val="-1"/>
-                <w:attr w:name="baseform" w:val="pilnvar|a"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00640B83">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>pilnvaras</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="3A505CCA" w14:textId="77777777" w:rsidR="00097BA1" w:rsidRPr="00640B83" w:rsidRDefault="00097BA1" w:rsidP="00D234E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
@@ -4449,53 +4455,53 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> izbeigtas </w:t>
             </w:r>
             <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
               <w:smartTagPr>
+                <w:attr w:name="baseform" w:val="pilnvar|a"/>
+                <w:attr w:name="id" w:val="-1"/>
                 <w:attr w:name="text" w:val="pilnvaras"/>
-                <w:attr w:name="id" w:val="-1"/>
-                <w:attr w:name="baseform" w:val="pilnvar|a"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00640B83">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>pilnvaras</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="162AEB11" w14:textId="77777777" w:rsidR="00097BA1" w:rsidRPr="00640B83" w:rsidRDefault="00097BA1" w:rsidP="00D234E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
@@ -4636,53 +4642,53 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> izbeigtas </w:t>
             </w:r>
             <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
               <w:smartTagPr>
+                <w:attr w:name="baseform" w:val="pilnvar|a"/>
+                <w:attr w:name="id" w:val="-1"/>
                 <w:attr w:name="text" w:val="pilnvaras"/>
-                <w:attr w:name="id" w:val="-1"/>
-                <w:attr w:name="baseform" w:val="pilnvar|a"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00640B83">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>pilnvaras</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="1289AE89" w14:textId="77777777" w:rsidR="00097BA1" w:rsidRPr="00640B83" w:rsidRDefault="00097BA1" w:rsidP="00D234E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
@@ -4824,53 +4830,53 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> izbeigtas </w:t>
             </w:r>
             <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
               <w:smartTagPr>
+                <w:attr w:name="baseform" w:val="pilnvar|a"/>
+                <w:attr w:name="id" w:val="-1"/>
                 <w:attr w:name="text" w:val="pilnvaras"/>
-                <w:attr w:name="id" w:val="-1"/>
-                <w:attr w:name="baseform" w:val="pilnvar|a"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00640B83">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>pilnvaras</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="4F5FA604" w14:textId="77777777" w:rsidR="00097BA1" w:rsidRPr="00640B83" w:rsidRDefault="00097BA1" w:rsidP="00D234E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
@@ -5011,53 +5017,53 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> izbeigtas </w:t>
             </w:r>
             <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
               <w:smartTagPr>
+                <w:attr w:name="baseform" w:val="pilnvar|a"/>
+                <w:attr w:name="id" w:val="-1"/>
                 <w:attr w:name="text" w:val="pilnvaras"/>
-                <w:attr w:name="id" w:val="-1"/>
-                <w:attr w:name="baseform" w:val="pilnvar|a"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00640B83">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>pilnvaras</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="599FAD69" w14:textId="77777777" w:rsidR="00097BA1" w:rsidRPr="00640B83" w:rsidRDefault="00097BA1" w:rsidP="00D234E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
@@ -5198,53 +5204,53 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> izbeigtas </w:t>
             </w:r>
             <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
               <w:smartTagPr>
+                <w:attr w:name="baseform" w:val="pilnvar|a"/>
+                <w:attr w:name="id" w:val="-1"/>
                 <w:attr w:name="text" w:val="pilnvaras"/>
-                <w:attr w:name="id" w:val="-1"/>
-                <w:attr w:name="baseform" w:val="pilnvar|a"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00640B83">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>pilnvaras</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="5BB6A7C1" w14:textId="77777777" w:rsidR="00097BA1" w:rsidRPr="00640B83" w:rsidRDefault="00097BA1" w:rsidP="00D234E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
@@ -6258,79 +6264,81 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B070D2" w:rsidRPr="00640B83" w14:paraId="20446308" w14:textId="77777777" w:rsidTr="000C7A97">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3063" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2492AFE9" w14:textId="77777777" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
+                <w:p w14:paraId="2492AFE9" w14:textId="2BFF0822" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00640B83">
-[...6 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r w:rsidR="00192181">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6463" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2A7331A5" w14:textId="77777777" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
@@ -6594,79 +6602,81 @@
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B070D2" w:rsidRPr="00640B83" w14:paraId="61FD8886" w14:textId="77777777" w:rsidTr="000C7A97">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3063" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5B610740" w14:textId="77777777" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
+                <w:p w14:paraId="5B610740" w14:textId="18BE0389" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00640B83">
-[...6 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r w:rsidR="00192181">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6463" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="34600070" w14:textId="77777777" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00640B83">
@@ -7272,51 +7282,51 @@
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9526"/>
             </w:tblGrid>
             <w:tr w:rsidR="00B070D2" w:rsidRPr="00640B83" w14:paraId="1DE4F1D5" w14:textId="77777777" w:rsidTr="005C3517">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="36094D3D" w14:textId="0CEB994F" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
+                <w:p w14:paraId="36094D3D" w14:textId="4DBE812D" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>5.2.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
@@ -7397,50 +7407,70 @@
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>stenota kontrole</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00602DD2" w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 5.2.4. punktu)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00602DD2" w:rsidRPr="00640B83">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B070D2" w:rsidRPr="00640B83" w14:paraId="68FAF16A" w14:textId="77777777" w:rsidTr="005C3517">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="731E3598" w14:textId="53A9102C" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
                   <w:pPr>
@@ -7602,125 +7632,136 @@
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B070D2" w:rsidRPr="00640B83" w14:paraId="7996819B" w14:textId="77777777" w:rsidTr="005C3517">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4000CBC8" w14:textId="70AEAC1F" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
+                <w:p w14:paraId="4000CBC8" w14:textId="4D5F3C6D" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">5.2.2. Kā atsevišķa persona, kas kontrolē  </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00640B83">
+                  <w:r w:rsidRPr="00602DD2">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidR="00887604" w:rsidRPr="00640B83">
+                  <w:r w:rsidR="00887604" w:rsidRPr="00602DD2">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00640B83">
+                  <w:r w:rsidRPr="00602DD2">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00640B83">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidR="00602DD2" w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00640B83">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00602DD2" w:rsidRPr="00602DD2">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-[...3 lines deleted...]
-                    <w:t>punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>un 5.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B070D2" w:rsidRPr="00640B83" w14:paraId="0476A41F" w14:textId="77777777" w:rsidTr="005C3517">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -7919,122 +7960,122 @@
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B070D2" w:rsidRPr="00640B83" w14:paraId="7590598C" w14:textId="77777777" w:rsidTr="005C3517">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5682DE20" w14:textId="4E3865CE" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
+                <w:p w14:paraId="5682DE20" w14:textId="653D64DB" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">5.2.3. Cits kontroles veids </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00640B83">
+                  <w:r w:rsidRPr="00602DD2">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno ar citas personas starpniecību aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidR="00887604" w:rsidRPr="00640B83">
+                  <w:r w:rsidR="00887604" w:rsidRPr="00602DD2">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00640B83">
+                  <w:r w:rsidRPr="00602DD2">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00640B83">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidR="00602DD2" w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00640B83">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 5.2.4. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00602DD2">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>punktu)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B070D2" w:rsidRPr="00640B83" w14:paraId="5EF0F8FD" w14:textId="77777777" w:rsidTr="005C3517">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -8089,68 +8130,415 @@
                 <w:p w14:paraId="5508FEAA" w14:textId="77777777" w:rsidR="00F6266B" w:rsidRPr="00640B83" w:rsidRDefault="00F6266B" w:rsidP="00D234E8">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3689C901" w14:textId="77777777" w:rsidR="00B070D2" w:rsidRPr="00640B83" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5D8CE2A4" w14:textId="77777777" w:rsidR="00B070D2" w:rsidRPr="00D234E8" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
+          <w:p w14:paraId="5D8CE2A4" w14:textId="74544F23" w:rsidR="00B070D2" w:rsidRDefault="00B070D2" w:rsidP="00D234E8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk204262639"/>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00602DD2" w:rsidRPr="00602DD2" w14:paraId="6CB9BF87" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="0EC34DEF" w14:textId="1BA7222C" w:rsidR="00602DD2" w:rsidRPr="00602DD2" w:rsidRDefault="00602DD2" w:rsidP="00602DD2">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>5</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="759192CD" w14:textId="77777777" w:rsidR="00602DD2" w:rsidRPr="00602DD2" w:rsidRDefault="00602DD2" w:rsidP="00602DD2">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00602DD2" w:rsidRPr="00602DD2" w14:paraId="609F3D88" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="2CF57E07" w14:textId="77777777" w:rsidR="00602DD2" w:rsidRPr="00602DD2" w:rsidRDefault="00602DD2" w:rsidP="00602DD2">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="60F0A03E" w14:textId="77777777" w:rsidR="00602DD2" w:rsidRPr="00602DD2" w:rsidRDefault="00602DD2" w:rsidP="00602DD2">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="0A40523A" w14:textId="77777777" w:rsidR="00602DD2" w:rsidRPr="00602DD2" w:rsidRDefault="00602DD2" w:rsidP="00602DD2">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00602DD2" w:rsidRPr="00602DD2" w14:paraId="732BE4CB" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="580868AA" w14:textId="77777777" w:rsidR="00602DD2" w:rsidRPr="00602DD2" w:rsidRDefault="00602DD2" w:rsidP="00602DD2">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="55A42EED" w14:textId="77777777" w:rsidR="00602DD2" w:rsidRPr="00602DD2" w:rsidRDefault="00602DD2" w:rsidP="00602DD2">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="16A92CE4" w14:textId="77777777" w:rsidR="00602DD2" w:rsidRPr="00602DD2" w:rsidRDefault="00602DD2" w:rsidP="00602DD2">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00602DD2" w:rsidRPr="00602DD2" w14:paraId="093C65B1" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="75F521E6" w14:textId="77777777" w:rsidR="00602DD2" w:rsidRPr="00602DD2" w:rsidRDefault="00602DD2" w:rsidP="00602DD2">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="582272F5" w14:textId="77777777" w:rsidR="00602DD2" w:rsidRPr="00602DD2" w:rsidRDefault="00602DD2" w:rsidP="00602DD2">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00602DD2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="3CA10B54" w14:textId="77777777" w:rsidR="00602DD2" w:rsidRPr="00602DD2" w:rsidRDefault="00602DD2" w:rsidP="00602DD2">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="7F30E2AF" w14:textId="77777777" w:rsidR="006058BC" w:rsidRDefault="006058BC" w:rsidP="00D234E8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D61C4E8" w14:textId="77777777" w:rsidR="006058BC" w:rsidRPr="00D234E8" w:rsidRDefault="006058BC" w:rsidP="00D234E8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640B83">
-[...6 lines deleted...]
-            <w:bookmarkStart w:id="0" w:name="_Hlk204262639"/>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9526" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="843"/>
               <w:gridCol w:w="3023"/>
               <w:gridCol w:w="1010"/>
               <w:gridCol w:w="4650"/>
             </w:tblGrid>
             <w:tr w:rsidR="00B070D2" w:rsidRPr="00640B83" w14:paraId="04485903" w14:textId="77777777" w:rsidTr="005C3517">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
@@ -11374,50 +11762,51 @@
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="313C9DD2" w14:textId="77777777" w:rsidR="00907439" w:rsidRPr="00640B83" w:rsidRDefault="00907439" w:rsidP="00D234E8">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Dzimšanas datums: </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6454" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7D7F447F" w14:textId="77777777" w:rsidR="00907439" w:rsidRPr="00640B83" w:rsidRDefault="00907439" w:rsidP="00D234E8">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
@@ -12035,51 +12424,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9528" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="57FEFC1B" w14:textId="77777777" w:rsidR="001D601D" w:rsidRPr="00640B83" w:rsidRDefault="001D601D" w:rsidP="00C47626">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Apliecinu(-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00640B83">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
@@ -13877,50 +14265,51 @@
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6787C420" w14:textId="77777777" w:rsidR="00084E50" w:rsidRPr="00640B83" w:rsidRDefault="00084E50" w:rsidP="00D234E8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Neaizpilda, ja:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E7BF82F" w14:textId="77777777" w:rsidR="00084E50" w:rsidRPr="00640B83" w:rsidRDefault="00084E50" w:rsidP="00D234E8">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> pieteikums tiek iesniegts Uzņēmumu reģistra pakalpojumu portālā registrs.ur.gov.lv (</w:t>
             </w:r>
@@ -14342,51 +14731,50 @@
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05C14298" w14:textId="77777777" w:rsidR="00084E50" w:rsidRPr="00640B83" w:rsidRDefault="00084E50" w:rsidP="00D234E8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Informācija par maksājuma dokumentu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00084E50" w:rsidRPr="00640B83" w14:paraId="05FB46F4" w14:textId="77777777" w:rsidTr="005C3517">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CB755AA" w14:textId="77777777" w:rsidR="00084E50" w:rsidRPr="00640B83" w:rsidRDefault="00084E50" w:rsidP="00D234E8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -15437,173 +15825,208 @@
               <w:t>Datums</w:t>
             </w:r>
             <w:r w:rsidRPr="00640B83">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:customMarkFollows="1" w:id="3"/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A5FB499" w14:textId="4E51BCFA" w:rsidR="00084E50" w:rsidRPr="00640B83" w:rsidRDefault="00084E50" w:rsidP="00D234E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00084E50" w:rsidRPr="00640B83" w:rsidSect="00640B83">
-      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76E2FE3E" w14:textId="77777777" w:rsidR="00125EDB" w:rsidRDefault="00125EDB" w:rsidP="00084E50">
+    <w:p w14:paraId="368CD2C1" w14:textId="77777777" w:rsidR="00DE262E" w:rsidRDefault="00DE262E" w:rsidP="00084E50">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D5F6AF6" w14:textId="77777777" w:rsidR="00125EDB" w:rsidRDefault="00125EDB" w:rsidP="00084E50">
+    <w:p w14:paraId="235F9609" w14:textId="77777777" w:rsidR="00DE262E" w:rsidRDefault="00DE262E" w:rsidP="00084E50">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="736F49DF" w14:textId="77777777" w:rsidR="00F375C0" w:rsidRDefault="00F375C0">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F9AF101" w14:textId="77777777" w:rsidR="00F375C0" w:rsidRDefault="00F375C0">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E4E0D7C" w14:textId="77777777" w:rsidR="00F375C0" w:rsidRDefault="00F375C0">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40B98292" w14:textId="77777777" w:rsidR="00125EDB" w:rsidRDefault="00125EDB" w:rsidP="00084E50">
+    <w:p w14:paraId="6AA143E5" w14:textId="77777777" w:rsidR="00DE262E" w:rsidRDefault="00DE262E" w:rsidP="00084E50">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="640BE1C5" w14:textId="77777777" w:rsidR="00125EDB" w:rsidRDefault="00125EDB" w:rsidP="00084E50">
+    <w:p w14:paraId="41424C16" w14:textId="77777777" w:rsidR="00DE262E" w:rsidRDefault="00DE262E" w:rsidP="00084E50">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="24EE22D7" w14:textId="3532E4DA" w:rsidR="00C47626" w:rsidRPr="001216CC" w:rsidRDefault="00C47626">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001216CC">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="001216CC">
         <w:rPr>
@@ -15644,84 +16067,100 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="462A1A66" w14:textId="77777777" w:rsidR="00084E50" w:rsidRPr="001216CC" w:rsidRDefault="00084E50" w:rsidP="00084E50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="793DA03A" w14:textId="64230CFC" w:rsidR="00640B83" w:rsidRPr="00983782" w:rsidRDefault="00640B83" w:rsidP="00640B83">
+  <w:p w14:paraId="1A44A6DC" w14:textId="77777777" w:rsidR="00F375C0" w:rsidRDefault="00F375C0">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EED7D28" w14:textId="77777777" w:rsidR="00F375C0" w:rsidRDefault="00F375C0">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02C2A81C" w14:textId="77777777" w:rsidR="00F375C0" w:rsidRPr="00525650" w:rsidRDefault="00F375C0" w:rsidP="00F375C0">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00983782">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>Aktualizēts: 1</w:t>
+      <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00E24EFF">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
-    <w:r w:rsidRPr="00983782">
-[...6 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="793DA03A" w14:textId="736848ED" w:rsidR="00640B83" w:rsidRPr="00F375C0" w:rsidRDefault="00640B83" w:rsidP="00F375C0">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A8843C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6854B604"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="2025"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -16010,166 +16449,173 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1213809321">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="416903983">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E41A08"/>
     <w:rsid w:val="00024C9F"/>
     <w:rsid w:val="000512A1"/>
     <w:rsid w:val="000662D3"/>
     <w:rsid w:val="00084E50"/>
     <w:rsid w:val="00091B57"/>
     <w:rsid w:val="000935A0"/>
     <w:rsid w:val="00097BA1"/>
     <w:rsid w:val="000C4CA3"/>
     <w:rsid w:val="000C7A97"/>
     <w:rsid w:val="000E3A6C"/>
     <w:rsid w:val="000F6C72"/>
     <w:rsid w:val="00101164"/>
     <w:rsid w:val="001216CC"/>
     <w:rsid w:val="00125EDB"/>
     <w:rsid w:val="001656F8"/>
+    <w:rsid w:val="00192181"/>
     <w:rsid w:val="001B49FE"/>
     <w:rsid w:val="001C61C2"/>
     <w:rsid w:val="001D601D"/>
     <w:rsid w:val="001E6638"/>
     <w:rsid w:val="002B3206"/>
     <w:rsid w:val="002F5E20"/>
     <w:rsid w:val="00332FBA"/>
     <w:rsid w:val="0036251A"/>
     <w:rsid w:val="003655F4"/>
     <w:rsid w:val="003B55C5"/>
     <w:rsid w:val="003C2CDF"/>
     <w:rsid w:val="003F2ADC"/>
     <w:rsid w:val="00407745"/>
     <w:rsid w:val="00410DCA"/>
     <w:rsid w:val="00465A75"/>
     <w:rsid w:val="00480A14"/>
     <w:rsid w:val="004872CA"/>
     <w:rsid w:val="00487580"/>
     <w:rsid w:val="004907FF"/>
     <w:rsid w:val="004A2734"/>
     <w:rsid w:val="005058D5"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="0057428A"/>
     <w:rsid w:val="0058682A"/>
+    <w:rsid w:val="00602DD2"/>
+    <w:rsid w:val="006058BC"/>
     <w:rsid w:val="006061EB"/>
     <w:rsid w:val="0061651F"/>
     <w:rsid w:val="00620736"/>
     <w:rsid w:val="00624A7F"/>
     <w:rsid w:val="00640B83"/>
     <w:rsid w:val="00652AC8"/>
     <w:rsid w:val="00656B13"/>
     <w:rsid w:val="006604C4"/>
     <w:rsid w:val="006939B1"/>
     <w:rsid w:val="006E720E"/>
     <w:rsid w:val="00715DD5"/>
     <w:rsid w:val="00767CD6"/>
     <w:rsid w:val="007F6679"/>
     <w:rsid w:val="008636AA"/>
     <w:rsid w:val="00887604"/>
     <w:rsid w:val="00907439"/>
+    <w:rsid w:val="00907AA8"/>
     <w:rsid w:val="00913EB0"/>
     <w:rsid w:val="00924F5F"/>
     <w:rsid w:val="009348CF"/>
     <w:rsid w:val="00983782"/>
     <w:rsid w:val="009C04C4"/>
     <w:rsid w:val="009E3627"/>
     <w:rsid w:val="009F3BAF"/>
     <w:rsid w:val="00A15A4F"/>
     <w:rsid w:val="00A212A9"/>
     <w:rsid w:val="00A52CCB"/>
     <w:rsid w:val="00B0153C"/>
     <w:rsid w:val="00B070D2"/>
     <w:rsid w:val="00B21401"/>
     <w:rsid w:val="00B224AB"/>
     <w:rsid w:val="00B37644"/>
     <w:rsid w:val="00B77AFA"/>
     <w:rsid w:val="00BF12E7"/>
     <w:rsid w:val="00C02079"/>
     <w:rsid w:val="00C0426A"/>
     <w:rsid w:val="00C47626"/>
     <w:rsid w:val="00C52094"/>
     <w:rsid w:val="00C766FE"/>
     <w:rsid w:val="00CB0DF7"/>
     <w:rsid w:val="00CB7C0E"/>
     <w:rsid w:val="00D04BD0"/>
     <w:rsid w:val="00D234E8"/>
     <w:rsid w:val="00D42D36"/>
     <w:rsid w:val="00D762E3"/>
+    <w:rsid w:val="00DE262E"/>
     <w:rsid w:val="00DF3F67"/>
     <w:rsid w:val="00E156B1"/>
     <w:rsid w:val="00E24EFF"/>
     <w:rsid w:val="00E41A08"/>
     <w:rsid w:val="00E5016C"/>
     <w:rsid w:val="00E636F8"/>
     <w:rsid w:val="00EA5CAA"/>
     <w:rsid w:val="00EA7160"/>
     <w:rsid w:val="00EB33C5"/>
     <w:rsid w:val="00EE710E"/>
     <w:rsid w:val="00F1488A"/>
     <w:rsid w:val="00F256D2"/>
+    <w:rsid w:val="00F375C0"/>
     <w:rsid w:val="00F6266B"/>
     <w:rsid w:val="00FA1E6D"/>
     <w:rsid w:val="00FB2365"/>
     <w:rsid w:val="00FF418D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -17401,51 +17847,51 @@
     <w:name w:val="Vēres teksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C47626"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -17716,170 +18162,170 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="7867094461a23771a1c66375b6fc46be">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd4f948ae77f564540c5213196383315" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="5f3979e63aeaef80748cc91fe8897de8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="19bd5b41b0a0581cf6d5df32224ee718" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -17947,110 +18393,116 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734DAEE8-9C52-419B-B272-419183C90CE0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0D296B8-929E-43C5-A4DE-52B764959698}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8FE0C31-0601-4326-ACBE-EE722F05B73F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0D296B8-929E-43C5-A4DE-52B764959698}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734DAEE8-9C52-419B-B272-419183C90CE0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{128EC07E-DBA4-4448-AFA2-DDA4551806FC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DFDB42D-10AF-4DFC-B369-ABF62065330C}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>4440</Characters>
+  <Pages>9</Pages>
+  <Words>1589</Words>
+  <Characters>11351</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>24</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>540</Lines>
+  <Paragraphs>315</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12204</CharactersWithSpaces>
+  <CharactersWithSpaces>12625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egita Irbe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>