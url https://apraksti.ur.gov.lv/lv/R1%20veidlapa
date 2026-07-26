--- v0 (2026-04-08)
+++ v1 (2026-07-26)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9615" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2104"/>
         <w:gridCol w:w="7511"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="1AAC14D5" w14:textId="77777777" w:rsidTr="00A504F4">
         <w:trPr>
@@ -3853,78 +3854,80 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="2F68BCB1" w14:textId="77777777" w:rsidTr="00622964">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3063" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2B2112A2" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
+                <w:p w14:paraId="2B2112A2" w14:textId="181E5EEF" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>Valstspiederība</w:t>
-[...8 lines deleted...]
-                    <w:t> </w:t>
+                    <w:t>Valstspiederīb</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00452710">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>a/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6463" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2ED4A91E" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
@@ -4182,78 +4185,80 @@
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="5C9472C5" w14:textId="77777777" w:rsidTr="00622964">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2986" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="591CA645" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
+                <w:p w14:paraId="591CA645" w14:textId="3273185C" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00501C28">
-[...6 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r w:rsidR="00452710">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6463" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3B23843A" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
@@ -4968,51 +4973,51 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="1F40FF80" w14:textId="77777777" w:rsidTr="003F13E5">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2E697883" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
+                <w:p w14:paraId="2E697883" w14:textId="43426C38" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>10.2.1.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
@@ -5043,51 +5048,73 @@
                     </w:rPr>
                     <w:t>ā</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> person</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ā</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00501C28">
+                  <w:r w:rsidR="00255CF5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00255CF5" w:rsidRPr="00577925">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 10.2.4. punktu)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00255CF5" w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="7F67F477" w14:textId="77777777" w:rsidTr="003F13E5">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
@@ -5145,102 +5172,113 @@
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="5C94AA5D" w14:textId="77777777" w:rsidTr="003F13E5">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="521A78AF" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
+                <w:p w14:paraId="521A78AF" w14:textId="4D678A29" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">10.2.2. Kā atsevišķa persona, kas kontrolē  </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00501C28">
+                  <w:r w:rsidRPr="00D125AB">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(aizpilda 10.3.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00501C28">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidR="00255CF5" w:rsidRPr="00D125AB">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00501C28">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00255CF5" w:rsidRPr="00D125AB">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-[...3 lines deleted...]
-                    <w:t>punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>un 10.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00D125AB">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="3985C8C7" w14:textId="77777777" w:rsidTr="003F13E5">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -5431,108 +5469,108 @@
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="768FE53A" w14:textId="77777777" w:rsidTr="003F13E5">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5C74593A" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
+                <w:p w14:paraId="5C74593A" w14:textId="751A4ADA" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">10.2.3. Cits kontroles veids </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00501C28">
+                  <w:r w:rsidRPr="00D125AB">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 10.3.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00501C28">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidR="00E064E5" w:rsidRPr="00D125AB">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00501C28">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 10.2.4. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00D125AB">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>punktu)</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00501C28">
-[...3 lines deleted...]
-                      <w:szCs w:val="20"/>
+                  <w:r w:rsidRPr="00D125AB">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="3A043A59" w14:textId="77777777" w:rsidTr="003F13E5">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9295" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0959D623" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
@@ -5563,65 +5601,217 @@
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7122C16A" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="5D630002" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4F3F3834" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
+          <w:p w14:paraId="4F3F3834" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501C28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Hlk204262639"/>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00E064E5" w:rsidRPr="00E064E5" w14:paraId="3E4F1FC2" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="10D45F0D" w14:textId="38147DE4" w:rsidR="00E064E5" w:rsidRPr="00E064E5" w:rsidRDefault="00E064E5" w:rsidP="00E064E5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E064E5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E064E5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00E064E5" w:rsidRPr="00E064E5" w14:paraId="1D4155B7" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7C822B7E" w14:textId="77777777" w:rsidR="00E064E5" w:rsidRPr="00E064E5" w:rsidRDefault="00E064E5" w:rsidP="00E064E5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E064E5">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="28CB6EB2" w14:textId="77777777" w:rsidR="00E064E5" w:rsidRPr="00E064E5" w:rsidRDefault="00E064E5" w:rsidP="00E064E5">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E064E5">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1F626820" w14:textId="77777777" w:rsidR="00E064E5" w:rsidRPr="00E064E5" w:rsidRDefault="00E064E5" w:rsidP="00E064E5">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="17B2B01D" w14:textId="77777777" w:rsidR="00452710" w:rsidRPr="00501C28" w:rsidRDefault="00452710" w:rsidP="00A504F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9526" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="843"/>
               <w:gridCol w:w="3023"/>
               <w:gridCol w:w="1010"/>
               <w:gridCol w:w="4650"/>
             </w:tblGrid>
             <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="31BA3B7E" w14:textId="77777777" w:rsidTr="003F13E5">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
@@ -5646,98 +5836,100 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">10.3. Ja kontroli īsteno ar citas personas starpniecību </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3298F9F7" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>(</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>ja kontroli īsteno ar juridiskās personas starpniecību aizpilda 10.3.1.apakšpunktu, ja ar fiziskās personas starpniecību aizpilda 10.3.2. apakšpunktu</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="384BC52F" w14:textId="77777777" w:rsidTr="003F13E5">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5089248B" w14:textId="6973145C" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00EA6BE9" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidR="00B47A78" w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.3.1. Informācija par juridisko personu, ar kuras starpniecību īsteno kontroli </w:t>
                   </w:r>
                   <w:r w:rsidR="00B47A78" w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno caur juridisko veidojumu norāda to identificējošu informāciju) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -8174,51 +8366,50 @@
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="67A46DAD" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00ED1A35" w:rsidRDefault="00B47A78" w:rsidP="00ED1A35">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00ED1A35">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00ED1A35">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00ED1A35">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Apliecinu/-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00ED1A35">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
@@ -10452,50 +10643,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="430" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5807084E" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6375" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="20D68C54" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
@@ -10754,51 +10946,50 @@
             </w:tr>
             <w:tr w:rsidR="00B47A78" w:rsidRPr="00501C28" w14:paraId="616FE865" w14:textId="77777777" w:rsidTr="00E40B22">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="430" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5049CDD8" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:ind w:left="-57"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6375" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A6AA552" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00501C28">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Statūti (satversme, nolikums)</w:t>
                   </w:r>
@@ -12719,50 +12910,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="43291747" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501C28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7154" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A6EC9A6" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00A504F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13635,152 +13827,152 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="231A7BE5" w14:textId="77777777" w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidRDefault="00B47A78" w:rsidP="00D208AF">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B47A78" w:rsidRPr="00501C28" w:rsidSect="001015FF">
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="455C0971" w14:textId="77777777" w:rsidR="001A22A9" w:rsidRDefault="001A22A9" w:rsidP="001F0AD7">
+    <w:p w14:paraId="36564751" w14:textId="77777777" w:rsidR="004E64C2" w:rsidRDefault="004E64C2" w:rsidP="001F0AD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01E31B1F" w14:textId="77777777" w:rsidR="001A22A9" w:rsidRDefault="001A22A9" w:rsidP="001F0AD7">
+    <w:p w14:paraId="7A35B4A9" w14:textId="77777777" w:rsidR="004E64C2" w:rsidRDefault="004E64C2" w:rsidP="001F0AD7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="560FE18D" w14:textId="77777777" w:rsidR="001A22A9" w:rsidRDefault="001A22A9" w:rsidP="001F0AD7">
+    <w:p w14:paraId="30AE87D7" w14:textId="77777777" w:rsidR="004E64C2" w:rsidRDefault="004E64C2" w:rsidP="001F0AD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F34ED58" w14:textId="77777777" w:rsidR="001A22A9" w:rsidRDefault="001A22A9" w:rsidP="001F0AD7">
+    <w:p w14:paraId="759E4F08" w14:textId="77777777" w:rsidR="004E64C2" w:rsidRDefault="004E64C2" w:rsidP="001F0AD7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="51841C12" w14:textId="77777777" w:rsidR="001F0AD7" w:rsidRPr="00567CBB" w:rsidRDefault="001F0AD7" w:rsidP="00363F54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00567CBB">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00567CBB">
@@ -13795,80 +13987,90 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="55458BE0" w14:textId="4CC2EED5" w:rsidR="00363F54" w:rsidRPr="00567CBB" w:rsidRDefault="00363F54" w:rsidP="00363F54">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DC70A4C" w14:textId="31386C66" w:rsidR="001015FF" w:rsidRPr="001015FF" w:rsidRDefault="001015FF" w:rsidP="001015FF">
+  <w:p w14:paraId="5920BEB1" w14:textId="77777777" w:rsidR="00452710" w:rsidRPr="00525650" w:rsidRDefault="00452710" w:rsidP="00452710">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>Aktualizēts: 1</w:t>
-[...6 lines deleted...]
-      <w:t>4.</w:t>
+      <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>10.2025.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="584063BE" w14:textId="77777777" w:rsidR="00452710" w:rsidRDefault="00452710" w:rsidP="00452710">
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:sz w:val="8"/>
+        <w:szCs w:val="8"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0DC70A4C" w14:textId="7AD1AE83" w:rsidR="001015FF" w:rsidRPr="00452710" w:rsidRDefault="001015FF" w:rsidP="00452710">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D13CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9EEA05E"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14184,138 +14386,146 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1213809321">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="453140412">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47A78"/>
     <w:rsid w:val="000263C4"/>
     <w:rsid w:val="000301C7"/>
     <w:rsid w:val="00077FAC"/>
     <w:rsid w:val="000975E2"/>
     <w:rsid w:val="001015FF"/>
     <w:rsid w:val="00106939"/>
     <w:rsid w:val="001106FC"/>
     <w:rsid w:val="00145C03"/>
     <w:rsid w:val="00186951"/>
     <w:rsid w:val="00196A30"/>
     <w:rsid w:val="001A22A9"/>
     <w:rsid w:val="001F0AD7"/>
     <w:rsid w:val="00247A25"/>
+    <w:rsid w:val="00255CF5"/>
+    <w:rsid w:val="002842A5"/>
     <w:rsid w:val="002A4063"/>
     <w:rsid w:val="002E17E3"/>
     <w:rsid w:val="00305312"/>
     <w:rsid w:val="00333F2F"/>
     <w:rsid w:val="00363F54"/>
     <w:rsid w:val="003A2ADD"/>
     <w:rsid w:val="003D255F"/>
     <w:rsid w:val="003E5C2C"/>
     <w:rsid w:val="003F13E5"/>
     <w:rsid w:val="004306B8"/>
+    <w:rsid w:val="00452710"/>
     <w:rsid w:val="004626C1"/>
     <w:rsid w:val="00486E02"/>
     <w:rsid w:val="00496156"/>
     <w:rsid w:val="004C3C86"/>
+    <w:rsid w:val="004E64C2"/>
     <w:rsid w:val="004F43F9"/>
     <w:rsid w:val="00501C28"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="00567CBB"/>
     <w:rsid w:val="00573960"/>
+    <w:rsid w:val="00577925"/>
     <w:rsid w:val="0058682A"/>
     <w:rsid w:val="005C1231"/>
     <w:rsid w:val="005F7A01"/>
     <w:rsid w:val="00622964"/>
     <w:rsid w:val="00624A7F"/>
     <w:rsid w:val="00630C67"/>
     <w:rsid w:val="006D00FA"/>
     <w:rsid w:val="00705DA3"/>
     <w:rsid w:val="00731BB1"/>
     <w:rsid w:val="007372F3"/>
     <w:rsid w:val="007C019C"/>
     <w:rsid w:val="007C31E8"/>
     <w:rsid w:val="00806810"/>
     <w:rsid w:val="00820A9D"/>
     <w:rsid w:val="008A2328"/>
     <w:rsid w:val="008B3520"/>
     <w:rsid w:val="0090082E"/>
     <w:rsid w:val="00A24A5D"/>
     <w:rsid w:val="00A4413D"/>
     <w:rsid w:val="00A504F4"/>
     <w:rsid w:val="00A60B30"/>
     <w:rsid w:val="00B30B4E"/>
     <w:rsid w:val="00B40783"/>
     <w:rsid w:val="00B47A78"/>
     <w:rsid w:val="00B7167F"/>
     <w:rsid w:val="00B94B65"/>
     <w:rsid w:val="00BE615A"/>
     <w:rsid w:val="00C03564"/>
     <w:rsid w:val="00C75998"/>
     <w:rsid w:val="00CD04DD"/>
     <w:rsid w:val="00CD316C"/>
     <w:rsid w:val="00CE5AEB"/>
     <w:rsid w:val="00D04B5B"/>
+    <w:rsid w:val="00D125AB"/>
     <w:rsid w:val="00D208AF"/>
     <w:rsid w:val="00DE5AD2"/>
+    <w:rsid w:val="00E064E5"/>
     <w:rsid w:val="00E3445C"/>
     <w:rsid w:val="00E40B22"/>
     <w:rsid w:val="00E47975"/>
     <w:rsid w:val="00EA6BE9"/>
     <w:rsid w:val="00EB7873"/>
     <w:rsid w:val="00ED1A35"/>
     <w:rsid w:val="00F42473"/>
     <w:rsid w:val="00F60D2F"/>
     <w:rsid w:val="00FD0706"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -15776,168 +15986,192 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="7867094461a23771a1c66375b6fc46be">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd4f948ae77f564540c5213196383315" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -15982,135 +16216,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D69C88B1-E92E-4103-B188-7326F0564271}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70611DE7-3485-4D30-A88D-6A0AF5E38146}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE8BAA8C-65BE-4AFE-ACA4-EB0BCE371E56}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1315C57-8781-437F-BDB7-CA805FB2C844}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{928F72E0-A1A1-4A1C-8744-738ADAD8FF59}"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>6283</Words>
-  <Characters>3582</Characters>
+  <Words>1245</Words>
+  <Characters>8894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>423</Lines>
+  <Paragraphs>247</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9846</CharactersWithSpaces>
+  <CharactersWithSpaces>9892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egita Irbe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>