--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -2825,69 +2825,79 @@
                   <w:tcW w:w="6346" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5C6CEEC0" w14:textId="77777777" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="002C4D7C" w:rsidP="003437B9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w14:paraId="7EC07646" w14:textId="77777777" w:rsidTr="003437B9">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="383E1AD4" w14:textId="77777777" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="002C4D7C" w:rsidP="003437B9">
+                <w:p w14:paraId="383E1AD4" w14:textId="1ACF5470" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="002C4D7C" w:rsidP="003437B9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF5D7D">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4197FC8D" w14:textId="77777777" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="002C4D7C" w:rsidP="003437B9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w14:paraId="68E3F13B" w14:textId="77777777" w:rsidTr="003437B9">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
@@ -3034,68 +3044,78 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF5D7D">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w14:paraId="3DBD4383" w14:textId="77777777" w:rsidTr="003437B9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="61DBFA8B" w14:textId="77777777" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="002C4D7C" w:rsidP="003437B9">
+                <w:p w14:paraId="61DBFA8B" w14:textId="4114C3A5" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="002C4D7C" w:rsidP="003437B9">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF5D7D">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4F279CF5" w14:textId="77777777" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="002C4D7C" w:rsidP="003437B9">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w14:paraId="4DF80DDD" w14:textId="77777777" w:rsidTr="003437B9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
@@ -3463,51 +3483,51 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002C4D7C" w:rsidRPr="00EC6EF0" w14:paraId="0876A911" w14:textId="77777777" w:rsidTr="003437B9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="275BD13C" w14:textId="49BA85E0" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="0049609B" w:rsidP="003437B9">
+                <w:p w14:paraId="275BD13C" w14:textId="690214B3" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="0049609B" w:rsidP="003437B9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -3530,51 +3550,94 @@
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(aizpilda </w:t>
                   </w:r>
                   <w:r w:rsidR="0040222F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>.3. punktu)</w:t>
+                    <w:t>.3.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00571FAC">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00571FAC">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>un 5.2.3.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00571FAC" w:rsidRPr="00AF5D7D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002C4D7C" w:rsidRPr="00EC6EF0" w14:paraId="5A94C8F7" w14:textId="77777777" w:rsidTr="008B33B8">
               <w:trPr>
                 <w:trHeight w:val="699"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4B40A27A" w14:textId="77777777" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="002C4D7C" w:rsidP="003437B9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="5A94C0E7" w14:textId="77777777" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="002C4D7C" w:rsidP="00706439">
                   <w:pPr>
                     <w:jc w:val="both"/>
@@ -4011,51 +4074,51 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0B3A672C" w14:textId="640A0DCB" w:rsidR="0087112F" w:rsidRPr="00AF5D7D" w:rsidRDefault="0087112F" w:rsidP="002C4D7C">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002C4D7C" w:rsidRPr="00EC6EF0" w14:paraId="58C62C5C" w14:textId="77777777" w:rsidTr="003437B9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="0B5BB89E" w14:textId="339F42D3" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="0049609B" w:rsidP="003437B9">
+                <w:p w14:paraId="0B5BB89E" w14:textId="18520577" w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D" w:rsidRDefault="0049609B" w:rsidP="003437B9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -4072,77 +4135,459 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno ar citas personas starpniecību aizpilda </w:t>
                   </w:r>
                   <w:r w:rsidR="0040222F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>.3. punktu)</w:t>
+                    <w:t>.3.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 5.2.3.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002C4D7C" w:rsidRPr="00AF5D7D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002C4D7C" w:rsidRPr="00EC6EF0" w14:paraId="40A58102" w14:textId="77777777" w:rsidTr="003437B9">
               <w:trPr>
                 <w:trHeight w:val="1055"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="45A0B0A5" w14:textId="77777777" w:rsidR="002C4D7C" w:rsidRPr="00EC6EF0" w:rsidRDefault="002C4D7C" w:rsidP="003437B9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2853061D" w14:textId="77777777" w:rsidR="002C4D7C" w:rsidRDefault="002C4D7C" w:rsidP="003437B9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w14:paraId="5C175202" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="114BED9F" w14:textId="47FB08DC" w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>5</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="28E7B4FF" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w14:paraId="12947E91" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="05B1F97C" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="17BCCCF6" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="410FB4B6" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w14:paraId="208F0A27" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="65C828FC" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4AD9411C" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="0BA3A8CA" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w14:paraId="1DD4D811" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="2A85398F" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="53FDF00D" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A42BB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="4FEEF90A" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRPr="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4D1A2572" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRDefault="00A42BB9" w:rsidP="003437B9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2962"/>
               <w:gridCol w:w="990"/>
@@ -9014,50 +9459,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49890CAE" w14:textId="77777777" w:rsidR="00706439" w:rsidRPr="00AF5D7D" w:rsidRDefault="00706439" w:rsidP="003437B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF5D7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Informācija par maksājuma dokumentu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00706439" w:rsidRPr="006831EC" w14:paraId="43636E04" w14:textId="77777777" w:rsidTr="003437B9">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DAF0B35" w14:textId="77777777" w:rsidR="00706439" w:rsidRPr="00AF5D7D" w:rsidRDefault="00706439" w:rsidP="003437B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9534,51 +9980,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00706439" w:rsidRPr="00384FE3" w14:paraId="3DA80164" w14:textId="77777777" w:rsidTr="003437B9">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35E08DE4" w14:textId="77777777" w:rsidR="00706439" w:rsidRPr="00AF5D7D" w:rsidRDefault="00706439" w:rsidP="003437B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF5D7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3249" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02B039DA" w14:textId="77777777" w:rsidR="00706439" w:rsidRPr="00AF5D7D" w:rsidRDefault="00706439" w:rsidP="003437B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF5D7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">uz _____ </w:t>
             </w:r>
@@ -10661,50 +11106,51 @@
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="578F1DBA" w14:textId="77777777" w:rsidR="00F0528F" w:rsidRPr="00AF5D7D" w:rsidRDefault="00F0528F" w:rsidP="003437B9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF5D7D">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF5D7D">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="28745212" w14:textId="77777777" w:rsidR="00F0528F" w:rsidRPr="00AF5D7D" w:rsidRDefault="00F0528F" w:rsidP="003437B9">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
@@ -10998,213 +11444,222 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03FAE020" w14:textId="77777777" w:rsidR="00F0528F" w:rsidRDefault="00F0528F" w:rsidP="00807D71"/>
     <w:sectPr w:rsidR="00F0528F" w:rsidSect="00117AAC">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22CBFF3E" w14:textId="77777777" w:rsidR="00345D8D" w:rsidRDefault="00345D8D" w:rsidP="00084ADA">
+    <w:p w14:paraId="60EAA770" w14:textId="77777777" w:rsidR="00D41A44" w:rsidRDefault="00D41A44" w:rsidP="00084ADA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64C787B0" w14:textId="77777777" w:rsidR="00345D8D" w:rsidRDefault="00345D8D" w:rsidP="00084ADA">
+    <w:p w14:paraId="4BE02A0A" w14:textId="77777777" w:rsidR="00D41A44" w:rsidRDefault="00D41A44" w:rsidP="00084ADA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2015214980"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1E8C054C" w14:textId="5C7D09E5" w:rsidR="00192EC5" w:rsidRDefault="00192EC5">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2D489152" w14:textId="77777777" w:rsidR="00117AAC" w:rsidRDefault="00117AAC">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1871803705"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7B8502DC" w14:textId="6480AF12" w:rsidR="00117AAC" w:rsidRDefault="00117AAC">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="79B6F940" w14:textId="77777777" w:rsidR="00117AAC" w:rsidRDefault="00117AAC">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F5B80D0" w14:textId="77777777" w:rsidR="00345D8D" w:rsidRDefault="00345D8D" w:rsidP="00084ADA">
+    <w:p w14:paraId="525BDEF2" w14:textId="77777777" w:rsidR="00D41A44" w:rsidRDefault="00D41A44" w:rsidP="00084ADA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="501B477C" w14:textId="77777777" w:rsidR="00345D8D" w:rsidRDefault="00345D8D" w:rsidP="00084ADA">
+    <w:p w14:paraId="680E357C" w14:textId="77777777" w:rsidR="00D41A44" w:rsidRDefault="00D41A44" w:rsidP="00084ADA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="04CE4CAE" w14:textId="060EE368" w:rsidR="00F0528F" w:rsidRPr="008B33B8" w:rsidRDefault="00F0528F" w:rsidP="00946782">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B33B8">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="005B5B53">
@@ -11216,105 +11671,74 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B33B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="008B33B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7505E788" w14:textId="2FC11712" w:rsidR="00E050F9" w:rsidRPr="00E050F9" w:rsidRDefault="00E050F9" w:rsidP="00E050F9">
+  <w:p w14:paraId="23A88B67" w14:textId="77777777" w:rsidR="00A42BB9" w:rsidRPr="00525650" w:rsidRDefault="00A42BB9" w:rsidP="00A42BB9">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E050F9">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00567E32">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>03</w:t>
-[...26 lines deleted...]
-      <w:t>.2025.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D13CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9EEA05E"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -11604,149 +12028,153 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1213809321">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="322203964">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D1CA9"/>
     <w:rsid w:val="00084ADA"/>
     <w:rsid w:val="00096346"/>
     <w:rsid w:val="000B43E1"/>
     <w:rsid w:val="000E2376"/>
     <w:rsid w:val="00107892"/>
     <w:rsid w:val="00117AAC"/>
     <w:rsid w:val="001251DA"/>
     <w:rsid w:val="00155424"/>
     <w:rsid w:val="00192EC5"/>
     <w:rsid w:val="001D1CA9"/>
     <w:rsid w:val="001E4271"/>
     <w:rsid w:val="001F20AA"/>
     <w:rsid w:val="001F684D"/>
     <w:rsid w:val="00230B7D"/>
     <w:rsid w:val="002C4D7C"/>
     <w:rsid w:val="002D1D27"/>
     <w:rsid w:val="002E657F"/>
     <w:rsid w:val="00345D8D"/>
     <w:rsid w:val="0037455E"/>
     <w:rsid w:val="003945C1"/>
     <w:rsid w:val="003A4479"/>
     <w:rsid w:val="003D2AAC"/>
     <w:rsid w:val="003D3EDC"/>
     <w:rsid w:val="0040222F"/>
     <w:rsid w:val="00457F05"/>
     <w:rsid w:val="0047139E"/>
     <w:rsid w:val="0049609B"/>
     <w:rsid w:val="004A2944"/>
     <w:rsid w:val="00504D5D"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="00552E95"/>
     <w:rsid w:val="00567E32"/>
+    <w:rsid w:val="00571FAC"/>
     <w:rsid w:val="005B5B53"/>
     <w:rsid w:val="005E2E98"/>
     <w:rsid w:val="00624A7F"/>
     <w:rsid w:val="006329A2"/>
     <w:rsid w:val="00653CD8"/>
     <w:rsid w:val="00696CE8"/>
     <w:rsid w:val="006D5EB6"/>
     <w:rsid w:val="006F449B"/>
     <w:rsid w:val="00706439"/>
     <w:rsid w:val="0071334F"/>
     <w:rsid w:val="0072461D"/>
     <w:rsid w:val="0077096B"/>
     <w:rsid w:val="0079162E"/>
     <w:rsid w:val="007A71AC"/>
     <w:rsid w:val="007B5BC6"/>
     <w:rsid w:val="007B6D8D"/>
     <w:rsid w:val="007E73A1"/>
     <w:rsid w:val="007F16E1"/>
     <w:rsid w:val="00807D71"/>
     <w:rsid w:val="008405B4"/>
     <w:rsid w:val="00864E73"/>
     <w:rsid w:val="0087112F"/>
     <w:rsid w:val="008B33B8"/>
     <w:rsid w:val="008B4D3F"/>
     <w:rsid w:val="0090792A"/>
     <w:rsid w:val="00914D13"/>
     <w:rsid w:val="00923555"/>
     <w:rsid w:val="00930B41"/>
     <w:rsid w:val="00946782"/>
     <w:rsid w:val="009D623E"/>
+    <w:rsid w:val="00A42BB9"/>
     <w:rsid w:val="00A469F9"/>
     <w:rsid w:val="00A63B55"/>
     <w:rsid w:val="00AD79B6"/>
     <w:rsid w:val="00AF2AA1"/>
     <w:rsid w:val="00AF5D7D"/>
     <w:rsid w:val="00B248D7"/>
     <w:rsid w:val="00B4115B"/>
     <w:rsid w:val="00B43F0F"/>
     <w:rsid w:val="00B51B36"/>
     <w:rsid w:val="00B953D8"/>
     <w:rsid w:val="00BB3E4E"/>
     <w:rsid w:val="00BC0390"/>
     <w:rsid w:val="00BE3CD3"/>
     <w:rsid w:val="00C050DB"/>
     <w:rsid w:val="00CE1EBA"/>
     <w:rsid w:val="00D14C3F"/>
+    <w:rsid w:val="00D41A44"/>
     <w:rsid w:val="00D47D1B"/>
     <w:rsid w:val="00D50412"/>
     <w:rsid w:val="00D61ED9"/>
     <w:rsid w:val="00D76BCD"/>
     <w:rsid w:val="00DB1047"/>
     <w:rsid w:val="00E050F9"/>
     <w:rsid w:val="00E11465"/>
     <w:rsid w:val="00EB1569"/>
     <w:rsid w:val="00EB6F29"/>
     <w:rsid w:val="00EC6EF0"/>
     <w:rsid w:val="00F0528F"/>
     <w:rsid w:val="00F169E9"/>
     <w:rsid w:val="00F23AB0"/>
     <w:rsid w:val="00F8280D"/>
     <w:rsid w:val="00FC14EB"/>
     <w:rsid w:val="00FD5D50"/>
     <w:rsid w:val="265B4D5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -13245,168 +13673,188 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="9724ab8f7fccb7b040b2ce5522595485">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b12e6b91874b035cc6f715356a76b24" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -13451,120 +13899,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EF08416-206E-4995-8CFE-3184814EE4C5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88636D2F-F60F-442E-BC7D-598F94108202}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E68A9585-61A0-42B2-B21C-CA6F078EC9D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88636D2F-F60F-442E-BC7D-598F94108202}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D0915F2-CE60-45DC-BCB9-C2CEB50BF4A8}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E657A55-A9C9-4812-A3DB-4AF8E62CA197}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>2895</Characters>
+  <Pages>7</Pages>
+  <Words>1064</Words>
+  <Characters>7598</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>361</Lines>
+  <Paragraphs>211</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7958</CharactersWithSpaces>
+  <CharactersWithSpaces>8451</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egita Irbe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>