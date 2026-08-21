--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -26,51 +26,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1591"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2159"/>
         <w:gridCol w:w="7457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3239" w:rsidRPr="00E3245A" w14:paraId="62CE9469" w14:textId="77777777" w:rsidTr="00A93809">
+      <w:tr w:rsidR="008E3239" w:rsidRPr="00AB6EE7" w14:paraId="62CE9469" w14:textId="77777777" w:rsidTr="00A93809">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2159" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26162BBB" w14:textId="49D595F9" w:rsidR="008E3239" w:rsidRPr="00DF206C" w:rsidRDefault="00B5669A" w:rsidP="00A93809">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
@@ -179,51 +179,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2524"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2170"/>
         <w:gridCol w:w="7446"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00E3245A" w14:paraId="5B3484F2" w14:textId="77777777" w:rsidTr="004D77B1">
+      <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00AB6EE7" w14:paraId="5B3484F2" w14:textId="77777777" w:rsidTr="004D77B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17F07D45" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F" w:rsidP="00FD1A1F">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Jāņem vērā!</w:t>
@@ -694,66 +694,66 @@
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ar tiesas nolēmumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73C7F677" w14:textId="77777777" w:rsidR="003A0293" w:rsidRPr="00DF206C" w:rsidRDefault="003A0293">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00E3245A" w14:paraId="0AD49486" w14:textId="77777777">
+      <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00AB6EE7" w14:paraId="0AD49486" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="590408DB" w14:textId="00F38991" w:rsidR="00FD1A1F" w:rsidRPr="009D60DB" w:rsidRDefault="002F1BA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1005,65 +1005,65 @@
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="09E77FD7" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00E3245A" w14:paraId="183AC084" w14:textId="77777777">
+            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00AB6EE7" w14:paraId="183AC084" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="11201E65" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -1100,92 +1100,92 @@
                 </w:tcPr>
                 <w:p w14:paraId="6FE7074B" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2D4E065B" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1951"/>
               <w:gridCol w:w="3860"/>
               <w:gridCol w:w="3510"/>
             </w:tblGrid>
             <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w14:paraId="0809B530" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2556A521" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00E3245A" w14:paraId="5C379722" w14:textId="77777777">
+            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00AB6EE7" w14:paraId="5C379722" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="7778AFE0" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dzimšanas datums        </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6C00227A" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
@@ -1246,51 +1246,51 @@
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="03B05837" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00E3245A" w14:paraId="6340D35E" w14:textId="77777777">
+            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00AB6EE7" w14:paraId="6340D35E" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4D00F2C3" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3860" w:type="dxa"/>
                 </w:tcPr>
@@ -1445,89 +1445,89 @@
                 </w:tcPr>
                 <w:p w14:paraId="338FE16A" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4914A4B5" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00E3245A" w14:paraId="61B6F416" w14:textId="77777777">
+            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00AB6EE7" w14:paraId="61B6F416" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="37FF8C52" w14:textId="2128CFA1" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00C70B69">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Likvidators ir tiesīgs veikt ar likvidāciju saistītas darbības:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00E3245A" w14:paraId="67733950" w14:textId="77777777">
+            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00AB6EE7" w14:paraId="67733950" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="42BEE914" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ý</w:t>
@@ -1636,65 +1636,66 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9213" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5C007E68" w14:textId="6377390F" w:rsidR="00C70B69" w:rsidRPr="00DF206C" w:rsidRDefault="00C70B69" w:rsidP="00C70B69">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Apliecinājums</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C70B69" w:rsidRPr="00E3245A" w14:paraId="360471DF" w14:textId="77777777" w:rsidTr="00C70B69">
+            <w:tr w:rsidR="00C70B69" w:rsidRPr="00AB6EE7" w14:paraId="360471DF" w14:textId="77777777" w:rsidTr="00C70B69">
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="506"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9213" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="38BFED6E" w14:textId="43A36BD4" w:rsidR="00C70B69" w:rsidRPr="00DF206C" w:rsidRDefault="00C70B69" w:rsidP="00C70B69">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
@@ -1786,51 +1787,51 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4662" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0D2AE6EC" w14:textId="386BA2B1" w:rsidR="00C70B69" w:rsidRPr="00DF206C" w:rsidRDefault="00C70B69" w:rsidP="00C70B69">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidR="00C8645B" w:rsidRPr="00501C28">
                     <w:rPr>
-                      <w:rStyle w:val="FootnoteReference"/>
+                      <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="41E9AA4D" w14:textId="77777777" w:rsidR="00C70B69" w:rsidRPr="00DF206C" w:rsidRDefault="00C70B69" w:rsidP="00C70B69">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4551" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="28CCA418" w14:textId="234D986A" w:rsidR="00C70B69" w:rsidRPr="00DF206C" w:rsidRDefault="00C70B69" w:rsidP="00C70B69">
                   <w:pPr>
@@ -1885,69 +1886,69 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7691170D" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66ACB652" w14:textId="77777777" w:rsidR="005206BE" w:rsidRPr="00DF206C" w:rsidRDefault="005206BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00E3245A" w14:paraId="77C9070E" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="77C9070E" w14:textId="77777777" w:rsidTr="00AB6EE7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9568" w:type="dxa"/>
+            <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="36FF360B" w14:textId="0936966B" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="00B5669A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
@@ -1985,110 +1986,110 @@
             </w:r>
             <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācija par reģistrētajiem patiesajiem labuma guvējiem pieejama: </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:anchor="/data-search" w:history="1">
               <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00E3245A" w14:paraId="3FBF1A8E" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="3FBF1A8E" w14:textId="77777777" w:rsidTr="00AB6EE7">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9568" w:type="dxa"/>
+            <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="762093BA" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="2D9076F1" w14:textId="77777777">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="2D9076F1" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5AD03949" w14:textId="796FF783" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
@@ -2174,51 +2175,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4391"/>
               <w:gridCol w:w="4931"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="71A0D9D1" w14:textId="77777777">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="71A0D9D1" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="35E6C859" w14:textId="7C2335F7" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="00B5669A">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>4</w:t>
@@ -2301,65 +2302,65 @@
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="435D3BB9" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3108"/>
               <w:gridCol w:w="6213"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="3B2151DA" w14:textId="77777777">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="3B2151DA" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6AC8F9BA" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -2488,51 +2489,51 @@
                 </w:tcPr>
                 <w:p w14:paraId="7A3CE292" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2E1D134A" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3108"/>
               <w:gridCol w:w="6213"/>
             </w:tblGrid>
             <w:tr w:rsidR="0096411A" w:rsidRPr="00DF206C" w14:paraId="585B9121" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C79D134" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
@@ -2957,51 +2958,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9345"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="17FD41AE" w14:textId="77777777" w:rsidTr="00A97326">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="17FD41AE" w14:textId="77777777" w:rsidTr="00A97326">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7EA195D0" w14:textId="278C4796" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="00153123">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
@@ -3029,57 +3030,57 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                   <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="1D30AAAF" w14:textId="77777777" w:rsidTr="00F14164">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="1D30AAAF" w14:textId="77777777" w:rsidTr="00AB6EE7">
               <w:trPr>
                 <w:trHeight w:val="592"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:tcW w:w="9345" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2DCCE750" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="392A0C8F" w14:textId="1557E4E6" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="00E57469">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
@@ -3185,78 +3186,254 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="0C785C3F" w14:textId="77777777" w:rsidTr="00F14164">
               <w:trPr>
                 <w:trHeight w:val="720"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="08324B1D" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="50A4D9FB" w14:textId="77777777" w:rsidR="00681222" w:rsidRPr="00DF206C" w:rsidRDefault="00681222" w:rsidP="005A4B0A">
+          <w:p w14:paraId="50A4D9FB" w14:textId="77777777" w:rsidR="00681222" w:rsidRDefault="00681222" w:rsidP="005A4B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64F499E6" w14:textId="77777777" w:rsidR="00AB6EE7" w:rsidRDefault="00AB6EE7" w:rsidP="005A4B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00AB6EE7" w:rsidRPr="00AB6EE7" w14:paraId="3B9C59D0" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="04B8AB9D" w14:textId="63819720" w:rsidR="00AB6EE7" w:rsidRPr="00AB6EE7" w:rsidRDefault="00AB6EE7" w:rsidP="00AB6EE7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AB6EE7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>4</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AB6EE7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AB6EE7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AB6EE7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AB6EE7" w:rsidRPr="00F1081A" w14:paraId="076354FF" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="782E47BE" w14:textId="77777777" w:rsidR="00AB6EE7" w:rsidRPr="00AB6EE7" w:rsidRDefault="00AB6EE7" w:rsidP="00AB6EE7">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AB6EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2283334B" w14:textId="77777777" w:rsidR="00AB6EE7" w:rsidRPr="00AB6EE7" w:rsidRDefault="00AB6EE7" w:rsidP="00AB6EE7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AB6EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1E53940C" w14:textId="77777777" w:rsidR="00AB6EE7" w:rsidRPr="00AB6EE7" w:rsidRDefault="00AB6EE7" w:rsidP="00AB6EE7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2930869F" w14:textId="77777777" w:rsidR="00AB6EE7" w:rsidRDefault="00AB6EE7" w:rsidP="005A4B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C825C40" w14:textId="77777777" w:rsidR="00AB6EE7" w:rsidRPr="00DF206C" w:rsidRDefault="00AB6EE7" w:rsidP="005A4B0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9353" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4250"/>
               <w:gridCol w:w="5103"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005A4B0A" w:rsidRPr="00323D4E" w14:paraId="1552722D" w14:textId="77777777" w:rsidTr="00670DDF">
+            <w:tr w:rsidR="005A4B0A" w:rsidRPr="00AB6EE7" w14:paraId="1552722D" w14:textId="77777777" w:rsidTr="00670DDF">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9353" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="12DBCCF4" w14:textId="6A278504" w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w:rsidRDefault="00153123" w:rsidP="005A4B0A">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
@@ -3378,51 +3555,51 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7CF0D82D" w14:textId="77777777" w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w:rsidRDefault="005A4B0A" w:rsidP="005A4B0A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005A4B0A" w:rsidRPr="00323D4E" w14:paraId="715C9260" w14:textId="77777777" w:rsidTr="00670DDF">
+            <w:tr w:rsidR="005A4B0A" w:rsidRPr="00AB6EE7" w14:paraId="715C9260" w14:textId="77777777" w:rsidTr="00670DDF">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9353" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6CCC36BB" w14:textId="77777777" w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w:rsidRDefault="005A4B0A" w:rsidP="005A4B0A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
@@ -3549,64 +3726,64 @@
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="086B9FE1" w14:textId="77777777" w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w:rsidRDefault="005A4B0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0080199C" w:rsidRPr="00323D4E" w14:paraId="4D6E41DB" w14:textId="77777777">
+            <w:tr w:rsidR="0080199C" w:rsidRPr="00AB6EE7" w14:paraId="4D6E41DB" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="10BD68E8" w14:textId="7BF56F60" w:rsidR="0080199C" w:rsidRPr="00DF206C" w:rsidRDefault="00153123" w:rsidP="0080199C">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
@@ -3632,76 +3809,108 @@
                   </w:r>
                   <w:r w:rsidR="0080199C" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidR="0080199C" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0080199C" w:rsidRPr="00323D4E" w14:paraId="71E86B21" w14:textId="77777777">
+            <w:tr w:rsidR="0080199C" w:rsidRPr="00AB6EE7" w14:paraId="71E86B21" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="19E14388" w14:textId="77777777" w:rsidR="0080199C" w:rsidRPr="00DF206C" w:rsidRDefault="0080199C" w:rsidP="00DF206C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Apliecinu/-ām, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  proliferācijas finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
+                    <w:t xml:space="preserve"> Apliecinu/-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00DF206C">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ām</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00DF206C">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00DF206C">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>proliferācijas</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00DF206C">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0080199C" w:rsidRPr="00DF206C" w14:paraId="75D4F869" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7C62D010" w14:textId="77777777" w:rsidR="0080199C" w:rsidRPr="00DF206C" w:rsidRDefault="0080199C" w:rsidP="0080199C">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Pamatojums (norādāms obligāti)</w:t>
@@ -3749,51 +3958,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="78B2FEC1" w14:textId="77777777">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="78B2FEC1" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F569C32" w14:textId="275FF806" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="00153123">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -3835,98 +4044,118 @@
                   <w:r w:rsidR="00177214" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="1ED57A51" w14:textId="77777777">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="1ED57A51" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="656"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="05E43518" w14:textId="5CAD3084" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="00DF206C">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t>Apliecinu(-ām), ka reģistrētā informācija par patieso labuma guvēju nav mainījusies</w:t>
+                    <w:t>Apliecinu(-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00DF206C">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:color w:val="auto"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ām</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00DF206C">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:color w:val="auto"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>), ka reģistrētā informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
@@ -3946,51 +4175,51 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>in</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>formācija par reģistrētajiem patiesajiem labuma guvējiem pieejama:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:hyperlink r:id="rId12" w:anchor="/data-search" w:history="1">
                     <w:r w:rsidRPr="00DF206C">
                       <w:rPr>
-                        <w:rStyle w:val="Hyperlink"/>
+                        <w:rStyle w:val="Hipersaite"/>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                         <w:iCs/>
                         <w:lang w:val="lv-LV"/>
                       </w:rPr>
                       <w:t>https://info.ur.gov.lv/#/data-search</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7EC2296C" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
@@ -4127,51 +4356,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00E3245A" w14:paraId="67FB36AB" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="67FB36AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36AEB8FB" w14:textId="2E42B8AE" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="009C4AD4" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -4233,51 +4462,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DE2A4D1" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00E3245A" w14:paraId="512BA17C" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="512BA17C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="014D951F" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds</w:t>
             </w:r>
@@ -4407,50 +4636,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2608CE" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Reģistrācijas numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0096411A" w:rsidRPr="00DF206C" w14:paraId="0229AE8D" w14:textId="77777777" w:rsidTr="00C54261">
         <w:trPr>
           <w:trHeight w:val="502"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="294CE2D9" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -4540,51 +4770,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00E3245A" w14:paraId="44CBE94A" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="44CBE94A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6E0A98D5" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4667,51 +4897,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1653DB20" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00E3245A" w14:paraId="13835D77" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="00AB6EE7" w14:paraId="13835D77" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5F6CC5E0" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5037,51 +5267,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1166CD5C" w14:textId="77777777" w:rsidR="00A5317C" w:rsidRPr="00DF206C" w:rsidRDefault="00A5317C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A5317C" w:rsidRPr="00DF206C" w14:paraId="02109E74" w14:textId="77777777" w:rsidTr="003731F3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66E40C17" w14:textId="77777777" w:rsidR="00A5317C" w:rsidRPr="00DF206C" w:rsidRDefault="00A5317C">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
@@ -5181,51 +5447,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AB4B855" w14:textId="77777777" w:rsidR="00A5317C" w:rsidRPr="00DF206C" w:rsidRDefault="00A5317C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A5317C" w:rsidRPr="00DF206C" w14:paraId="4F8DAFA3" w14:textId="77777777" w:rsidTr="003731F3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35D70D30" w14:textId="64248D12" w:rsidR="00A5317C" w:rsidRPr="00DF206C" w:rsidRDefault="008D308F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
@@ -5308,51 +5610,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="245798CD" w14:textId="77777777" w:rsidR="00A5317C" w:rsidRPr="00DF206C" w:rsidRDefault="00A5317C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D308F" w:rsidRPr="00DF206C" w14:paraId="28531673" w14:textId="77777777" w:rsidTr="003731F3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="520D2761" w14:textId="77777777" w:rsidR="008D308F" w:rsidRPr="00DF206C" w:rsidRDefault="008D308F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5385,51 +5723,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F047040" w14:textId="58DD5E6F" w:rsidR="008D308F" w:rsidRPr="00DF206C" w:rsidRDefault="008D308F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A5317C" w:rsidRPr="00DF206C" w14:paraId="59D12AA6" w14:textId="77777777" w:rsidTr="003731F3">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0997DEC7" w14:textId="77777777" w:rsidR="008D308F" w:rsidRPr="00DF206C" w:rsidRDefault="008D308F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
@@ -5461,84 +5835,120 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13D126FB" w14:textId="77777777" w:rsidR="00A5317C" w:rsidRPr="00DF206C" w:rsidRDefault="00A5317C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="485DF660" w14:textId="77777777" w:rsidR="00A5317C" w:rsidRPr="00DF206C" w:rsidRDefault="00A5317C" w:rsidP="00A5317C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F36347" w:rsidRPr="00E3245A" w14:paraId="3A3101E2" w14:textId="77777777">
+      <w:tr w:rsidR="00F36347" w:rsidRPr="00AB6EE7" w14:paraId="3A3101E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="603DB40B" w14:textId="2EA9F851" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00DB2B6D" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
@@ -5552,51 +5962,51 @@
             <w:r w:rsidR="00F36347" w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36347" w:rsidRPr="00E3245A" w14:paraId="259AC561" w14:textId="77777777">
+      <w:tr w:rsidR="00F36347" w:rsidRPr="00AB6EE7" w14:paraId="259AC561" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0522068F" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05624C0F" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
@@ -5625,51 +6035,51 @@
           </w:p>
           <w:p w14:paraId="270C8017" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36347" w:rsidRPr="00E3245A" w14:paraId="4563DDC9" w14:textId="77777777">
+      <w:tr w:rsidR="00F36347" w:rsidRPr="00AB6EE7" w14:paraId="4563DDC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3D92D79B" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
@@ -5815,88 +6225,88 @@
           </w:p>
           <w:p w14:paraId="4B734B13" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00F36347" w:rsidRPr="00E3245A" w14:paraId="130BB045" w14:textId="77777777">
+            <w:tr w:rsidR="00F36347" w:rsidRPr="00AB6EE7" w14:paraId="130BB045" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2113E382" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00323D4E" w:rsidRDefault="00F36347" w:rsidP="00F36347">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="427609D4" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36347" w:rsidRPr="00E3245A" w14:paraId="7398A1AD" w14:textId="77777777">
+      <w:tr w:rsidR="00F36347" w:rsidRPr="00AB6EE7" w14:paraId="7398A1AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="234044B5" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
@@ -6019,104 +6429,105 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D32D602" w14:textId="4A6C0584" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22490CCE" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="18F99F63" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00A5317C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D77B1" w:rsidRPr="00E3245A" w14:paraId="60108D74" w14:textId="77777777" w:rsidTr="00F36347">
+      <w:tr w:rsidR="004D77B1" w:rsidRPr="00AB6EE7" w14:paraId="60108D74" w14:textId="77777777" w:rsidTr="00F36347">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7B1497CD" w14:textId="72ACBF85" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="00DB2B6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -6133,51 +6544,73 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="004D77B1" w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Paraksti </w:t>
             </w:r>
             <w:r w:rsidR="004D77B1" w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>(pieteikumu paraksta likvidators (-ri)</w:t>
+              <w:t>(pieteikumu paraksta likvidators (-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004D77B1" w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004D77B1" w:rsidRPr="00DF206C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00C54261" w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>; nepieciešamības gadījumā sadaļas var kopēt</w:t>
             </w:r>
             <w:r w:rsidR="004D77B1" w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D77B1" w:rsidRPr="00DF206C" w14:paraId="6CF0FB30" w14:textId="77777777" w:rsidTr="00DF206C">
@@ -6197,51 +6630,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004D77B1" w:rsidRPr="00E3245A" w14:paraId="507D4139" w14:textId="77777777">
+            <w:tr w:rsidR="004D77B1" w:rsidRPr="00AB6EE7" w14:paraId="507D4139" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4E1DE3C8" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Vārds</w:t>
@@ -6340,51 +6773,51 @@
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="703C0BBC" w14:textId="3AB9B36F" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidR="00D50984" w:rsidRPr="00501C28">
                     <w:rPr>
-                      <w:rStyle w:val="FootnoteReference"/>
+                      <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4A9B17F1" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
@@ -6403,51 +6836,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004D77B1" w:rsidRPr="00E3245A" w14:paraId="0D91C27E" w14:textId="77777777">
+            <w:tr w:rsidR="004D77B1" w:rsidRPr="00AB6EE7" w14:paraId="0D91C27E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="5F7023F5" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -6528,51 +6961,51 @@
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2BDF07E8" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
-                      <w:rStyle w:val="FootnoteReference"/>
+                      <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="263F2899" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
@@ -6626,281 +7059,265 @@
     </w:tbl>
     <w:p w14:paraId="75022A28" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1" w:rsidP="00A5317C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidSect="00525650">
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6275EF2B" w14:textId="77777777" w:rsidR="00D90641" w:rsidRDefault="00D90641" w:rsidP="00324F6B">
+    <w:p w14:paraId="10CBD59F" w14:textId="77777777" w:rsidR="00EB2439" w:rsidRDefault="00EB2439" w:rsidP="00324F6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="003CFBCF" w14:textId="77777777" w:rsidR="00D90641" w:rsidRDefault="00D90641" w:rsidP="00324F6B">
+    <w:p w14:paraId="7C98E7D8" w14:textId="77777777" w:rsidR="00EB2439" w:rsidRDefault="00EB2439" w:rsidP="00324F6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2815B250" w14:textId="77777777" w:rsidR="00D90641" w:rsidRDefault="00D90641" w:rsidP="00324F6B">
+    <w:p w14:paraId="4E85FAC6" w14:textId="77777777" w:rsidR="00EB2439" w:rsidRDefault="00EB2439" w:rsidP="00324F6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DBC3B80" w14:textId="77777777" w:rsidR="00D90641" w:rsidRDefault="00D90641" w:rsidP="00324F6B">
+    <w:p w14:paraId="619F20E8" w14:textId="77777777" w:rsidR="00EB2439" w:rsidRDefault="00EB2439" w:rsidP="00324F6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="144D27B6" w14:textId="77777777" w:rsidR="00C8645B" w:rsidRPr="00C8645B" w:rsidRDefault="00C8645B" w:rsidP="00C8645B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8645B">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8645B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8645B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="01258C9C" w14:textId="77777777" w:rsidR="00D50984" w:rsidRPr="00C8645B" w:rsidRDefault="00D50984" w:rsidP="00D50984">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8645B">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8645B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8645B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8645B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="645987F8" w14:textId="58E509B3" w:rsidR="00525650" w:rsidRPr="00525650" w:rsidRDefault="00525650" w:rsidP="00525650">
+  <w:p w14:paraId="0E2DC87D" w14:textId="77777777" w:rsidR="00AB6EE7" w:rsidRPr="00525650" w:rsidRDefault="00AB6EE7" w:rsidP="00AB6EE7">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00A93809">
-[...6 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
-    <w:r w:rsidR="00DF206C">
-[...14 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="645987F8" w14:textId="030C693C" w:rsidR="00525650" w:rsidRPr="00AB6EE7" w:rsidRDefault="00525650" w:rsidP="00AB6EE7">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C00050A8"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -7007,51 +7424,52 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="361129819">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E3239"/>
     <w:rsid w:val="0000261A"/>
     <w:rsid w:val="00006665"/>
     <w:rsid w:val="00022BEC"/>
     <w:rsid w:val="000243F5"/>
     <w:rsid w:val="00025BDF"/>
@@ -7111,50 +7529,51 @@
     <w:rsid w:val="00346B68"/>
     <w:rsid w:val="003731F3"/>
     <w:rsid w:val="0037346B"/>
     <w:rsid w:val="00374F80"/>
     <w:rsid w:val="00375061"/>
     <w:rsid w:val="003751F1"/>
     <w:rsid w:val="0039179D"/>
     <w:rsid w:val="003A0293"/>
     <w:rsid w:val="003A6A0B"/>
     <w:rsid w:val="003A77ED"/>
     <w:rsid w:val="003B63B2"/>
     <w:rsid w:val="003C2D00"/>
     <w:rsid w:val="003E3062"/>
     <w:rsid w:val="003F6D90"/>
     <w:rsid w:val="0043492F"/>
     <w:rsid w:val="00443723"/>
     <w:rsid w:val="00472069"/>
     <w:rsid w:val="00477357"/>
     <w:rsid w:val="00482FE7"/>
     <w:rsid w:val="00495278"/>
     <w:rsid w:val="004A329C"/>
     <w:rsid w:val="004B14BC"/>
     <w:rsid w:val="004D1D8C"/>
     <w:rsid w:val="004D77B1"/>
     <w:rsid w:val="00500FA0"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="0051035F"/>
     <w:rsid w:val="005206BE"/>
     <w:rsid w:val="005251DE"/>
     <w:rsid w:val="00525650"/>
     <w:rsid w:val="00550F31"/>
     <w:rsid w:val="00562CF2"/>
     <w:rsid w:val="00567B04"/>
     <w:rsid w:val="005767D2"/>
     <w:rsid w:val="005953C0"/>
     <w:rsid w:val="00597D49"/>
     <w:rsid w:val="005A4B0A"/>
     <w:rsid w:val="005B0590"/>
     <w:rsid w:val="005B1488"/>
     <w:rsid w:val="005C59BC"/>
     <w:rsid w:val="005C6E33"/>
     <w:rsid w:val="005C73D2"/>
     <w:rsid w:val="005D2D77"/>
     <w:rsid w:val="005E02C7"/>
     <w:rsid w:val="005E4E78"/>
     <w:rsid w:val="005F5DFE"/>
     <w:rsid w:val="005F6F65"/>
     <w:rsid w:val="005F7E42"/>
     <w:rsid w:val="0062378D"/>
     <w:rsid w:val="00642AA5"/>
     <w:rsid w:val="006506DE"/>
@@ -7214,50 +7633,51 @@
     <w:rsid w:val="00973A84"/>
     <w:rsid w:val="00992D53"/>
     <w:rsid w:val="009A3081"/>
     <w:rsid w:val="009A5730"/>
     <w:rsid w:val="009B4E0C"/>
     <w:rsid w:val="009C12D9"/>
     <w:rsid w:val="009C3287"/>
     <w:rsid w:val="009C4AD4"/>
     <w:rsid w:val="009C525D"/>
     <w:rsid w:val="009D3C99"/>
     <w:rsid w:val="009D60DB"/>
     <w:rsid w:val="009F0BD5"/>
     <w:rsid w:val="009F51E8"/>
     <w:rsid w:val="00A07FE4"/>
     <w:rsid w:val="00A14B71"/>
     <w:rsid w:val="00A17509"/>
     <w:rsid w:val="00A44274"/>
     <w:rsid w:val="00A45DFD"/>
     <w:rsid w:val="00A5317C"/>
     <w:rsid w:val="00A543D1"/>
     <w:rsid w:val="00A7767D"/>
     <w:rsid w:val="00A92A13"/>
     <w:rsid w:val="00A93809"/>
     <w:rsid w:val="00A97326"/>
     <w:rsid w:val="00A97C6D"/>
+    <w:rsid w:val="00AB6EE7"/>
     <w:rsid w:val="00AC59A5"/>
     <w:rsid w:val="00AD2687"/>
     <w:rsid w:val="00AE3A2E"/>
     <w:rsid w:val="00AF2DF4"/>
     <w:rsid w:val="00AF65FC"/>
     <w:rsid w:val="00AF7BCA"/>
     <w:rsid w:val="00B033C7"/>
     <w:rsid w:val="00B41261"/>
     <w:rsid w:val="00B54CA3"/>
     <w:rsid w:val="00B5669A"/>
     <w:rsid w:val="00B602A1"/>
     <w:rsid w:val="00B726A2"/>
     <w:rsid w:val="00B81E4D"/>
     <w:rsid w:val="00B831C0"/>
     <w:rsid w:val="00B851DA"/>
     <w:rsid w:val="00B85B4B"/>
     <w:rsid w:val="00B95DEA"/>
     <w:rsid w:val="00BA5C8F"/>
     <w:rsid w:val="00BB3B44"/>
     <w:rsid w:val="00BB4BA3"/>
     <w:rsid w:val="00BC06FC"/>
     <w:rsid w:val="00BC323A"/>
     <w:rsid w:val="00BD0D13"/>
     <w:rsid w:val="00BF3629"/>
     <w:rsid w:val="00BF5661"/>
@@ -7290,100 +7710,101 @@
     <w:rsid w:val="00DB2DB3"/>
     <w:rsid w:val="00DB3770"/>
     <w:rsid w:val="00DC7BE8"/>
     <w:rsid w:val="00DD233B"/>
     <w:rsid w:val="00DD5785"/>
     <w:rsid w:val="00DF206C"/>
     <w:rsid w:val="00E011CA"/>
     <w:rsid w:val="00E07A86"/>
     <w:rsid w:val="00E13544"/>
     <w:rsid w:val="00E13A11"/>
     <w:rsid w:val="00E2451E"/>
     <w:rsid w:val="00E3245A"/>
     <w:rsid w:val="00E32BE4"/>
     <w:rsid w:val="00E33F53"/>
     <w:rsid w:val="00E4060D"/>
     <w:rsid w:val="00E46446"/>
     <w:rsid w:val="00E57469"/>
     <w:rsid w:val="00E666FC"/>
     <w:rsid w:val="00E7579B"/>
     <w:rsid w:val="00E77F59"/>
     <w:rsid w:val="00E86BA8"/>
     <w:rsid w:val="00E91F89"/>
     <w:rsid w:val="00E923AB"/>
     <w:rsid w:val="00EA214C"/>
     <w:rsid w:val="00EA6FF6"/>
+    <w:rsid w:val="00EB2439"/>
     <w:rsid w:val="00EF48FB"/>
     <w:rsid w:val="00F06116"/>
     <w:rsid w:val="00F14164"/>
     <w:rsid w:val="00F21F6C"/>
     <w:rsid w:val="00F23A98"/>
     <w:rsid w:val="00F31B6A"/>
     <w:rsid w:val="00F36347"/>
     <w:rsid w:val="00F453E7"/>
     <w:rsid w:val="00F45A17"/>
     <w:rsid w:val="00F460EA"/>
     <w:rsid w:val="00F47F4C"/>
     <w:rsid w:val="00F507D7"/>
     <w:rsid w:val="00F51030"/>
     <w:rsid w:val="00F617D6"/>
     <w:rsid w:val="00F82328"/>
     <w:rsid w:val="00F917C3"/>
     <w:rsid w:val="00F92779"/>
     <w:rsid w:val="00FB1C6A"/>
     <w:rsid w:val="00FB3474"/>
     <w:rsid w:val="00FB4E65"/>
     <w:rsid w:val="00FC2F88"/>
     <w:rsid w:val="00FC516B"/>
     <w:rsid w:val="00FC6E86"/>
     <w:rsid w:val="00FD1A1F"/>
     <w:rsid w:val="00FE3FB6"/>
     <w:rsid w:val="00FE5BDC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3ACDCBE5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FF9D859A-3C3F-4C7F-AFD0-CEC26D3CA4D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -7743,815 +8164,815 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts4Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts5Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts6Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Virsraksts7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts7Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Virsraksts8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts8Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Virsraksts9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts9Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="ApakvirsrakstsRakstz"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
+    <w:name w:val="Apakšvirsraksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Apakvirsraksts"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citts">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="CittsRakstz"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
+    <w:name w:val="Citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Citts"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Intensvsizclums">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Intensvscitts">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="IntensvscittsRakstz"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
+    <w:name w:val="Intensīvs citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Intensvscitts"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensvaatsauce">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="008E3239"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00897A08"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BB3B44"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BB3B44"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BB3B44"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A5317C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00324F6B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00324F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00324F6B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00324F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C525D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009C525D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F507D7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FD1A1F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD1A1F"/>
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD1A1F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD1A1F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Reatabula2">
     <w:name w:val="Režģa tabula2"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F36347"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -8850,146 +9271,166 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7fe929244427d153354a6f69ff8932">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c2e06b420d31f015b87751ea585ad36" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -9056,138 +9497,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{738A4927-C5BF-46DC-B40D-92689B490595}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B75B12E6-3F91-478C-B976-FCFC2BFA0402}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46CCD38-B374-48DD-8AD3-8CFF6F07718D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B75B12E6-3F91-478C-B976-FCFC2BFA0402}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8689D0F-3E92-4EA7-A11F-37336ED43084}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5751</Characters>
+  <Pages>5</Pages>
+  <Words>857</Words>
+  <Characters>6125</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>13</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>291</Lines>
+  <Paragraphs>170</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6746</CharactersWithSpaces>
+  <CharactersWithSpaces>6812</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://info.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>/data-search</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>