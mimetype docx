--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -25,51 +25,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2159"/>
         <w:gridCol w:w="7457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC374A" w:rsidRPr="00B84C1E" w14:paraId="3964F137" w14:textId="77777777">
+      <w:tr w:rsidR="00CC374A" w:rsidRPr="00F811D7" w14:paraId="3964F137" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C7875D1" w14:textId="37A7EFAD" w:rsidR="00CC374A" w:rsidRPr="00915B88" w:rsidRDefault="00CC374A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -184,51 +184,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="42"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2170"/>
         <w:gridCol w:w="7446"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC374A" w:rsidRPr="00B84C1E" w14:paraId="3EDC08C0" w14:textId="77777777">
+      <w:tr w:rsidR="00CC374A" w:rsidRPr="00F811D7" w14:paraId="3EDC08C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79709252" w14:textId="77777777" w:rsidR="00CC374A" w:rsidRPr="00915B88" w:rsidRDefault="00CC374A">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
@@ -338,51 +338,51 @@
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja pieteikumu iesniedz pakalpojumu portālā, apmaksa jāveic tiešsaistē</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00EC3861">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://registrs.ur.gov.lv/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
@@ -660,93 +660,93 @@
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaiņu būtība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC374A" w:rsidRPr="00B84C1E" w14:paraId="11C1D2F9" w14:textId="77777777">
+      <w:tr w:rsidR="00CC374A" w:rsidRPr="00F811D7" w14:paraId="11C1D2F9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="4039"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0423C2A9" w14:textId="77777777" w:rsidR="00CC374A" w:rsidRPr="00915B88" w:rsidRDefault="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt ar </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ý</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E69BCA0" w14:textId="77777777" w:rsidR="00CC374A" w:rsidRPr="00CC374A" w:rsidRDefault="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC374A">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC374A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -758,51 +758,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC374A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00623B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>aizpildīt pieteikuma 3.punktu un vienlaikus pieteikt izmaiņas statūtos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33C9B4CA" w14:textId="4DADC9D4" w:rsidR="00CC374A" w:rsidRDefault="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC374A">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC374A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -848,51 +848,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt pieteikuma </w:t>
             </w:r>
             <w:r w:rsidR="00623B1B" w:rsidRPr="00623B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00623B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.punktu un vienlaikus pieteikt izmaiņas statūtos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="413F330D" w14:textId="59B5DD47" w:rsidR="00CC374A" w:rsidRPr="00CC374A" w:rsidRDefault="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00623B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00623B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -923,51 +923,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt pieteikuma </w:t>
             </w:r>
             <w:r w:rsidR="00623B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00623B1B" w:rsidRPr="00623B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.punktu un vienlaikus pieteikt izmaiņas statūtos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CDDD71A" w14:textId="2EDE97FF" w:rsidR="00CC374A" w:rsidRPr="00CC374A" w:rsidRDefault="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC374A">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC374A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -981,51 +981,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC374A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC374A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>atbilstoši grozījumiem jāiesniedz statūti jaunā redakcijā</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06B775D2" w14:textId="053211E8" w:rsidR="00CC374A" w:rsidRPr="00915B88" w:rsidRDefault="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Izmaiņas juridiskajā adresē </w:t>
@@ -1054,51 +1054,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt pieteikuma </w:t>
             </w:r>
             <w:r w:rsidR="00623B1B" w:rsidRPr="00623B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00623B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="472FBB60" w14:textId="068B6162" w:rsidR="00CC374A" w:rsidRPr="00915B88" w:rsidRDefault="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1198,84 +1198,84 @@
               <w:t>reģistrētā</w:t>
             </w:r>
             <w:r w:rsidRPr="00705EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> informācija nav mainījusies. </w:t>
             </w:r>
             <w:r w:rsidRPr="00705EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācija par reģistrētajiem patiesajiem labuma guvējiem pieejama: </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:anchor="/data-search" w:history="1">
               <w:r w:rsidRPr="00705EB4">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00705EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26AE8F72" w14:textId="77777777" w:rsidR="00CC374A" w:rsidRPr="00915B88" w:rsidRDefault="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Citas izmaiņas </w:t>
             </w:r>
@@ -1285,99 +1285,99 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>aizpildīt pieteikuma 9.punktu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC374A" w:rsidRPr="00B84C1E" w14:paraId="1E7BCD37" w14:textId="77777777">
+      <w:tr w:rsidR="00CC374A" w:rsidRPr="00F811D7" w14:paraId="1E7BCD37" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="53C743AB" w14:textId="77777777" w:rsidR="00CC374A" w:rsidRPr="00823160" w:rsidRDefault="00CC374A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="297" w:hanging="297"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaiņas informācijā par patieso labuma guvēju:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC374A" w:rsidRPr="00B84C1E" w14:paraId="4D72C88C" w14:textId="77777777">
+      <w:tr w:rsidR="00CC374A" w:rsidRPr="00F811D7" w14:paraId="4D72C88C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0E7C8582" w14:textId="77777777" w:rsidR="00CC374A" w:rsidRPr="00915B88" w:rsidRDefault="00CC374A" w:rsidP="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Jauna patiesā labuma guvēja reģistrācija </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
@@ -1387,51 +1387,51 @@
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Symbol" w:hAnsi="Aptos" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>aizpildīt pieteikuma 8. punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A1A8D7D" w14:textId="77777777" w:rsidR="00CC374A" w:rsidRPr="00915B88" w:rsidRDefault="00CC374A" w:rsidP="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Izmaiņas informācijā par patieso labuma guvēju vai personu, ar kuras starpniecību patiesais labuma guvējs īsteno kontroli </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
@@ -1441,51 +1441,51 @@
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Symbol" w:hAnsi="Aptos" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>aizpildīt pieteikuma 8. punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47B2D644" w14:textId="77777777" w:rsidR="00CC374A" w:rsidRPr="00915B88" w:rsidRDefault="00CC374A" w:rsidP="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja patiesais labuma guvējs zaudējis patiesā labuma guvēja statusu juridiskajā personā </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
@@ -1495,51 +1495,51 @@
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Symbol" w:hAnsi="Aptos" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>aizpildīt pieteikuma 8.4 apakšpunktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32D2D116" w14:textId="77777777" w:rsidR="00CC374A" w:rsidRPr="00915B88" w:rsidRDefault="00CC374A" w:rsidP="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Paziņojums, ka patieso labuma guvēju noskaidrot nav iespējams </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
@@ -1551,51 +1551,51 @@
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Symbol" w:hAnsi="Aptos" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>aizpildīt pieteikuma 8.5 apakšpunktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CABFF6C" w14:textId="2C13B67F" w:rsidR="00CC374A" w:rsidRPr="00915B88" w:rsidRDefault="00CC374A" w:rsidP="00CC374A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Apliecinājums, ka </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
@@ -1719,50 +1719,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E56A600" w14:textId="7AC56817" w:rsidR="00623B1B" w:rsidRPr="00915B88" w:rsidRDefault="003B14C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00623B1B" w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00623B1B" w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaunais </w:t>
             </w:r>
             <w:r w:rsidR="009832E5">
               <w:rPr>
@@ -1787,51 +1788,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00623B1B" w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(atbilstoši statūtiem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00623B1B" w:rsidRPr="00915B88" w14:paraId="418902C7" w14:textId="77777777" w:rsidTr="000C2DCB">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="50755D4C" w14:textId="77777777" w:rsidR="00623B1B" w:rsidRPr="00915B88" w:rsidRDefault="00623B1B">
             <w:pPr>
-              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C0D1E78" w14:textId="77777777" w:rsidR="00623B1B" w:rsidRDefault="00623B1B" w:rsidP="00AA0B01"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9673" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -1927,51 +1928,51 @@
             </w:r>
             <w:r w:rsidR="0051537D" w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(atbilstoši statūtiem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0051537D" w:rsidRPr="00915B88" w14:paraId="42A75AF6" w14:textId="77777777" w:rsidTr="00542768">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BB46585" w14:textId="77777777" w:rsidR="0051537D" w:rsidRPr="00915B88" w:rsidRDefault="0051537D" w:rsidP="00542768">
             <w:pPr>
-              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F01DF0B" w14:textId="77777777" w:rsidR="0051537D" w:rsidRDefault="0051537D" w:rsidP="00AA0B01"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9673" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -2198,51 +2199,51 @@
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="006831EC">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">līdz datumam                                          </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34D5A9D2" w14:textId="4F335DA7" w:rsidR="0051537D" w:rsidRPr="004711A2" w:rsidRDefault="0045353E" w:rsidP="0045353E">
             <w:pPr>
-              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                </w:t>
             </w:r>
             <w:r w:rsidR="004711A2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
@@ -2257,51 +2258,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50BBDEFB" w14:textId="77777777" w:rsidR="0051537D" w:rsidRDefault="0051537D" w:rsidP="00AA0B01"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2387"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="2486"/>
         <w:gridCol w:w="2486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00623B1B" w:rsidRPr="00B84C1E" w14:paraId="040EB2EA" w14:textId="77777777" w:rsidTr="000C2DCB">
+      <w:tr w:rsidR="00623B1B" w:rsidRPr="00F811D7" w14:paraId="040EB2EA" w14:textId="77777777" w:rsidTr="000C2DCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4998C01B" w14:textId="264E6527" w:rsidR="00623B1B" w:rsidRPr="00915B88" w:rsidRDefault="00623B1B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2323,51 +2324,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. Jaunā juridiskā adrese </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">adresei jāatbilst Valsts adrešu reģistra datiem: </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00915B88">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
                   <w:bCs/>
                   <w:i/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://www.kadastrs.lv/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00623B1B" w:rsidRPr="00915B88" w14:paraId="73759BBB" w14:textId="77777777" w:rsidTr="000C2DCB">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
@@ -2804,51 +2805,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BB62C36" w14:textId="77777777" w:rsidR="00623B1B" w:rsidRPr="00915B88" w:rsidRDefault="00623B1B">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="084B3E11" w14:textId="77777777" w:rsidR="00623B1B" w:rsidRDefault="00623B1B"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
       <w:tr w:rsidR="00623B1B" w:rsidRPr="00915B88" w14:paraId="26501501" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="08D31EC5" w14:textId="748D3673" w:rsidR="00623B1B" w:rsidRPr="00915B88" w:rsidRDefault="00623B1B">
             <w:pPr>
@@ -2924,51 +2925,51 @@
               <w:t>(sadaļu jākopē un jāaizpilda par katru valdes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>locekli vai likvidatoru)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623B1B" w:rsidRPr="00B84C1E" w14:paraId="62F4338B" w14:textId="77777777">
+      <w:tr w:rsidR="00623B1B" w:rsidRPr="00F811D7" w14:paraId="62F4338B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69428BFF" w14:textId="77777777" w:rsidR="00623B1B" w:rsidRPr="00915B88" w:rsidRDefault="00623B1B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3380,139 +3381,139 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0024185D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="093178D4" w14:textId="77777777" w:rsidR="00623B1B" w:rsidRPr="00915B88" w:rsidRDefault="00623B1B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00623B1B" w:rsidRPr="00B84C1E" w14:paraId="5B32D02D" w14:textId="77777777">
+            <w:tr w:rsidR="00623B1B" w:rsidRPr="00F811D7" w14:paraId="5B32D02D" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="49F51BA8" w14:textId="6C5AAF27" w:rsidR="00623B1B" w:rsidRPr="00915B88" w:rsidRDefault="00623B1B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Tiesības pārstāvēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00623B1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>politisko partiju vai politisko partiju apvienību</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00623B1B">
                     <w:rPr>
-                      <w:rStyle w:val="FootnoteReference"/>
+                      <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:vertAlign w:val="baseline"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
-                      <w:rStyle w:val="FootnoteReference"/>
+                      <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
                     <w:t>**</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(jānorāda saskaņā ar statūtiem/lēmumu par likvidatora iecelšanu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00623B1B" w:rsidRPr="00B84C1E" w14:paraId="2481B2B7" w14:textId="77777777">
+            <w:tr w:rsidR="00623B1B" w:rsidRPr="00F811D7" w14:paraId="2481B2B7" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="47692783" w14:textId="77777777" w:rsidR="00623B1B" w:rsidRPr="00915B88" w:rsidRDefault="00623B1B">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ý</w:t>
@@ -3575,66 +3576,66 @@
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28410F49" w14:textId="77777777" w:rsidR="00623B1B" w:rsidRPr="00915B88" w:rsidRDefault="00623B1B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39858C7D" w14:textId="77777777" w:rsidR="00623B1B" w:rsidRPr="00924A1D" w:rsidRDefault="00623B1B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="696521FC" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="696521FC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4BB7E8A7" w14:textId="7969819D" w:rsidR="00510621" w:rsidRPr="00BB38F7" w:rsidRDefault="00600E4B" w:rsidP="00BB38F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3706,113 +3707,113 @@
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācija par reģistrētajiem patiesajiem labuma guvējiem pieejama: </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:anchor="/data-search" w:history="1">
               <w:r w:rsidRPr="00915B88">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00600E4B" w:rsidRPr="00915B88" w14:paraId="6EA84677" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67D5C026" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9370"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="295D307F" w14:textId="77777777">
+            <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="295D307F" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9370" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="39AFAD00" w14:textId="7B5C2140" w:rsidR="00BB38F7" w:rsidRPr="00BB38F7" w:rsidRDefault="00BB38F7" w:rsidP="00BB38F7">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ý</w:t>
@@ -3956,51 +3957,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="1C76D5D9" w14:textId="77777777">
+            <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="1C76D5D9" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4768D9C3" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>8.1. Patieso labuma guvēju identificējoša informācija</w:t>
@@ -4072,68 +4073,68 @@
                 </w:p>
                 <w:p w14:paraId="27D63BEF" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="27C8637B" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="001F601F" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2833"/>
               <w:gridCol w:w="6488"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="1F6DA4F9" w14:textId="77777777">
+            <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="1F6DA4F9" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4D9D1CFB" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -4167,67 +4168,76 @@
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="66E5BBBD" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00600E4B" w:rsidRPr="00915B88" w14:paraId="4C3657D9" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0583B032" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
+                <w:p w14:paraId="0583B032" w14:textId="147010DB" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F811D7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="280B1521" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00600E4B" w:rsidRPr="00915B88" w14:paraId="5F8742F7" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -4266,51 +4276,51 @@
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1410B1F2" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6320E475" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="001F601F" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2833"/>
               <w:gridCol w:w="6488"/>
             </w:tblGrid>
             <w:tr w:rsidR="00600E4B" w:rsidRPr="00915B88" w14:paraId="3101BDB4" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
@@ -4381,66 +4391,75 @@
                 <w:p w14:paraId="6B4A1CF7" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00600E4B" w:rsidRPr="00915B88" w14:paraId="773B3CAB" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3E50F0AD" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
+                <w:p w14:paraId="3E50F0AD" w14:textId="018B4140" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F811D7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="422DEF1E" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00600E4B" w:rsidRPr="00915B88" w14:paraId="36A68C1E" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -4737,100 +4756,119 @@
           <w:p w14:paraId="55A91CA8" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="001F601F" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9333"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="1CABA2CE" w14:textId="77777777">
+            <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="1CABA2CE" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="53BD351E" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">8.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00600E4B" w:rsidRPr="00915B88" w14:paraId="0D5BD80B" w14:textId="77777777">
+            <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="0D5BD80B" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F9189AE" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
+                <w:p w14:paraId="7F9189AE" w14:textId="42DA7954" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>8.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F811D7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F811D7" w:rsidRPr="00F811D7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 8.2.4. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00600E4B" w:rsidRPr="00823160" w14:paraId="737DCDF8" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5FFC1133" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7D78886F" w14:textId="5B622A42" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
                   <w:pPr>
                     <w:widowControl/>
@@ -4919,80 +4957,115 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="320500B3" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRDefault="00600E4B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00915B88" w14:paraId="619892F0" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="619892F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D794D54" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
+          <w:p w14:paraId="6D794D54" w14:textId="21486A04" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">8.2.2. Kā atsevišķa persona, kas kontrolē  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B88">
+            <w:r w:rsidRPr="00F811D7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>(aizpilda 8.3. punktu)</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(aizpilda 8.3</w:t>
+            </w:r>
+            <w:r w:rsidR="00F811D7" w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F811D7" w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>un 8.2.4. punktu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="31DC62B2" w14:textId="77777777" w:rsidTr="006049C7">
         <w:trPr>
           <w:trHeight w:val="1395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3549F21B" w14:textId="6808E070" w:rsidR="00600E4B" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
@@ -5070,143 +5143,799 @@
     </w:tbl>
     <w:p w14:paraId="3E235B7B" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00924A1D" w:rsidRDefault="00600E4B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="6B842600" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="6B842600" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="58987317" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
+          <w:p w14:paraId="58987317" w14:textId="00C675DF" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.2.3. Cits kontroles veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00915B88">
+            <w:r w:rsidRPr="00F811D7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 8.3. punktu)</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 8.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F811D7" w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un 8.2.4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punktu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="2E0B5BC4" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="2E0B5BC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47B2B660" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E20BA50" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00924A1D" w:rsidRDefault="00600E4B">
+    <w:p w14:paraId="4E20BA50" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRDefault="00600E4B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="3117"/>
+        <w:gridCol w:w="6507"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F811D7" w:rsidRPr="00F811D7" w14:paraId="618B0114" w14:textId="77777777" w:rsidTr="00F811D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9624" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B7F6FC" w14:textId="71C68415" w:rsidR="00F811D7" w:rsidRPr="00F811D7" w:rsidRDefault="00F811D7" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2.4. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Īstenotās</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>kontroles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>apjoms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F811D7" w:rsidRPr="00F811D7" w14:paraId="0B904F92" w14:textId="77777777" w:rsidTr="00F811D7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB54CCF" w14:textId="77777777" w:rsidR="00F811D7" w:rsidRPr="00F811D7" w:rsidRDefault="00F811D7" w:rsidP="001A057F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Apraksts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4250744B" w14:textId="77777777" w:rsidR="00F811D7" w:rsidRPr="00F811D7" w:rsidRDefault="00F811D7" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ja </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kontroli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>īsteno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>citā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>veidā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>piemēram</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>izmantojot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pārstāvības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>vai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uzraudzības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tiesības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>saņemot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>labuma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>daļu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>aktīvu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nodošanas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>palīdzību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>vai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>īstenojot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>faktisku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ietekmi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F811D7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="238A4BF2" w14:textId="77777777" w:rsidR="00F811D7" w:rsidRPr="00F811D7" w:rsidRDefault="00F811D7" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12A820C3" w14:textId="77777777" w:rsidR="00F811D7" w:rsidRPr="00F811D7" w:rsidRDefault="00F811D7"/>
+    <w:p w14:paraId="59CB9C46" w14:textId="77777777" w:rsidR="00F811D7" w:rsidRPr="00F811D7" w:rsidRDefault="00F811D7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9624" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2962"/>
         <w:gridCol w:w="5837"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="2940939C" w14:textId="77777777" w:rsidTr="4F0A26BD">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="2940939C" w14:textId="77777777" w:rsidTr="4F0A26BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5B1645C3" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">8.3. Ja kontroli īsteno ar citas personas starpniecību </w:t>
@@ -5226,51 +5955,51 @@
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ja kontroli īsteno ar juridiskās personas starpniecību aizpilda 8.3.1.apakšpunktu, ja ar fiziskās personas starpniecību aizpilda 8.3.2. apakšpunktu</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="1006F67B" w14:textId="238FFA45" w:rsidTr="4F0A26BD">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="1006F67B" w14:textId="238FFA45" w:rsidTr="4F0A26BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2D6B7F7F" w14:textId="4F302B07" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4F0A26BD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8.3.1. Informācija par juridisko personu, ar kuras starpniecību īsteno kontroli</w:t>
             </w:r>
           </w:p>
@@ -5391,51 +6120,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6303F2FA" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="5BDD28B4" w14:textId="5270C042" w:rsidTr="4F0A26BD">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="5BDD28B4" w14:textId="5270C042" w:rsidTr="4F0A26BD">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="67BD150B" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
             </w:r>
           </w:p>
@@ -5556,51 +6285,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AA3D5E4" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="14CBF93F" w14:textId="1411DF0D" w:rsidTr="4F0A26BD">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="14CBF93F" w14:textId="1411DF0D" w:rsidTr="4F0A26BD">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7AC28DEF" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4F0A26BD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5610,51 +6339,51 @@
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2421"/>
         <w:gridCol w:w="1077"/>
         <w:gridCol w:w="5301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="0FE99A9E" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="0FE99A9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="75A32C5B" w14:textId="6DC720CA" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -5752,51 +6481,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2638BF1F" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="3FD6747D" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="3FD6747D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6E337B04" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -6458,51 +7187,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Institūcija </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01663FE1" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="52DAD339" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="52DAD339" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7522CB36" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
@@ -6616,51 +7345,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3958DE3F" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="0739D927" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="0739D927" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="0593A520" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -6870,50 +7599,51 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2677D165" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00600E4B" w:rsidRPr="00915B88" w14:paraId="12A53D6F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="318A354F" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7325,51 +8055,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">  Institūcija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A83D3AD" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="01D6BA58" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="01D6BA58" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69DA96C4" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
@@ -7391,51 +8121,51 @@
     </w:tbl>
     <w:p w14:paraId="6E881539" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00924A1D" w:rsidRDefault="00600E4B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3246"/>
         <w:gridCol w:w="6378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="7E8CE42E" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="7E8CE42E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5ED3CDD9" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -7531,51 +8261,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67A25968" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="14DC9422" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="14DC9422" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="517872E5" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
             </w:r>
           </w:p>
@@ -7693,51 +8423,51 @@
           </w:p>
           <w:p w14:paraId="049D25D5" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23070191" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRDefault="00600E4B"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
       <w:tr w:rsidR="00600E4B" w:rsidRPr="00915B88" w14:paraId="4F47BD09" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="08E188BF" w14:textId="3F8273CD" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -7925,51 +8655,51 @@
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A2BAEE6" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRDefault="00600E4B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="0434F0C3" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="0434F0C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1A1DCC57" w14:textId="3CBAF155" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -7978,51 +8708,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600E4B" w:rsidRPr="00B84C1E" w14:paraId="262D34D0" w14:textId="77777777">
+      <w:tr w:rsidR="00600E4B" w:rsidRPr="00F811D7" w14:paraId="262D34D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E05236E" w14:textId="206A62AB" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
@@ -8112,51 +8842,51 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>formācija par reģistrētajiem patiesajiem labuma guvējiem pieejama:</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:anchor="/data-search" w:history="1">
               <w:r w:rsidRPr="00915B88">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
                   <w:iCs/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CBB25CC" w14:textId="77777777" w:rsidR="000948A6" w:rsidRPr="00924A1D" w:rsidRDefault="000948A6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -8217,51 +8947,51 @@
           <w:trHeight w:val="3818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02D7E3FE" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38B250DE" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRDefault="00600E4B"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
       <w:tr w:rsidR="00600E4B" w:rsidRPr="00915B88" w14:paraId="143CCDF3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="20B3291C" w14:textId="77777777" w:rsidR="00600E4B" w:rsidRPr="00915B88" w:rsidRDefault="00600E4B">
             <w:pPr>
@@ -10340,127 +11070,127 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CAFC44A" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Neaizpilda, ja:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E0A3F19" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF" w:rsidP="00B051FF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> pieteikums tiek iesniegts Uzņēmumu reģistra pakalpojumu portālā registrs.ur.gov.lv (</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>valsts nodeva apmaksājama tikai portālā</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A23716E" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF" w:rsidP="00B051FF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="37772AD3" w14:textId="77777777">
+      <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="37772AD3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10C02C7B" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -10512,51 +11242,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="703CCCD1" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="7FFE21D8" w14:textId="77777777">
+      <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="7FFE21D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41B8DBE1" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds</w:t>
             </w:r>
@@ -10716,50 +11446,51 @@
       <w:tr w:rsidR="00B051FF" w:rsidRPr="00915B88" w14:paraId="3DBA6513" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="631FE1FC" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nosaukums</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="592D664C" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B051FF" w:rsidRPr="00915B88" w14:paraId="32AC27C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10819,51 +11550,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="23F33E9C" w14:textId="77777777">
+      <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="23F33E9C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="54C98B4D" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10946,51 +11677,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7240367A" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="3B7128A7" w14:textId="77777777">
+      <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="3B7128A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7C2C65D3" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11093,51 +11824,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FE98567" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRDefault="00B051FF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="649EFA8D" w14:textId="77777777">
+      <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="649EFA8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B9EC2AC" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B051FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11146,51 +11877,51 @@
               <w:t>12.</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="39DDC140" w14:textId="77777777">
+      <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="39DDC140" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41FEEAA9" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -11201,51 +11932,51 @@
               </w:rPr>
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B7D1D66" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="69DB4196" w14:textId="77777777" w:rsidTr="00201810">
+      <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="69DB4196" w14:textId="77777777" w:rsidTr="00201810">
         <w:trPr>
           <w:trHeight w:val="2643"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0B4B7D02" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -11378,87 +12109,87 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="7885EBD2" w14:textId="77777777" w:rsidTr="002B6A33">
+            <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="7885EBD2" w14:textId="77777777" w:rsidTr="002B6A33">
               <w:trPr>
                 <w:trHeight w:val="416"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="311E7547" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="44B4DEFC" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="32FF9F3B" w14:textId="77777777">
+      <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="32FF9F3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B7001BE" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -11589,66 +12320,66 @@
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35C00B60" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15D8443A" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRDefault="00B051FF"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="048522A3" w14:textId="77777777">
+      <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="048522A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="09F7DA7A" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -11698,51 +12429,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="092D3821" w14:textId="77777777">
+            <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="092D3821" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2D6D7C57" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Vārds</w:t>
@@ -11841,51 +12572,51 @@
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="26CF0ABA" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
-                      <w:rStyle w:val="FootnoteReference"/>
+                      <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="6FDB5902" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
@@ -11905,51 +12636,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B051FF" w:rsidRPr="00B84C1E" w14:paraId="6C7AFC4A" w14:textId="77777777">
+            <w:tr w:rsidR="00B051FF" w:rsidRPr="00F811D7" w14:paraId="6C7AFC4A" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="3EE6C5E7" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -12026,55 +12757,56 @@
               <w:trPr>
                 <w:trHeight w:val="589"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="452DA03D" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
-                      <w:rStyle w:val="FootnoteReference"/>
+                      <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="026919A8" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
@@ -12120,248 +12852,238 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C47CFB4" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRDefault="00B051FF"/>
     <w:sectPr w:rsidR="00B051FF" w:rsidSect="0092723E">
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56AFF565" w14:textId="77777777" w:rsidR="008F3C3F" w:rsidRDefault="008F3C3F" w:rsidP="00623B1B">
+    <w:p w14:paraId="1B696D22" w14:textId="77777777" w:rsidR="00007522" w:rsidRDefault="00007522" w:rsidP="00623B1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="622BB481" w14:textId="77777777" w:rsidR="008F3C3F" w:rsidRDefault="008F3C3F" w:rsidP="00623B1B">
+    <w:p w14:paraId="42E26C3D" w14:textId="77777777" w:rsidR="00007522" w:rsidRDefault="00007522" w:rsidP="00623B1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F745AF9" w14:textId="77777777" w:rsidR="008F3C3F" w:rsidRDefault="008F3C3F" w:rsidP="00623B1B">
+    <w:p w14:paraId="59CD3FFD" w14:textId="77777777" w:rsidR="00007522" w:rsidRDefault="00007522" w:rsidP="00623B1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17D6C0C8" w14:textId="77777777" w:rsidR="008F3C3F" w:rsidRDefault="008F3C3F" w:rsidP="00623B1B">
+    <w:p w14:paraId="0F4FEFC5" w14:textId="77777777" w:rsidR="00007522" w:rsidRDefault="00007522" w:rsidP="00623B1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7E81766E" w14:textId="77777777" w:rsidR="00623B1B" w:rsidRPr="00915B88" w:rsidRDefault="00623B1B" w:rsidP="00623B1B">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00915B88">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00915B88">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6E26BC25" w14:textId="77777777" w:rsidR="00B051FF" w:rsidRPr="00915B88" w:rsidRDefault="00B051FF" w:rsidP="00B051FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00915B88">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00915B88">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00915B88">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28CA7EDC" w14:textId="24A74127" w:rsidR="00601233" w:rsidRPr="00637276" w:rsidRDefault="00637276" w:rsidP="0092723E">
+  <w:p w14:paraId="1FFC0F7C" w14:textId="77777777" w:rsidR="00F811D7" w:rsidRPr="00525650" w:rsidRDefault="00F811D7" w:rsidP="00F811D7">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Aktualizēts: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
+      <w:t>01.07.2026.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="28CA7EDC" w14:textId="69634286" w:rsidR="00601233" w:rsidRPr="00F811D7" w:rsidRDefault="00601233" w:rsidP="00F811D7">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-[...32 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A8843C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6854B604"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="2025"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -12584,72 +13306,73 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="361129819">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="416903983">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC374A"/>
+    <w:rsid w:val="00007522"/>
     <w:rsid w:val="00015D17"/>
     <w:rsid w:val="000436E3"/>
     <w:rsid w:val="000660D3"/>
     <w:rsid w:val="00074F99"/>
     <w:rsid w:val="00075247"/>
     <w:rsid w:val="0008460F"/>
     <w:rsid w:val="0008531D"/>
     <w:rsid w:val="00094542"/>
     <w:rsid w:val="000948A6"/>
     <w:rsid w:val="00097481"/>
     <w:rsid w:val="000A00F7"/>
     <w:rsid w:val="000B1F62"/>
     <w:rsid w:val="000B5F6A"/>
     <w:rsid w:val="000C2DCB"/>
     <w:rsid w:val="000E02F6"/>
     <w:rsid w:val="00112AF9"/>
     <w:rsid w:val="00135A70"/>
     <w:rsid w:val="0016086C"/>
     <w:rsid w:val="00191FB1"/>
     <w:rsid w:val="001A3E56"/>
     <w:rsid w:val="001B61B6"/>
     <w:rsid w:val="001B7051"/>
     <w:rsid w:val="001D5113"/>
     <w:rsid w:val="001E172F"/>
     <w:rsid w:val="00201810"/>
@@ -12658,50 +13381,51 @@
     <w:rsid w:val="00281E81"/>
     <w:rsid w:val="002A5FBC"/>
     <w:rsid w:val="002B0579"/>
     <w:rsid w:val="002B5143"/>
     <w:rsid w:val="002B6A33"/>
     <w:rsid w:val="002C2F00"/>
     <w:rsid w:val="00337856"/>
     <w:rsid w:val="00346453"/>
     <w:rsid w:val="00351723"/>
     <w:rsid w:val="0036585C"/>
     <w:rsid w:val="0037283A"/>
     <w:rsid w:val="0039566E"/>
     <w:rsid w:val="003B14C9"/>
     <w:rsid w:val="003B44BF"/>
     <w:rsid w:val="003F395C"/>
     <w:rsid w:val="003F6C82"/>
     <w:rsid w:val="00417355"/>
     <w:rsid w:val="004267AF"/>
     <w:rsid w:val="0045353E"/>
     <w:rsid w:val="0046106E"/>
     <w:rsid w:val="004711A2"/>
     <w:rsid w:val="00474FE3"/>
     <w:rsid w:val="00482D8F"/>
     <w:rsid w:val="004A7BCF"/>
     <w:rsid w:val="004B4742"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="00510621"/>
     <w:rsid w:val="0051537D"/>
     <w:rsid w:val="00516546"/>
     <w:rsid w:val="00521F05"/>
     <w:rsid w:val="00540D53"/>
     <w:rsid w:val="00542768"/>
     <w:rsid w:val="005B4767"/>
     <w:rsid w:val="005B7B6E"/>
     <w:rsid w:val="005E26B9"/>
     <w:rsid w:val="005F4BA0"/>
     <w:rsid w:val="00600E4B"/>
     <w:rsid w:val="00601233"/>
     <w:rsid w:val="0060475A"/>
     <w:rsid w:val="006049C7"/>
     <w:rsid w:val="006236FA"/>
     <w:rsid w:val="00623B1B"/>
     <w:rsid w:val="00624A7F"/>
     <w:rsid w:val="00637276"/>
     <w:rsid w:val="0064286A"/>
     <w:rsid w:val="00644BF5"/>
     <w:rsid w:val="006850B3"/>
     <w:rsid w:val="006D1B8A"/>
     <w:rsid w:val="006E0E11"/>
     <w:rsid w:val="006E18DF"/>
     <w:rsid w:val="006E42ED"/>
@@ -12761,82 +13485,83 @@
     <w:rsid w:val="00D06E6D"/>
     <w:rsid w:val="00D27594"/>
     <w:rsid w:val="00D34AF9"/>
     <w:rsid w:val="00D57F9C"/>
     <w:rsid w:val="00D6182D"/>
     <w:rsid w:val="00DB0817"/>
     <w:rsid w:val="00DC6E96"/>
     <w:rsid w:val="00DF20D2"/>
     <w:rsid w:val="00E06C32"/>
     <w:rsid w:val="00E143B0"/>
     <w:rsid w:val="00E20BEB"/>
     <w:rsid w:val="00E53973"/>
     <w:rsid w:val="00E54078"/>
     <w:rsid w:val="00E66613"/>
     <w:rsid w:val="00E92852"/>
     <w:rsid w:val="00E936B2"/>
     <w:rsid w:val="00EA457B"/>
     <w:rsid w:val="00EC436D"/>
     <w:rsid w:val="00ED4301"/>
     <w:rsid w:val="00ED6BE4"/>
     <w:rsid w:val="00ED7D8E"/>
     <w:rsid w:val="00EE5DC2"/>
     <w:rsid w:val="00EF2FA6"/>
     <w:rsid w:val="00F217A5"/>
     <w:rsid w:val="00F50178"/>
+    <w:rsid w:val="00F811D7"/>
     <w:rsid w:val="00FC612A"/>
     <w:rsid w:val="102B9A71"/>
     <w:rsid w:val="1EDE443D"/>
     <w:rsid w:val="230ED833"/>
     <w:rsid w:val="2BD3BAAD"/>
     <w:rsid w:val="31FE8673"/>
     <w:rsid w:val="4F0A26BD"/>
     <w:rsid w:val="7370ADC1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3BB99831"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{84278A63-EC01-4C8E-A5FC-28DC50F5483B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -13196,834 +13921,834 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts4Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts5Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts6Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Virsraksts7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts7Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Virsraksts8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts8Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Virsraksts9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts9Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="ApakvirsrakstsRakstz"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
+    <w:name w:val="Apakšvirsraksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Apakvirsraksts"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citts">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="CittsRakstz"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
+    <w:name w:val="Citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Citts"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Intensvsizclums">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Intensvscitts">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="IntensvscittsRakstz"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
+    <w:name w:val="Intensīvs citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Intensvscitts"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensvaatsauce">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
+  <w:style w:type="paragraph" w:styleId="Atpakaadreseuzaploksnes">
     <w:name w:val="envelope return"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00CC374A"/>
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC374A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00623B1B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00623B1B"/>
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00623B1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00623B1B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Reatabula2">
     <w:name w:val="Režģa tabula2"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B051FF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E06C32"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E06C32"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E06C32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E06C32"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E06C32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Reatabula3">
     <w:name w:val="Režģa tabula3"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0045353E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601233"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601233"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601233"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601233"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B84C1E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
@@ -14320,168 +15045,179 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ca9dcd274d15acebece14488aa16ec29">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fa1c0a1293c8157264b70a22447189c1" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -14526,108 +15262,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF0527A1-037B-4C29-835B-299ACB22A3D1}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E26B8B6-617D-4ED4-A30B-FED86F684773}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64D355B5-9C79-4BA2-8441-7E11946BA1FC}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8613B0F9-7605-4497-A288-F948010697DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>9132</Characters>
+  <Pages>9</Pages>
+  <Words>1352</Words>
+  <Characters>9655</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>21</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>459</Lines>
+  <Paragraphs>268</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10713</CharactersWithSpaces>
+  <CharactersWithSpaces>10739</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://info.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>/data-search</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>