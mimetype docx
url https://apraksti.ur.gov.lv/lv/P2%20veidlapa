--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2159"/>
         <w:gridCol w:w="7457"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DA5512" w:rsidRPr="00F4601A" w14:paraId="50F36FC1" w14:textId="77777777" w:rsidTr="00C820AC">
         <w:trPr>
@@ -4307,65 +4308,73 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="360702AA" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00F4601A" w14:paraId="2C77A243" w14:textId="77777777" w:rsidTr="0092350B">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B687A44" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
+                <w:p w14:paraId="3B687A44" w14:textId="73C530EC" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4601A">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D31C31">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="322765C2" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00F4601A" w14:paraId="76DA4390" w14:textId="77777777" w:rsidTr="0092350B">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
@@ -4490,64 +4499,72 @@
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="2AAB49F7" w14:textId="2E67740A" w:rsidR="0092350B" w:rsidRPr="00F4601A" w:rsidRDefault="0092350B" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4601A">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00F4601A" w14:paraId="48060B08" w14:textId="77777777" w:rsidTr="0092350B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEB69AE" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
+                <w:p w14:paraId="4CEB69AE" w14:textId="7790659D" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4601A">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D31C31">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E4213FF" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00F4601A" w14:paraId="75FE25E7" w14:textId="77777777" w:rsidTr="0092350B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2AE2133D" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
@@ -4865,73 +4882,92 @@
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>9</w:t>
                   </w:r>
                   <w:r w:rsidR="00031D1C" w:rsidRPr="00F4601A">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00F4601A" w14:paraId="6DB941AE" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="36301598" w14:textId="17BFC2FE" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00F05CE5" w:rsidP="002E2F17">
+                <w:p w14:paraId="36301598" w14:textId="11A38EF6" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00F05CE5" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4601A">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>9</w:t>
                   </w:r>
                   <w:r w:rsidR="00031D1C" w:rsidRPr="00F4601A">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="008932FF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="008932FF" w:rsidRPr="008932FF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 9.2.4. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00F4601A" w14:paraId="5B5A6834" w14:textId="77777777" w:rsidTr="00F4601A">
               <w:trPr>
                 <w:trHeight w:val="1062"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7719ABC4" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="4C498CD3" w14:textId="2A526734" w:rsidR="00031D1C" w:rsidRPr="00F4601A" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:widowControl/>
@@ -5057,75 +5093,77 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9333"/>
       </w:tblGrid>
       <w:tr w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w14:paraId="33A21EC9" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A914F74" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
+          <w:p w14:paraId="7A914F74" w14:textId="0ED779C2" w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">9.2.2. Kā atsevišķa persona, kas kontrolē  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F4601A">
+            <w:r w:rsidR="008932FF" w:rsidRPr="008932FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>(aizpilda 9.3. punktu)</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(aizpilda 9.3.un 9.2.4. punktu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w14:paraId="6AA87CF9" w14:textId="77777777" w:rsidTr="00F4601A">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D83D26B" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Atzīmēt</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4601A">
@@ -5220,111 +5258,263 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9333"/>
       </w:tblGrid>
       <w:tr w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w14:paraId="20C8658A" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="50712C96" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
+          <w:p w14:paraId="50712C96" w14:textId="4FBEAEFA" w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>9.2.3. Cits kontroles veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F4601A">
+            <w:r w:rsidRPr="008932FF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 9.3. punktu)</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 9.3</w:t>
+            </w:r>
+            <w:r w:rsidR="008932FF" w:rsidRPr="008932FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>. un 9.2.4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008932FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punktu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w14:paraId="76AC6FAB" w14:textId="77777777" w:rsidTr="001B554F">
         <w:trPr>
           <w:trHeight w:val="1055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42EC19F4" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01B3DE9C" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w:rsidRDefault="005B0D2E" w:rsidP="00B16BA6">
+    <w:p w14:paraId="01B3DE9C" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRDefault="005B0D2E" w:rsidP="00B16BA6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9341" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3117"/>
+        <w:gridCol w:w="6224"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008932FF" w:rsidRPr="00CC431C" w14:paraId="310A67AA" w14:textId="77777777" w:rsidTr="008932FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B03EF92" w14:textId="08EC1640" w:rsidR="008932FF" w:rsidRPr="008932FF" w:rsidRDefault="008932FF" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008932FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2.4. Īstenotās kontroles apjoms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008932FF" w:rsidRPr="00F1081A" w14:paraId="793D7C12" w14:textId="77777777" w:rsidTr="008932FF">
+        <w:trPr>
+          <w:trHeight w:val="448"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7737C45D" w14:textId="77777777" w:rsidR="008932FF" w:rsidRPr="008932FF" w:rsidRDefault="008932FF" w:rsidP="001A057F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008932FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Apraksts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31751B4C" w14:textId="77777777" w:rsidR="008932FF" w:rsidRPr="00CC431C" w:rsidRDefault="008932FF" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D508D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A501A8" w14:textId="77777777" w:rsidR="008932FF" w:rsidRPr="00CC431C" w:rsidRDefault="008932FF" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0A729626" w14:textId="77777777" w:rsidR="00D31C31" w:rsidRPr="00F4601A" w:rsidRDefault="00D31C31" w:rsidP="00B16BA6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2962"/>
@@ -6739,50 +6929,51 @@
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01517ECF" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E7A7516" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w14:paraId="0E3A23ED" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0465D535" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="00F4601A" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8558,50 +8749,51 @@
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78D78B89" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Maksājuma datums</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00111284" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
@@ -8735,51 +8927,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="1AAFE390" w14:textId="77777777" w:rsidTr="006123C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="765C1761" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7154" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45F9C964" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10466,50 +10657,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E339650" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Kontaktinformācija saziņai</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -10737,51 +10929,50 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>araksti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DA4A115" w14:textId="5D6357DC" w:rsidR="006D618D" w:rsidRPr="00F4601A" w:rsidRDefault="006D618D" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(ja pieteikumu paraksta vairākas personas, sadaļas jākop</w:t>
             </w:r>
             <w:r w:rsidR="0082640C" w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11820,99 +12011,99 @@
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00427173" w:rsidRPr="00C86909" w:rsidSect="00801DE7">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="340" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24A98FE3" w14:textId="77777777" w:rsidR="00E33D27" w:rsidRPr="00F4601A" w:rsidRDefault="00E33D27">
+    <w:p w14:paraId="5E4B32B1" w14:textId="77777777" w:rsidR="00694A1E" w:rsidRPr="00F4601A" w:rsidRDefault="00694A1E">
       <w:r w:rsidRPr="00F4601A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13AB89DB" w14:textId="77777777" w:rsidR="00E33D27" w:rsidRPr="00F4601A" w:rsidRDefault="00E33D27">
+    <w:p w14:paraId="30A4BE6D" w14:textId="77777777" w:rsidR="00694A1E" w:rsidRPr="00F4601A" w:rsidRDefault="00694A1E">
       <w:r w:rsidRPr="00F4601A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -11920,240 +12111,196 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-890343445"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0AB9A558" w14:textId="0B84171E" w:rsidR="00CE5D85" w:rsidRDefault="00CE5D85">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4593673C" w14:textId="77777777" w:rsidR="00CE5D85" w:rsidRDefault="00CE5D85">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="10265858"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="36ADC299" w14:textId="754201DB" w:rsidR="00CE5D85" w:rsidRDefault="00CE5D85">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7F5D3B02" w14:textId="77777777" w:rsidR="00CE5D85" w:rsidRDefault="00CE5D85">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51F8EA5F" w14:textId="77777777" w:rsidR="00E33D27" w:rsidRPr="00F4601A" w:rsidRDefault="00E33D27">
+    <w:p w14:paraId="33A12079" w14:textId="77777777" w:rsidR="00694A1E" w:rsidRPr="00F4601A" w:rsidRDefault="00694A1E">
       <w:r w:rsidRPr="00F4601A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="301969DC" w14:textId="77777777" w:rsidR="00E33D27" w:rsidRPr="00F4601A" w:rsidRDefault="00E33D27">
+    <w:p w14:paraId="6AD3E9AB" w14:textId="77777777" w:rsidR="00694A1E" w:rsidRPr="00F4601A" w:rsidRDefault="00694A1E">
       <w:r w:rsidRPr="00F4601A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0A75105D" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="0070608F" w:rsidRDefault="00590E11" w:rsidP="00590E11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4601A">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4601A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4601A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2543E67D" w14:textId="075B0DF7" w:rsidR="00801DE7" w:rsidRPr="00F4601A" w:rsidRDefault="009672B2" w:rsidP="009672B2">
+  <w:p w14:paraId="6BD39069" w14:textId="77777777" w:rsidR="00D31C31" w:rsidRPr="00525650" w:rsidRDefault="00D31C31" w:rsidP="00D31C31">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
-      <w:spacing w:before="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F4601A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t xml:space="preserve">Aktualizēts: </w:t>
+      <w:t>Aktualizēts: 01.07.2026.</w:t>
     </w:r>
-    <w:r w:rsidR="005B0D2E" w:rsidRPr="00F4601A">
-[...46 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="2543E67D" w14:textId="570166DA" w:rsidR="00801DE7" w:rsidRPr="00D31C31" w:rsidRDefault="00801DE7" w:rsidP="00D31C31">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46E33A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AF41DBE"/>
     <w:lvl w:ilvl="0" w:tplc="2F040112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -12761,51 +12908,51 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1324166569">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1001543231">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="938097679">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1580476805">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="140"/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="24"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13939,50 +14086,51 @@
     <w:rsid w:val="004E5355"/>
     <w:rsid w:val="004E5693"/>
     <w:rsid w:val="004E5984"/>
     <w:rsid w:val="004E6765"/>
     <w:rsid w:val="004E6900"/>
     <w:rsid w:val="004E6ECF"/>
     <w:rsid w:val="004E75DB"/>
     <w:rsid w:val="004E7E0E"/>
     <w:rsid w:val="004F04FF"/>
     <w:rsid w:val="004F1F13"/>
     <w:rsid w:val="004F21FF"/>
     <w:rsid w:val="004F244B"/>
     <w:rsid w:val="004F2E58"/>
     <w:rsid w:val="004F2EBA"/>
     <w:rsid w:val="004F31D0"/>
     <w:rsid w:val="004F51E8"/>
     <w:rsid w:val="004F52BC"/>
     <w:rsid w:val="004F5F3B"/>
     <w:rsid w:val="004F793B"/>
     <w:rsid w:val="004F7A2E"/>
     <w:rsid w:val="00500C4A"/>
     <w:rsid w:val="00500D64"/>
     <w:rsid w:val="005042AC"/>
     <w:rsid w:val="005046A7"/>
     <w:rsid w:val="00504D1F"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="00507958"/>
     <w:rsid w:val="00510072"/>
     <w:rsid w:val="005109B8"/>
     <w:rsid w:val="00511249"/>
     <w:rsid w:val="005118EF"/>
     <w:rsid w:val="005119F3"/>
     <w:rsid w:val="00513183"/>
     <w:rsid w:val="00514172"/>
     <w:rsid w:val="0051462F"/>
     <w:rsid w:val="00514C4E"/>
     <w:rsid w:val="00514E15"/>
     <w:rsid w:val="00514F7D"/>
     <w:rsid w:val="00515407"/>
     <w:rsid w:val="005164B8"/>
     <w:rsid w:val="00516BFA"/>
     <w:rsid w:val="00516F4B"/>
     <w:rsid w:val="00517CB7"/>
     <w:rsid w:val="00517DA5"/>
     <w:rsid w:val="005200E5"/>
     <w:rsid w:val="00520495"/>
     <w:rsid w:val="0052083B"/>
     <w:rsid w:val="00520E56"/>
     <w:rsid w:val="0052143C"/>
     <w:rsid w:val="005214B2"/>
     <w:rsid w:val="005221F4"/>
@@ -14312,50 +14460,51 @@
     <w:rsid w:val="006815AB"/>
     <w:rsid w:val="006822B7"/>
     <w:rsid w:val="00682934"/>
     <w:rsid w:val="00682997"/>
     <w:rsid w:val="006831EC"/>
     <w:rsid w:val="006832F9"/>
     <w:rsid w:val="0068383D"/>
     <w:rsid w:val="00683D69"/>
     <w:rsid w:val="00684BB3"/>
     <w:rsid w:val="0068519F"/>
     <w:rsid w:val="006854A9"/>
     <w:rsid w:val="00685BD8"/>
     <w:rsid w:val="00685F98"/>
     <w:rsid w:val="00686071"/>
     <w:rsid w:val="00687809"/>
     <w:rsid w:val="00687A12"/>
     <w:rsid w:val="00687F9F"/>
     <w:rsid w:val="00690066"/>
     <w:rsid w:val="00690E47"/>
     <w:rsid w:val="00691BBF"/>
     <w:rsid w:val="00691D40"/>
     <w:rsid w:val="006927B0"/>
     <w:rsid w:val="006929F2"/>
     <w:rsid w:val="00692CD0"/>
     <w:rsid w:val="006938DC"/>
+    <w:rsid w:val="00694A1E"/>
     <w:rsid w:val="00694AC4"/>
     <w:rsid w:val="00694DA0"/>
     <w:rsid w:val="0069539B"/>
     <w:rsid w:val="0069565C"/>
     <w:rsid w:val="00695D3B"/>
     <w:rsid w:val="00695F6E"/>
     <w:rsid w:val="00696665"/>
     <w:rsid w:val="00697693"/>
     <w:rsid w:val="00697AFA"/>
     <w:rsid w:val="00697DBC"/>
     <w:rsid w:val="006A07A1"/>
     <w:rsid w:val="006A0DBC"/>
     <w:rsid w:val="006A0EA9"/>
     <w:rsid w:val="006A10A0"/>
     <w:rsid w:val="006A220E"/>
     <w:rsid w:val="006A2954"/>
     <w:rsid w:val="006A3475"/>
     <w:rsid w:val="006A36BC"/>
     <w:rsid w:val="006A419A"/>
     <w:rsid w:val="006A4389"/>
     <w:rsid w:val="006A458A"/>
     <w:rsid w:val="006A4ED5"/>
     <w:rsid w:val="006A5D52"/>
     <w:rsid w:val="006A67D9"/>
     <w:rsid w:val="006A6F34"/>
@@ -14781,50 +14930,51 @@
     <w:rsid w:val="00877C11"/>
     <w:rsid w:val="00880202"/>
     <w:rsid w:val="008808EA"/>
     <w:rsid w:val="00880BBB"/>
     <w:rsid w:val="00882038"/>
     <w:rsid w:val="00882F84"/>
     <w:rsid w:val="00882FF3"/>
     <w:rsid w:val="00883276"/>
     <w:rsid w:val="00883F29"/>
     <w:rsid w:val="0088457D"/>
     <w:rsid w:val="00884A62"/>
     <w:rsid w:val="0088515B"/>
     <w:rsid w:val="008857BD"/>
     <w:rsid w:val="00887062"/>
     <w:rsid w:val="00890281"/>
     <w:rsid w:val="00890B3F"/>
     <w:rsid w:val="00890E27"/>
     <w:rsid w:val="00891029"/>
     <w:rsid w:val="00891809"/>
     <w:rsid w:val="00891A35"/>
     <w:rsid w:val="00891AC5"/>
     <w:rsid w:val="00892261"/>
     <w:rsid w:val="00892358"/>
     <w:rsid w:val="00892546"/>
     <w:rsid w:val="00892B25"/>
+    <w:rsid w:val="008932FF"/>
     <w:rsid w:val="00893395"/>
     <w:rsid w:val="00893BA6"/>
     <w:rsid w:val="008943F7"/>
     <w:rsid w:val="008946A7"/>
     <w:rsid w:val="008948FC"/>
     <w:rsid w:val="00895AE3"/>
     <w:rsid w:val="008971A0"/>
     <w:rsid w:val="00897910"/>
     <w:rsid w:val="00897D50"/>
     <w:rsid w:val="008A1AB2"/>
     <w:rsid w:val="008A1DB7"/>
     <w:rsid w:val="008A1FCA"/>
     <w:rsid w:val="008A24EB"/>
     <w:rsid w:val="008A297B"/>
     <w:rsid w:val="008A3794"/>
     <w:rsid w:val="008A4D92"/>
     <w:rsid w:val="008A5598"/>
     <w:rsid w:val="008A6D4F"/>
     <w:rsid w:val="008A7137"/>
     <w:rsid w:val="008A7CD4"/>
     <w:rsid w:val="008B04DB"/>
     <w:rsid w:val="008B0ECC"/>
     <w:rsid w:val="008B17F1"/>
     <w:rsid w:val="008B2448"/>
     <w:rsid w:val="008B3507"/>
@@ -15038,50 +15188,51 @@
     <w:rsid w:val="00983E82"/>
     <w:rsid w:val="00984C1C"/>
     <w:rsid w:val="00985953"/>
     <w:rsid w:val="009867EC"/>
     <w:rsid w:val="0098704E"/>
     <w:rsid w:val="00987E49"/>
     <w:rsid w:val="00990CC1"/>
     <w:rsid w:val="00990EFA"/>
     <w:rsid w:val="0099176D"/>
     <w:rsid w:val="0099219E"/>
     <w:rsid w:val="00992722"/>
     <w:rsid w:val="00992F5F"/>
     <w:rsid w:val="00993F03"/>
     <w:rsid w:val="00994C8C"/>
     <w:rsid w:val="009951B5"/>
     <w:rsid w:val="00996015"/>
     <w:rsid w:val="0099609E"/>
     <w:rsid w:val="009961F2"/>
     <w:rsid w:val="00996386"/>
     <w:rsid w:val="00996831"/>
     <w:rsid w:val="00997AE8"/>
     <w:rsid w:val="009A0938"/>
     <w:rsid w:val="009A0C18"/>
     <w:rsid w:val="009A12DD"/>
     <w:rsid w:val="009A3434"/>
+    <w:rsid w:val="009A430E"/>
     <w:rsid w:val="009A4630"/>
     <w:rsid w:val="009A5A1F"/>
     <w:rsid w:val="009A5B92"/>
     <w:rsid w:val="009A5DEF"/>
     <w:rsid w:val="009A5FC2"/>
     <w:rsid w:val="009A5FF7"/>
     <w:rsid w:val="009A7F24"/>
     <w:rsid w:val="009B041E"/>
     <w:rsid w:val="009B0A9E"/>
     <w:rsid w:val="009B1A67"/>
     <w:rsid w:val="009B1AD9"/>
     <w:rsid w:val="009B2C5B"/>
     <w:rsid w:val="009B2F0D"/>
     <w:rsid w:val="009B3334"/>
     <w:rsid w:val="009B4067"/>
     <w:rsid w:val="009B4986"/>
     <w:rsid w:val="009B4A74"/>
     <w:rsid w:val="009B5828"/>
     <w:rsid w:val="009B5A94"/>
     <w:rsid w:val="009B5B43"/>
     <w:rsid w:val="009B6169"/>
     <w:rsid w:val="009B6CD3"/>
     <w:rsid w:val="009B780D"/>
     <w:rsid w:val="009C0CC1"/>
     <w:rsid w:val="009C0F68"/>
@@ -15806,50 +15957,51 @@
     <w:rsid w:val="00D14FBA"/>
     <w:rsid w:val="00D15B7F"/>
     <w:rsid w:val="00D160C0"/>
     <w:rsid w:val="00D16D24"/>
     <w:rsid w:val="00D17263"/>
     <w:rsid w:val="00D176EE"/>
     <w:rsid w:val="00D177E0"/>
     <w:rsid w:val="00D216D6"/>
     <w:rsid w:val="00D22B71"/>
     <w:rsid w:val="00D2337F"/>
     <w:rsid w:val="00D238F4"/>
     <w:rsid w:val="00D23E7C"/>
     <w:rsid w:val="00D243D4"/>
     <w:rsid w:val="00D24953"/>
     <w:rsid w:val="00D2561B"/>
     <w:rsid w:val="00D259B3"/>
     <w:rsid w:val="00D268A9"/>
     <w:rsid w:val="00D2697A"/>
     <w:rsid w:val="00D2728B"/>
     <w:rsid w:val="00D272C0"/>
     <w:rsid w:val="00D273D5"/>
     <w:rsid w:val="00D307DF"/>
     <w:rsid w:val="00D30BBE"/>
     <w:rsid w:val="00D31024"/>
     <w:rsid w:val="00D3160C"/>
+    <w:rsid w:val="00D31C31"/>
     <w:rsid w:val="00D32649"/>
     <w:rsid w:val="00D32938"/>
     <w:rsid w:val="00D32F7D"/>
     <w:rsid w:val="00D35795"/>
     <w:rsid w:val="00D3581F"/>
     <w:rsid w:val="00D35CB8"/>
     <w:rsid w:val="00D36B93"/>
     <w:rsid w:val="00D36FD4"/>
     <w:rsid w:val="00D379DA"/>
     <w:rsid w:val="00D40660"/>
     <w:rsid w:val="00D41264"/>
     <w:rsid w:val="00D41CF1"/>
     <w:rsid w:val="00D42203"/>
     <w:rsid w:val="00D42750"/>
     <w:rsid w:val="00D42E5A"/>
     <w:rsid w:val="00D4305F"/>
     <w:rsid w:val="00D436B8"/>
     <w:rsid w:val="00D447DD"/>
     <w:rsid w:val="00D452F3"/>
     <w:rsid w:val="00D45489"/>
     <w:rsid w:val="00D454B6"/>
     <w:rsid w:val="00D45ADA"/>
     <w:rsid w:val="00D4693B"/>
     <w:rsid w:val="00D46952"/>
     <w:rsid w:val="00D47E7F"/>
@@ -17749,179 +17901,181 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf0472afdfbc83710f418091c345f3b4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e2d622c77db5b9211ab107777d903f5f" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="5f3979e63aeaef80748cc91fe8897de8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="19bd5b41b0a0581cf6d5df32224ee718" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -17966,109 +18120,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C39A60-56EF-42BF-855E-0A2AD4C6A432}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7E44C64-AD16-401F-83A5-B6815B5DB5BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C273FBB2-F6EA-49C2-ADAC-1012B56029A2}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F7DC5F0-8CB9-4ECD-93F6-77D4EDDCE544}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1075</Words>
-  <Characters>8277</Characters>
+  <Words>1182</Words>
+  <Characters>8441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>401</Lines>
+  <Paragraphs>234</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9334</CharactersWithSpaces>
+  <CharactersWithSpaces>9389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>UR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>