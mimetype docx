--- v0 (2026-04-08)
+++ v1 (2026-09-09)
@@ -1,54 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1574"/>
         <w:gridCol w:w="8042"/>
       </w:tblGrid>
       <w:tr w:rsidR="00882598" w:rsidRPr="0081687D" w14:paraId="2B6E8C34" w14:textId="77777777" w:rsidTr="00882EF5">
         <w:tc>
           <w:tcPr>
@@ -4473,98 +4477,122 @@
                 <w:p w14:paraId="4869A682" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="0081687D" w14:paraId="1FF75E0D" w14:textId="77777777" w:rsidTr="00025026">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="786BE3A5" w14:textId="1D41227A" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                <w:p w14:paraId="786BE3A5" w14:textId="0F284168" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E92ECF" w:rsidRPr="0081687D">
+                  <w:r w:rsidR="00DA6472">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
+                    <w:t>(-as)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E92ECF" w:rsidRPr="0081687D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="00E92ECF" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>Nationality</w:t>
+                    <w:t>Nationalit</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DA6472">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>y (-ies)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6353" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5E0925AE" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="0081687D" w14:paraId="583339EE" w14:textId="77777777" w:rsidTr="00025026">
               <w:trPr>
@@ -4867,99 +4895,122 @@
                     <w:t>/ (</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>day / month / year)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="0081687D" w14:paraId="154063CC" w14:textId="77777777" w:rsidTr="00F94901">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0CCB55E7" w14:textId="1991BEA1" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                <w:p w14:paraId="0CCB55E7" w14:textId="5C703BB2" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="008F4371" w:rsidP="008F4371">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
-                    <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
                   </w:r>
-                  <w:r w:rsidR="0027389F" w:rsidRPr="0081687D">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
+                    <w:t>(-as)</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0081687D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
-                  <w:r w:rsidR="00B25EEF" w:rsidRPr="0081687D">
+                  <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>Nationality</w:t>
+                    <w:t>Nationalit</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>y (-ies)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6353" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6FAB2F3E" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="0081687D" w14:paraId="0D1BC0A9" w14:textId="77777777" w:rsidTr="00F94901">
               <w:tc>
@@ -6357,50 +6408,51 @@
                   <w:r w:rsidR="001635C4" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>(if applicable)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="53829F97" w14:textId="433321D8" w:rsidR="003C0D06" w:rsidRPr="0081687D" w:rsidRDefault="003C0D06" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija</w:t>
                   </w:r>
                   <w:r w:rsidR="001E1D05" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="00D311E8" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -6532,51 +6584,622 @@
                     <w:t>the control is being exercised with an intermediation of another person, fill out clause 7.3.)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="0081687D" w14:paraId="5893C86C" w14:textId="77777777" w:rsidTr="00523965">
               <w:trPr>
                 <w:trHeight w:val="1216"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="15EA4CDF" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="387CC707" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+          <w:p w14:paraId="387CC707" w14:textId="77777777" w:rsidR="00891B17" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00DA6472" w:rsidRPr="002740FA" w14:paraId="05B687B9" w14:textId="77777777" w:rsidTr="003C4490">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="72368370" w14:textId="45754F72" w:rsidR="00DA6472" w:rsidRPr="002740FA" w:rsidRDefault="00DA6472" w:rsidP="00DA6472">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>7.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DA6472">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                    </w:rPr>
+                    <w:t>Extent of control exercised</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2AF5A4FC" w14:textId="3F0ED038" w:rsidR="00DA6472" w:rsidRPr="00DA6472" w:rsidRDefault="00DA6472" w:rsidP="00D84F02">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / (</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B80A57">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>spe</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B80A57" w:rsidRPr="00B80A57">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>cify the percentage of ownership interest and/or voting rights; where control is exercised through both ownership interest and voting rights, indicate each percentage separately; where the extent of control cannot be expressed as a percentage, provide a description of the manner in which control is exercised</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="305D4897" w14:textId="2CC72B9E" w:rsidR="00DA6472" w:rsidRPr="002740FA" w:rsidRDefault="00DA6472" w:rsidP="00DA6472">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DA6472" w:rsidRPr="002740FA" w14:paraId="52F5E32E" w14:textId="77777777" w:rsidTr="003C4490">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="468186E5" w14:textId="1B0708C3" w:rsidR="00DA6472" w:rsidRPr="00D84F02" w:rsidRDefault="00DA6472" w:rsidP="00DA6472">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D84F02">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D84F02" w:rsidRPr="00D84F02">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Percentage of ownership </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7220CBFD" w14:textId="76B328A8" w:rsidR="00DA6472" w:rsidRPr="002740FA" w:rsidRDefault="00DA6472" w:rsidP="00DA6472">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D84F02">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D84F02" w:rsidRPr="00D84F02">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B80A57" w:rsidRPr="00B80A57">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>where control is exercised through participation in the share capital</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D84F02" w:rsidRPr="00D84F02">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="6F3EB014" w14:textId="77777777" w:rsidR="00DA6472" w:rsidRPr="002740FA" w:rsidRDefault="00DA6472" w:rsidP="00DA6472">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DA6472" w:rsidRPr="002740FA" w14:paraId="7DB86F5A" w14:textId="77777777" w:rsidTr="003C4490">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="3E19358D" w14:textId="2ADDC42D" w:rsidR="00DA6472" w:rsidRPr="001938F6" w:rsidRDefault="00DA6472" w:rsidP="00DA6472">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001938F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / </w:t>
+                  </w:r>
+                  <w:r w:rsidR="001938F6" w:rsidRPr="001938F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Percentage of voting rights</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="682833E4" w14:textId="1A6BCCD8" w:rsidR="00DA6472" w:rsidRPr="002740FA" w:rsidRDefault="00DA6472" w:rsidP="00DA6472">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001938F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / (</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00825738" w:rsidRPr="00B80A57">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">where </w:t>
+                  </w:r>
+                  <w:r w:rsidR="001938F6" w:rsidRPr="001938F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>control is exercised through voting righ</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001938F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>ts)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="695BB194" w14:textId="77777777" w:rsidR="00DA6472" w:rsidRPr="002740FA" w:rsidRDefault="00DA6472" w:rsidP="00DA6472">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DA6472" w:rsidRPr="002740FA" w14:paraId="034E7EDE" w14:textId="77777777" w:rsidTr="003C4490">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="2794C1D0" w14:textId="750049B8" w:rsidR="00DA6472" w:rsidRPr="002740FA" w:rsidRDefault="00DA6472" w:rsidP="00DA6472">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001938F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / </w:t>
+                  </w:r>
+                  <w:r w:rsidR="001938F6" w:rsidRPr="001938F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Description</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="10DC149E" w14:textId="070E6C80" w:rsidR="00DA6472" w:rsidRPr="002740FA" w:rsidRDefault="00DA6472" w:rsidP="00DA6472">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001938F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / (</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00825738" w:rsidRPr="00825738">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>where control is exercised in another manner, such as through representation or supervisory rights, the receipt of a share of benefits, assistance with the transfer of assets, or the exercise of actual influence</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001938F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="660FB2E2" w14:textId="77777777" w:rsidR="00DA6472" w:rsidRPr="002740FA" w:rsidRDefault="00DA6472" w:rsidP="00DA6472">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6070F302" w14:textId="77777777" w:rsidR="00DA6472" w:rsidRPr="0081687D" w:rsidRDefault="00DA6472" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
@@ -6765,50 +7388,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6FC7FA31" w14:textId="459A6064" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Nr.</w:t>
                   </w:r>
                   <w:r w:rsidR="00EF364F" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="00EF364F" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>No.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -8149,83 +8773,81 @@
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Juridiskā adrese (norāda tikai ārvalstīs reģistrētām juridiskajām personām vai juridiskajiem veidojumiem)</w:t>
                   </w:r>
                   <w:r w:rsidR="001B7338" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="001B7338" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Legal address (shall be indicated only with respect to legal persons or legal arrangements registered abroad)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="779B4F10" w14:textId="616D32B4" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Valsts</w:t>
                   </w:r>
                   <w:r w:rsidR="001B7338" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="00E0692F" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Country</w:t>
                   </w:r>
                 </w:p>
@@ -8930,51 +9552,63 @@
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                   <w:r w:rsidR="00236418" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="00236418" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>A person who has not been assigned a personal identity number in the Republic of Latvia</w:t>
+                    <w:t xml:space="preserve">A person who has not been </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00236418" w:rsidRPr="0081687D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>assigned a personal identity number in the Republic of Latvia</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000F1432" w:rsidRPr="0081687D" w14:paraId="5AD4D514" w14:textId="77777777" w:rsidTr="000F1432">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="04DC5BF2" w14:textId="77777777" w:rsidR="000F1432" w:rsidRPr="0081687D" w:rsidRDefault="000F1432" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10647,51 +11281,50 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dokumenta nr. </w:t>
                   </w:r>
                   <w:r w:rsidR="00200CBA" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">/ </w:t>
                   </w:r>
                   <w:r w:rsidR="00200CBA" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Document No.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="0A86935C" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:ind w:left="117"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11571,51 +12204,63 @@
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Persona, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                   <w:r w:rsidR="00E26B2F" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="00E26B2F" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>A person who has not been assigned a personal identity number in the Republic of Latvia</w:t>
+                    <w:t xml:space="preserve">A person who has not been </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E26B2F" w:rsidRPr="0081687D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>assigned a personal identity number in the Republic of Latvia</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00617719" w:rsidRPr="0081687D" w14:paraId="31BD5C4A" w14:textId="77777777" w:rsidTr="00617719">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="0C559658" w14:textId="77777777" w:rsidR="00617719" w:rsidRPr="0081687D" w:rsidRDefault="00617719" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
@@ -12639,51 +13284,50 @@
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="51EF0140" w14:textId="0D755166" w:rsidR="00891B17" w:rsidRPr="0081687D" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Pamatojums (norādāms obligāti)</w:t>
                   </w:r>
                   <w:r w:rsidR="00CC51DF" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="00CC51DF" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Justification (shall be indicated imperatively)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -12972,51 +13616,62 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Apliecinu/-ām, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
+                    <w:t xml:space="preserve"> Apliecinu/-ām, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0081687D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
                   </w:r>
                   <w:r w:rsidR="00295DEC" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3C4C6A62" w14:textId="7BC73853" w:rsidR="00295DEC" w:rsidRPr="0081687D" w:rsidRDefault="00DD441B" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
@@ -14754,50 +15409,51 @@
                   </w:r>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0FD"/>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="50A12715" w14:textId="0AD6EBF5" w:rsidR="00524B0C" w:rsidRPr="0081687D" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt tikai atsevišķi</w:t>
                   </w:r>
                   <w:r w:rsidR="00A8278B" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="00E825B5" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
@@ -14982,50 +15638,51 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00524B0C" w:rsidRPr="0081687D" w14:paraId="206EC66C" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="70FC7704" w14:textId="171389BF" w:rsidR="00524B0C" w:rsidRPr="0081687D" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Apliecinājums</w:t>
                   </w:r>
                   <w:r w:rsidR="00361C8E" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="00361C8E" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Certification</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -16041,85 +16698,83 @@
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1AF0A334" w14:textId="73E50C88" w:rsidR="00AC08E2" w:rsidRPr="0081687D" w:rsidRDefault="00AC08E2" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>A person who has been assigned a personal identity number in the Republic of Latvia</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00200B0B" w:rsidRPr="0081687D" w14:paraId="6809A9A5" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1809" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6D2233CB" w14:textId="4008C028" w:rsidR="00200B0B" w:rsidRPr="0081687D" w:rsidRDefault="00200B0B" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Personas kods</w:t>
                   </w:r>
                   <w:r w:rsidR="00AC08E2" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="00AC08E2" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personal identification number</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16477,50 +17132,51 @@
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00200B0B" w:rsidRPr="0081687D" w14:paraId="4BACDF22" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="78B4D06D" w14:textId="70DBE424" w:rsidR="00200B0B" w:rsidRPr="0081687D" w:rsidRDefault="00200B0B" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                   <w:r w:rsidR="00E4290C" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="001B0045" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Address where the person can be reached</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -17786,63 +18442,51 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                   <w:r w:rsidR="00F709F5" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="00F709F5" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Personal </w:t>
-[...11 lines deleted...]
-                    <w:t>identification number</w:t>
+                    <w:t>Personal identification number</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2E90563A" w14:textId="77777777" w:rsidR="00434BAD" w:rsidRPr="0081687D" w:rsidRDefault="00434BAD" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00434BAD" w:rsidRPr="0081687D" w14:paraId="24AB0C40" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
@@ -18242,50 +18886,51 @@
             </w:tr>
             <w:tr w:rsidR="00434BAD" w:rsidRPr="0081687D" w14:paraId="3918F3DE" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4420DC00" w14:textId="134ABDC7" w:rsidR="00434BAD" w:rsidRPr="0081687D" w:rsidRDefault="00434BAD" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                   <w:r w:rsidR="003F45E0" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                   <w:r w:rsidR="003F45E0" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Type of the document</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19517,51 +20162,50 @@
             <w:tr w:rsidR="00CE2FDB" w:rsidRPr="0081687D" w14:paraId="5B8C81D8" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="222AB973" w14:textId="77777777" w:rsidR="00CE2FDB" w:rsidRPr="0081687D" w:rsidRDefault="00CE2FDB" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                   <w:r w:rsidR="00320AE5" w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> / </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="62F13BB5" w14:textId="567540A0" w:rsidR="00320AE5" w:rsidRPr="0081687D" w:rsidRDefault="000D749F" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
@@ -19940,50 +20584,51 @@
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7855D290" w14:textId="62164D1F" w:rsidR="00997FE5" w:rsidRPr="0081687D" w:rsidRDefault="00997FE5" w:rsidP="00997FE5">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0081687D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Which of the members is represented and on what legal basis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CE2FDB" w:rsidRPr="0081687D" w14:paraId="7856B28D" w14:textId="77777777" w:rsidTr="00523965">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="34D4551D" w14:textId="77777777" w:rsidR="00CE2FDB" w:rsidRPr="0081687D" w:rsidRDefault="00CE2FDB" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="777FAE82" w14:textId="58C8EE8B" w:rsidR="00CE2FDB" w:rsidRPr="0081687D" w:rsidRDefault="00CE2FDB" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
@@ -20811,51 +21456,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C42C453" w14:textId="5286ECD1" w:rsidR="00603CA2" w:rsidRPr="0081687D" w:rsidRDefault="00603CA2" w:rsidP="00691BF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081687D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Kontaktinformācija saziņai</w:t>
             </w:r>
             <w:r w:rsidRPr="0081687D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0081687D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0081687D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -22141,51 +22785,50 @@
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02A67E4D" w14:textId="30AB6425" w:rsidR="00047B72" w:rsidRPr="0081687D" w:rsidRDefault="00047B72" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081687D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>15. Informācija par valsts nodevas (par reģistrāciju) maksājumu</w:t>
             </w:r>
             <w:r w:rsidR="007F2622" w:rsidRPr="0081687D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="007F2622" w:rsidRPr="0081687D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Information on the payment of the state fee (for registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00047B72" w:rsidRPr="0081687D" w14:paraId="1EFB644E" w14:textId="77777777">
         <w:tc>
@@ -22672,50 +23315,51 @@
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48D6CCD3" w14:textId="79157540" w:rsidR="00047B72" w:rsidRPr="0081687D" w:rsidRDefault="00047B72" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081687D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nosaukums</w:t>
             </w:r>
             <w:r w:rsidR="00DF32BC" w:rsidRPr="0081687D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00DF32BC" w:rsidRPr="0081687D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="737CA114" w14:textId="77777777" w:rsidR="00047B72" w:rsidRPr="0081687D" w:rsidRDefault="00047B72" w:rsidP="00691BF0">
             <w:pPr>
@@ -23303,74 +23947,77 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CD01EA2" w14:textId="77777777" w:rsidR="00047B72" w:rsidRPr="009B7757" w:rsidRDefault="00047B72" w:rsidP="00691BF0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00047B72" w:rsidRPr="009B7757" w:rsidSect="00AF45DA">
-      <w:footerReference w:type="default" r:id="rId23"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="even" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId27"/>
+      <w:footerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1983DFBC" w14:textId="77777777" w:rsidR="007A3597" w:rsidRPr="00F30BD8" w:rsidRDefault="007A3597" w:rsidP="009F5C0F">
+    <w:p w14:paraId="42172D2D" w14:textId="77777777" w:rsidR="00A64E8E" w:rsidRPr="00F30BD8" w:rsidRDefault="00A64E8E" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50CEA624" w14:textId="77777777" w:rsidR="007A3597" w:rsidRPr="00F30BD8" w:rsidRDefault="007A3597" w:rsidP="009F5C0F">
+    <w:p w14:paraId="6DA92A8C" w14:textId="77777777" w:rsidR="00A64E8E" w:rsidRPr="00F30BD8" w:rsidRDefault="00A64E8E" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -23378,157 +24025,172 @@
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7426BD32" w14:textId="77777777" w:rsidR="009317B1" w:rsidRDefault="009317B1">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="877897103"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="5E67ADC2" w14:textId="39981351" w:rsidR="00E27E73" w:rsidRDefault="00E27E73">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="64925F87" w14:textId="77777777" w:rsidR="00E27E73" w:rsidRDefault="00E27E73">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1188281722"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="121E85A8" w14:textId="303E2ED1" w:rsidR="00E27E73" w:rsidRDefault="00E27E73">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0EBA0A01" w14:textId="77777777" w:rsidR="00E27E73" w:rsidRDefault="00E27E73">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AB85D47" w14:textId="77777777" w:rsidR="007A3597" w:rsidRPr="00F30BD8" w:rsidRDefault="007A3597" w:rsidP="009F5C0F">
+    <w:p w14:paraId="5692A981" w14:textId="77777777" w:rsidR="00A64E8E" w:rsidRPr="00F30BD8" w:rsidRDefault="00A64E8E" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66444D73" w14:textId="77777777" w:rsidR="007A3597" w:rsidRPr="00F30BD8" w:rsidRDefault="007A3597" w:rsidP="009F5C0F">
+    <w:p w14:paraId="171629D8" w14:textId="77777777" w:rsidR="00A64E8E" w:rsidRPr="00F30BD8" w:rsidRDefault="00A64E8E" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0E8A3A57" w14:textId="68BB8889" w:rsidR="00524B0C" w:rsidRPr="0081687D" w:rsidRDefault="00524B0C" w:rsidP="00524B0C">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081687D">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="0081687D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -23636,184 +24298,224 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00207DFC" w:rsidRPr="0081687D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Not to be completed if the document is signed with a qualified electronic signature to which a qualified time stamp is attached.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47900A8B" w14:textId="45287E63" w:rsidR="008A1E34" w:rsidRDefault="008A1E34" w:rsidP="000F60CE">
+  <w:p w14:paraId="490C3D3C" w14:textId="77777777" w:rsidR="009317B1" w:rsidRDefault="009317B1">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19A87C1A" w14:textId="77777777" w:rsidR="009317B1" w:rsidRDefault="009317B1">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47900A8B" w14:textId="0FB8E274" w:rsidR="008A1E34" w:rsidRDefault="008A1E34" w:rsidP="000F60CE">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00F8784E">
+    <w:r w:rsidR="009317B1">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>14</w:t>
     </w:r>
     <w:r w:rsidR="000F60CE" w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00F8784E">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>04</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00DA6472">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="000F60CE" w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00F8784E">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00093B33" w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="43787822" w14:textId="1A6D01E0" w:rsidR="00CC7EB2" w:rsidRPr="00F30BD8" w:rsidRDefault="00CC7EB2" w:rsidP="000F60CE">
+  <w:p w14:paraId="43787822" w14:textId="4F20CB68" w:rsidR="00CC7EB2" w:rsidRPr="00F30BD8" w:rsidRDefault="00CC7EB2" w:rsidP="000F60CE">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CC7EB2">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Updated:</w:t>
     </w:r>
-    <w:r w:rsidR="00F8784E">
+    <w:r w:rsidR="009317B1">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>14</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00F8784E">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>04</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00DA6472">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00F8784E">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
@@ -24841,76 +25543,77 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="209146541">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1521358764">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="480736838">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="458425143">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1358578690">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00790A9B"/>
     <w:rsid w:val="00006E90"/>
     <w:rsid w:val="00011435"/>
+    <w:rsid w:val="00015483"/>
     <w:rsid w:val="000166EA"/>
     <w:rsid w:val="00020929"/>
     <w:rsid w:val="00022A80"/>
     <w:rsid w:val="00023FA5"/>
     <w:rsid w:val="00025026"/>
     <w:rsid w:val="00027464"/>
     <w:rsid w:val="000320C0"/>
     <w:rsid w:val="00033068"/>
     <w:rsid w:val="000360FF"/>
     <w:rsid w:val="000425BD"/>
     <w:rsid w:val="00043A62"/>
     <w:rsid w:val="00045376"/>
     <w:rsid w:val="00047B72"/>
     <w:rsid w:val="00053762"/>
     <w:rsid w:val="000540B1"/>
     <w:rsid w:val="000556F0"/>
     <w:rsid w:val="00065377"/>
     <w:rsid w:val="00076397"/>
     <w:rsid w:val="000869B1"/>
     <w:rsid w:val="00090F9B"/>
     <w:rsid w:val="00093B33"/>
     <w:rsid w:val="0009670A"/>
     <w:rsid w:val="000A11BB"/>
     <w:rsid w:val="000A723B"/>
     <w:rsid w:val="000A7D37"/>
@@ -24919,50 +25622,51 @@
     <w:rsid w:val="000D24F6"/>
     <w:rsid w:val="000D520D"/>
     <w:rsid w:val="000D749F"/>
     <w:rsid w:val="000E42EC"/>
     <w:rsid w:val="000E75B7"/>
     <w:rsid w:val="000F1432"/>
     <w:rsid w:val="000F5A03"/>
     <w:rsid w:val="000F60CE"/>
     <w:rsid w:val="00100A24"/>
     <w:rsid w:val="00110BD7"/>
     <w:rsid w:val="001114BD"/>
     <w:rsid w:val="001115C1"/>
     <w:rsid w:val="0012090F"/>
     <w:rsid w:val="00130211"/>
     <w:rsid w:val="00135747"/>
     <w:rsid w:val="00136E5F"/>
     <w:rsid w:val="00137A84"/>
     <w:rsid w:val="00153ABC"/>
     <w:rsid w:val="00157C9E"/>
     <w:rsid w:val="001635C4"/>
     <w:rsid w:val="00165004"/>
     <w:rsid w:val="00172228"/>
     <w:rsid w:val="001735E2"/>
     <w:rsid w:val="00182808"/>
     <w:rsid w:val="00190AC8"/>
+    <w:rsid w:val="001938F6"/>
     <w:rsid w:val="001973A1"/>
     <w:rsid w:val="001A10E1"/>
     <w:rsid w:val="001A1C5E"/>
     <w:rsid w:val="001A46D7"/>
     <w:rsid w:val="001A4A6A"/>
     <w:rsid w:val="001A4D3C"/>
     <w:rsid w:val="001A5A82"/>
     <w:rsid w:val="001A7F1F"/>
     <w:rsid w:val="001B0045"/>
     <w:rsid w:val="001B7338"/>
     <w:rsid w:val="001C6920"/>
     <w:rsid w:val="001D2320"/>
     <w:rsid w:val="001E1D05"/>
     <w:rsid w:val="001E59D4"/>
     <w:rsid w:val="001F32BC"/>
     <w:rsid w:val="001F7BA3"/>
     <w:rsid w:val="00200B0B"/>
     <w:rsid w:val="00200CBA"/>
     <w:rsid w:val="002039CB"/>
     <w:rsid w:val="00204595"/>
     <w:rsid w:val="00207DFC"/>
     <w:rsid w:val="00212C01"/>
     <w:rsid w:val="00212D85"/>
     <w:rsid w:val="00224820"/>
     <w:rsid w:val="00224F04"/>
@@ -25107,217 +25811,227 @@
     <w:rsid w:val="005A7027"/>
     <w:rsid w:val="005A778C"/>
     <w:rsid w:val="005B70A5"/>
     <w:rsid w:val="005B7527"/>
     <w:rsid w:val="005C0593"/>
     <w:rsid w:val="005C05C2"/>
     <w:rsid w:val="005C1D64"/>
     <w:rsid w:val="005C2733"/>
     <w:rsid w:val="005C7E2D"/>
     <w:rsid w:val="005D4744"/>
     <w:rsid w:val="005D5E1B"/>
     <w:rsid w:val="005E731F"/>
     <w:rsid w:val="005F2607"/>
     <w:rsid w:val="005F316F"/>
     <w:rsid w:val="00601FE9"/>
     <w:rsid w:val="00603CA2"/>
     <w:rsid w:val="0060478F"/>
     <w:rsid w:val="006109EB"/>
     <w:rsid w:val="00617719"/>
     <w:rsid w:val="006207CE"/>
     <w:rsid w:val="0063000E"/>
     <w:rsid w:val="00630930"/>
     <w:rsid w:val="00635C2E"/>
     <w:rsid w:val="0064027F"/>
     <w:rsid w:val="006403C0"/>
+    <w:rsid w:val="006454A5"/>
     <w:rsid w:val="00645AF3"/>
     <w:rsid w:val="006614CA"/>
     <w:rsid w:val="00676DCB"/>
     <w:rsid w:val="00683FCD"/>
     <w:rsid w:val="00690B2F"/>
     <w:rsid w:val="00691BF0"/>
     <w:rsid w:val="006921C1"/>
+    <w:rsid w:val="00694105"/>
     <w:rsid w:val="00697B64"/>
     <w:rsid w:val="006A511A"/>
     <w:rsid w:val="006B28A5"/>
     <w:rsid w:val="006D5336"/>
     <w:rsid w:val="006D6BDF"/>
     <w:rsid w:val="006D77EC"/>
     <w:rsid w:val="006E0811"/>
     <w:rsid w:val="006E6C14"/>
     <w:rsid w:val="006F5068"/>
     <w:rsid w:val="006F66AE"/>
     <w:rsid w:val="00702622"/>
     <w:rsid w:val="0070437D"/>
     <w:rsid w:val="007106F8"/>
     <w:rsid w:val="00710856"/>
     <w:rsid w:val="00717AAA"/>
     <w:rsid w:val="00721704"/>
     <w:rsid w:val="00724E0B"/>
     <w:rsid w:val="0073019B"/>
     <w:rsid w:val="00734358"/>
     <w:rsid w:val="007612D8"/>
     <w:rsid w:val="00771DD8"/>
     <w:rsid w:val="00790A9B"/>
     <w:rsid w:val="00792A6B"/>
     <w:rsid w:val="007A0512"/>
     <w:rsid w:val="007A3597"/>
     <w:rsid w:val="007A44D0"/>
     <w:rsid w:val="007A5262"/>
     <w:rsid w:val="007B1922"/>
     <w:rsid w:val="007B219C"/>
     <w:rsid w:val="007B5EDC"/>
     <w:rsid w:val="007C6D3A"/>
     <w:rsid w:val="007D1A8E"/>
     <w:rsid w:val="007E037E"/>
     <w:rsid w:val="007F1981"/>
     <w:rsid w:val="007F2622"/>
     <w:rsid w:val="007F4D35"/>
     <w:rsid w:val="00805FBF"/>
     <w:rsid w:val="00811901"/>
     <w:rsid w:val="00814886"/>
     <w:rsid w:val="008159F9"/>
     <w:rsid w:val="0081687D"/>
     <w:rsid w:val="00823A91"/>
+    <w:rsid w:val="00825738"/>
     <w:rsid w:val="00826D7A"/>
     <w:rsid w:val="00835D2F"/>
     <w:rsid w:val="00860D5E"/>
     <w:rsid w:val="008613E4"/>
     <w:rsid w:val="00861888"/>
     <w:rsid w:val="00874545"/>
     <w:rsid w:val="00882598"/>
     <w:rsid w:val="00882EF5"/>
     <w:rsid w:val="00882FE9"/>
     <w:rsid w:val="00883422"/>
     <w:rsid w:val="00883453"/>
     <w:rsid w:val="00886B99"/>
     <w:rsid w:val="00891B17"/>
     <w:rsid w:val="00895EAE"/>
     <w:rsid w:val="008A0BDF"/>
     <w:rsid w:val="008A1E34"/>
     <w:rsid w:val="008A428F"/>
     <w:rsid w:val="008B7D11"/>
     <w:rsid w:val="008C39C1"/>
     <w:rsid w:val="008C6703"/>
     <w:rsid w:val="008C6DAD"/>
     <w:rsid w:val="008D1CD2"/>
     <w:rsid w:val="008E4BD4"/>
     <w:rsid w:val="008E4C1C"/>
     <w:rsid w:val="008E675B"/>
     <w:rsid w:val="008E721A"/>
     <w:rsid w:val="008F0959"/>
     <w:rsid w:val="008F1313"/>
+    <w:rsid w:val="008F4371"/>
     <w:rsid w:val="00900E7D"/>
     <w:rsid w:val="0090330D"/>
     <w:rsid w:val="009038C2"/>
     <w:rsid w:val="009056EA"/>
     <w:rsid w:val="009070D8"/>
     <w:rsid w:val="00910F41"/>
     <w:rsid w:val="0091332A"/>
     <w:rsid w:val="00913552"/>
     <w:rsid w:val="00926DE1"/>
+    <w:rsid w:val="009317B1"/>
     <w:rsid w:val="009325CE"/>
     <w:rsid w:val="00933501"/>
     <w:rsid w:val="009420AC"/>
     <w:rsid w:val="00942DF5"/>
     <w:rsid w:val="009442AC"/>
     <w:rsid w:val="00955502"/>
     <w:rsid w:val="00960B11"/>
     <w:rsid w:val="009618CC"/>
     <w:rsid w:val="00962E47"/>
     <w:rsid w:val="00964731"/>
     <w:rsid w:val="00972B99"/>
     <w:rsid w:val="0097560D"/>
     <w:rsid w:val="00977DEF"/>
     <w:rsid w:val="00997FE5"/>
     <w:rsid w:val="009A4218"/>
     <w:rsid w:val="009A42CE"/>
     <w:rsid w:val="009A4FF1"/>
     <w:rsid w:val="009A544E"/>
     <w:rsid w:val="009B6724"/>
     <w:rsid w:val="009B7757"/>
     <w:rsid w:val="009C3525"/>
     <w:rsid w:val="009C3CDC"/>
     <w:rsid w:val="009C6F0F"/>
     <w:rsid w:val="009C75E2"/>
     <w:rsid w:val="009D1A52"/>
     <w:rsid w:val="009D49E6"/>
     <w:rsid w:val="009D51B3"/>
+    <w:rsid w:val="009F2F29"/>
     <w:rsid w:val="009F51A8"/>
     <w:rsid w:val="009F5C0F"/>
     <w:rsid w:val="009F6E6A"/>
     <w:rsid w:val="00A0020F"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A05B1E"/>
     <w:rsid w:val="00A0651A"/>
     <w:rsid w:val="00A10288"/>
     <w:rsid w:val="00A1101F"/>
     <w:rsid w:val="00A124D5"/>
     <w:rsid w:val="00A12AE2"/>
     <w:rsid w:val="00A230DE"/>
     <w:rsid w:val="00A27F24"/>
     <w:rsid w:val="00A40094"/>
     <w:rsid w:val="00A40D8D"/>
     <w:rsid w:val="00A4183A"/>
     <w:rsid w:val="00A46233"/>
     <w:rsid w:val="00A51D50"/>
+    <w:rsid w:val="00A64E8E"/>
     <w:rsid w:val="00A772A0"/>
     <w:rsid w:val="00A8278B"/>
     <w:rsid w:val="00A841F1"/>
     <w:rsid w:val="00A8521B"/>
     <w:rsid w:val="00A97099"/>
     <w:rsid w:val="00A979FA"/>
     <w:rsid w:val="00AA7B8E"/>
     <w:rsid w:val="00AB3D2E"/>
     <w:rsid w:val="00AB7814"/>
     <w:rsid w:val="00AC08E2"/>
     <w:rsid w:val="00AC126D"/>
     <w:rsid w:val="00AD291D"/>
     <w:rsid w:val="00AD605D"/>
     <w:rsid w:val="00AD6E64"/>
     <w:rsid w:val="00AF1E4A"/>
     <w:rsid w:val="00AF45DA"/>
     <w:rsid w:val="00AF4B82"/>
     <w:rsid w:val="00AF6961"/>
     <w:rsid w:val="00AF7C38"/>
     <w:rsid w:val="00AF7D89"/>
     <w:rsid w:val="00B10039"/>
     <w:rsid w:val="00B10CCC"/>
     <w:rsid w:val="00B1733A"/>
     <w:rsid w:val="00B212DD"/>
     <w:rsid w:val="00B23448"/>
     <w:rsid w:val="00B25EEF"/>
     <w:rsid w:val="00B2706C"/>
     <w:rsid w:val="00B272B5"/>
+    <w:rsid w:val="00B32BD0"/>
     <w:rsid w:val="00B3682E"/>
     <w:rsid w:val="00B41E80"/>
     <w:rsid w:val="00B43522"/>
     <w:rsid w:val="00B51861"/>
     <w:rsid w:val="00B51BA0"/>
     <w:rsid w:val="00B52BBC"/>
     <w:rsid w:val="00B60BAA"/>
     <w:rsid w:val="00B63494"/>
+    <w:rsid w:val="00B7037F"/>
+    <w:rsid w:val="00B80A57"/>
     <w:rsid w:val="00B8521E"/>
     <w:rsid w:val="00B86C9B"/>
     <w:rsid w:val="00B9029C"/>
     <w:rsid w:val="00B93CAB"/>
     <w:rsid w:val="00B93E90"/>
     <w:rsid w:val="00B971EE"/>
     <w:rsid w:val="00B9759B"/>
     <w:rsid w:val="00BA762C"/>
     <w:rsid w:val="00BB1D8F"/>
     <w:rsid w:val="00BC1C37"/>
     <w:rsid w:val="00BC3DA3"/>
     <w:rsid w:val="00BC685F"/>
     <w:rsid w:val="00BC7982"/>
     <w:rsid w:val="00BE1D99"/>
     <w:rsid w:val="00BE5F2B"/>
     <w:rsid w:val="00BE66C5"/>
     <w:rsid w:val="00BF1ADF"/>
     <w:rsid w:val="00BF23F3"/>
     <w:rsid w:val="00BF6850"/>
     <w:rsid w:val="00C0147F"/>
     <w:rsid w:val="00C039F5"/>
     <w:rsid w:val="00C06BB2"/>
     <w:rsid w:val="00C11358"/>
     <w:rsid w:val="00C129A9"/>
     <w:rsid w:val="00C13E5B"/>
@@ -25348,102 +26062,106 @@
     <w:rsid w:val="00CD0DDB"/>
     <w:rsid w:val="00CD712F"/>
     <w:rsid w:val="00CE02CA"/>
     <w:rsid w:val="00CE15BC"/>
     <w:rsid w:val="00CE2FDB"/>
     <w:rsid w:val="00CE3E72"/>
     <w:rsid w:val="00CF642E"/>
     <w:rsid w:val="00D0445F"/>
     <w:rsid w:val="00D058E7"/>
     <w:rsid w:val="00D0605A"/>
     <w:rsid w:val="00D22677"/>
     <w:rsid w:val="00D25017"/>
     <w:rsid w:val="00D311E8"/>
     <w:rsid w:val="00D3750B"/>
     <w:rsid w:val="00D4019B"/>
     <w:rsid w:val="00D46C1F"/>
     <w:rsid w:val="00D62522"/>
     <w:rsid w:val="00D650C5"/>
     <w:rsid w:val="00D672BB"/>
     <w:rsid w:val="00D71E13"/>
     <w:rsid w:val="00D72389"/>
     <w:rsid w:val="00D734DC"/>
     <w:rsid w:val="00D74DDF"/>
     <w:rsid w:val="00D82829"/>
     <w:rsid w:val="00D840CC"/>
+    <w:rsid w:val="00D84F02"/>
     <w:rsid w:val="00D93572"/>
     <w:rsid w:val="00D979FB"/>
     <w:rsid w:val="00DA5DD9"/>
+    <w:rsid w:val="00DA6472"/>
     <w:rsid w:val="00DB5D0B"/>
     <w:rsid w:val="00DC1F81"/>
     <w:rsid w:val="00DC3535"/>
     <w:rsid w:val="00DC669F"/>
     <w:rsid w:val="00DD0E73"/>
     <w:rsid w:val="00DD2002"/>
     <w:rsid w:val="00DD3514"/>
     <w:rsid w:val="00DD441B"/>
     <w:rsid w:val="00DD45B8"/>
     <w:rsid w:val="00DD4C72"/>
     <w:rsid w:val="00DF03AC"/>
+    <w:rsid w:val="00DF284D"/>
     <w:rsid w:val="00DF32BC"/>
     <w:rsid w:val="00E018BB"/>
     <w:rsid w:val="00E02055"/>
     <w:rsid w:val="00E02A5F"/>
     <w:rsid w:val="00E0692F"/>
     <w:rsid w:val="00E10AA6"/>
     <w:rsid w:val="00E1374A"/>
     <w:rsid w:val="00E204E8"/>
     <w:rsid w:val="00E21010"/>
     <w:rsid w:val="00E23528"/>
     <w:rsid w:val="00E25856"/>
     <w:rsid w:val="00E26B2F"/>
     <w:rsid w:val="00E27E73"/>
     <w:rsid w:val="00E31C84"/>
     <w:rsid w:val="00E36225"/>
     <w:rsid w:val="00E3668B"/>
     <w:rsid w:val="00E4290C"/>
     <w:rsid w:val="00E42F53"/>
     <w:rsid w:val="00E43A33"/>
     <w:rsid w:val="00E44906"/>
     <w:rsid w:val="00E54AE8"/>
     <w:rsid w:val="00E72807"/>
     <w:rsid w:val="00E7283C"/>
     <w:rsid w:val="00E741D6"/>
     <w:rsid w:val="00E74406"/>
     <w:rsid w:val="00E75AAC"/>
     <w:rsid w:val="00E77A43"/>
     <w:rsid w:val="00E825B5"/>
     <w:rsid w:val="00E83AD0"/>
     <w:rsid w:val="00E8706A"/>
     <w:rsid w:val="00E91323"/>
     <w:rsid w:val="00E92ECF"/>
     <w:rsid w:val="00E93EF8"/>
     <w:rsid w:val="00EA262E"/>
     <w:rsid w:val="00EA5629"/>
     <w:rsid w:val="00EA6BE2"/>
     <w:rsid w:val="00EA7799"/>
     <w:rsid w:val="00EB25D9"/>
+    <w:rsid w:val="00EB2768"/>
     <w:rsid w:val="00EB2C53"/>
     <w:rsid w:val="00EB4758"/>
     <w:rsid w:val="00EB57ED"/>
     <w:rsid w:val="00EB75BC"/>
     <w:rsid w:val="00ED0437"/>
     <w:rsid w:val="00ED36AA"/>
     <w:rsid w:val="00ED6F25"/>
     <w:rsid w:val="00EE0078"/>
     <w:rsid w:val="00EE3C80"/>
     <w:rsid w:val="00EE6FAA"/>
     <w:rsid w:val="00EE758A"/>
     <w:rsid w:val="00EF364F"/>
     <w:rsid w:val="00EF64A7"/>
     <w:rsid w:val="00EF65CB"/>
     <w:rsid w:val="00F100D1"/>
     <w:rsid w:val="00F13D15"/>
     <w:rsid w:val="00F20061"/>
     <w:rsid w:val="00F25829"/>
     <w:rsid w:val="00F25A03"/>
     <w:rsid w:val="00F30BD8"/>
     <w:rsid w:val="00F35CF5"/>
     <w:rsid w:val="00F37A96"/>
     <w:rsid w:val="00F41B45"/>
     <w:rsid w:val="00F54304"/>
     <w:rsid w:val="00F614DF"/>
@@ -27516,51 +28234,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2114012025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apraksti.ur.gov.lv/lv/registre/prokuras-izdosana/kopsavilkums-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apraksti.ur.gov.lv/lv/registre/registracija-uznemumu-registra/kopsavilkums-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apraksti.ur.gov.lv/lv/registre/registracija-uznemumu-registra/kopsavilkums-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apraksti.ur.gov.lv/lv/registre/prokuras-izdosana/kopsavilkums-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apraksti.ur.gov.lv/lv/registre/prokuras-izdosana/kopsavilkums-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apraksti.ur.gov.lv/lv/registre/registracija-uznemumu-registra/kopsavilkums-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apraksti.ur.gov.lv/lv/registre/registracija-uznemumu-registra/kopsavilkums-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apraksti.ur.gov.lv/lv/registre/prokuras-izdosana/kopsavilkums-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tēma">
   <a:themeElements>
     <a:clrScheme name="Iestāde">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -27832,146 +28550,159 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d71013fee14be6e8ba9d0b8be5b6c49e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1f914599432d68d20146099f1b9d3e1" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -28038,131 +28769,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB124A2B-5268-454F-B862-0EC32E714842}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CF07499-38E1-456C-9C37-A7D6C22FE667}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9686716C-5E7C-4B76-8355-A942A4370450}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C15C46C-8034-4A88-8963-70A47BF4B337}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48060658-3763-420B-B169-D0183D92B65C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>9829</Characters>
+  <Pages>14</Pages>
+  <Words>18166</Words>
+  <Characters>10355</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27018</CharactersWithSpaces>
+  <CharactersWithSpaces>28465</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>3211319</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.registrs.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8192059</vt:i4>
       </vt:variant>
       <vt:variant>