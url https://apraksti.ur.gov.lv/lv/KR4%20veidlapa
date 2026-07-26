--- v0 (2026-04-08)
+++ v1 (2026-07-26)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1574"/>
         <w:gridCol w:w="8042"/>
       </w:tblGrid>
       <w:tr w:rsidR="00882598" w:rsidRPr="009B7757" w14:paraId="2B6E8C34" w14:textId="77777777" w:rsidTr="00882EF5">
         <w:tc>
           <w:tcPr>
@@ -408,75 +409,51 @@
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja papildus tiek pieteikta </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> izdošana, aizpilda un pievieno </w:t>
+              <w:t xml:space="preserve">Ja papildus tiek pieteikta prokūras izdošana, aizpilda un pievieno </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="009B7757">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:b/>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>KR5.veidlapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>;</w:t>
@@ -1593,67 +1570,51 @@
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45733645" w14:textId="77777777" w:rsidR="00BC685F" w:rsidRPr="009B7757" w:rsidRDefault="00BC685F" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Apliecinu(-</w:t>
-[...15 lines deleted...]
-              <w:t>), ka tiesību subjekts ir sasniedzams un tam ir tiesisks pamats atrasties norādītajā juridiskajā adresē.</w:t>
+              <w:t>Apliecinu(-ām), ka tiesību subjekts ir sasniedzams un tam ir tiesisks pamats atrasties norādītajā juridiskajā adresē.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6ACD7ADD" w14:textId="684606FA" w:rsidR="00790A9B" w:rsidRPr="009B7757" w:rsidRDefault="00790A9B" w:rsidP="00691BF0">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
@@ -2013,69 +1974,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EBBCB7D" w14:textId="32F9997E" w:rsidR="00587241" w:rsidRPr="009B7757" w:rsidRDefault="00020929" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Apliecinu (-</w:t>
-[...17 lines deleted...]
-              <w:t>), ka uz dibināmās sabiedrības vārda ir atvērts maksājumu konts un tajā ir veikta pamatkapitāla apmaksa.</w:t>
+              <w:t>Apliecinu (-ām), ka uz dibināmās sabiedrības vārda ir atvērts maksājumu konts un tajā ir veikta pamatkapitāla apmaksa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A11BB" w:rsidRPr="009B7757" w14:paraId="53648478" w14:textId="77777777" w:rsidTr="009D1A52">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="19224958" w14:textId="2E0C8D72" w:rsidR="000A11BB" w:rsidRPr="009B7757" w:rsidRDefault="00AC126D" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
@@ -2153,102 +2096,62 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. </w:t>
             </w:r>
             <w:r w:rsidR="00A772A0" w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Informācija par</w:t>
             </w:r>
             <w:r w:rsidR="00A772A0" w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A772A0" w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">centrālo vērtspapīru depozitāriju, kurā ir iegrāmatotas akciju sabiedrības </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> akcijas </w:t>
+              <w:t xml:space="preserve">centrālo vērtspapīru depozitāriju, kurā ir iegrāmatotas akciju sabiedrības dematerializētās akcijas </w:t>
             </w:r>
             <w:r w:rsidR="00A772A0" w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(aizpilda, ja AS ir izlaidusi </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> akcijas)</w:t>
+              <w:t>(aizpilda, ja AS ir izlaidusi dematerializētas akcijas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0028440E" w:rsidRPr="009B7757" w14:paraId="6D045C06" w14:textId="77777777" w:rsidTr="00CE3E72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6FED86EF" w14:textId="77777777" w:rsidR="0028440E" w:rsidRPr="009B7757" w:rsidRDefault="0028440E" w:rsidP="00691BF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -2720,74 +2623,86 @@
                 <w:p w14:paraId="4869A682" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="1FF75E0D" w14:textId="77777777" w:rsidTr="00025026">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="786BE3A5" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                <w:p w14:paraId="786BE3A5" w14:textId="3C1E4822" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0097297E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6353" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5E0925AE" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="583339EE" w14:textId="77777777" w:rsidTr="00025026">
               <w:trPr>
@@ -2968,73 +2883,85 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="154063CC" w14:textId="77777777" w:rsidTr="00F94901">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0CCB55E7" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                <w:p w14:paraId="0CCB55E7" w14:textId="1DEF2B15" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0097297E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6353" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6FAB2F3E" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="0D1BC0A9" w14:textId="77777777" w:rsidTr="00F94901">
               <w:tc>
@@ -3456,70 +3383,123 @@
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="5243A021" w14:textId="77777777" w:rsidTr="00891B17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C6B0FA3" w14:textId="015E8066" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                <w:p w14:paraId="1C6B0FA3" w14:textId="451069A8" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C07FF2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C07FF2" w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C07FF2" w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C07FF2" w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>7.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C07FF2" w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="5EE4347D" w14:textId="77777777" w:rsidTr="00527481">
               <w:trPr>
                 <w:trHeight w:val="1011"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="07630083" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7C1751FD" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
@@ -3592,91 +3572,143 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="6EE7CAC7" w14:textId="77777777" w:rsidTr="00891B17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="73BE8456" w14:textId="78E6B572" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                <w:p w14:paraId="73BE8456" w14:textId="558F1A2D" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.2.2. Kā atsevišķa persona, kas kontrolē</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>(aizpilda 7.3. punktu)</w:t>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>aizpilda 7.3. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="002740FA" w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>un</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002740FA" w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="002740FA" w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>7.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="749CFD46" w14:textId="77777777" w:rsidTr="00691BF0">
               <w:trPr>
                 <w:trHeight w:val="268"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4D5B3817" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
@@ -3897,112 +3929,463 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7C26B93B" w14:textId="2E4CBD01" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="25B7C416" w14:textId="77777777" w:rsidTr="00891B17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="45AD558C" w14:textId="6336F64B" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                <w:p w14:paraId="45AD558C" w14:textId="135844B9" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>7.2.3. Cits kontroles veids</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009B7757">
+                  <w:r w:rsidRPr="002740FA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 7.3. punktu)</w:t>
+                    <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 7.3. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="002740FA" w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>un7.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="5893C86C" w14:textId="77777777" w:rsidTr="00523965">
               <w:trPr>
                 <w:trHeight w:val="1216"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="15EA4CDF" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="387CC707" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+          <w:p w14:paraId="387CC707" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="0060638B" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0097297E" w:rsidRPr="002740FA" w14:paraId="403B9446" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="0DC3BBB7" w14:textId="13A1EE39" w:rsidR="0097297E" w:rsidRPr="002740FA" w:rsidRDefault="0097297E" w:rsidP="0097297E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>7.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="29050272" w14:textId="77777777" w:rsidR="0097297E" w:rsidRPr="002740FA" w:rsidRDefault="0097297E" w:rsidP="0097297E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0097297E" w:rsidRPr="002740FA" w14:paraId="32D71472" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="48B4187F" w14:textId="77777777" w:rsidR="0097297E" w:rsidRPr="002740FA" w:rsidRDefault="0097297E" w:rsidP="0097297E">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="401C9C86" w14:textId="77777777" w:rsidR="0097297E" w:rsidRPr="002740FA" w:rsidRDefault="0097297E" w:rsidP="0097297E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="24AD9919" w14:textId="77777777" w:rsidR="0097297E" w:rsidRPr="002740FA" w:rsidRDefault="0097297E" w:rsidP="0097297E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0097297E" w:rsidRPr="002740FA" w14:paraId="3B5CC54A" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="00383462" w14:textId="77777777" w:rsidR="0097297E" w:rsidRPr="002740FA" w:rsidRDefault="0097297E" w:rsidP="0097297E">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="073E3459" w14:textId="77777777" w:rsidR="0097297E" w:rsidRPr="002740FA" w:rsidRDefault="0097297E" w:rsidP="0097297E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="786AFC44" w14:textId="77777777" w:rsidR="0097297E" w:rsidRPr="002740FA" w:rsidRDefault="0097297E" w:rsidP="0097297E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0097297E" w:rsidRPr="002740FA" w14:paraId="4FAB7061" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="71097787" w14:textId="77777777" w:rsidR="0097297E" w:rsidRPr="002740FA" w:rsidRDefault="0097297E" w:rsidP="0097297E">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="133B7978" w14:textId="77777777" w:rsidR="0097297E" w:rsidRPr="002740FA" w:rsidRDefault="0097297E" w:rsidP="0097297E">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002740FA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="6BAFBB25" w14:textId="77777777" w:rsidR="0097297E" w:rsidRPr="002740FA" w:rsidRDefault="0097297E" w:rsidP="0097297E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0A40755A" w14:textId="77777777" w:rsidR="0097297E" w:rsidRPr="009B7757" w:rsidRDefault="0097297E" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
@@ -5031,79 +5414,91 @@
                 <w:tcPr>
                   <w:tcW w:w="2962" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="51E5CAA0" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>Juridiskā adrese (norāda tikai ārvalstīs reģistrētām juridiskajām personām vai juridiskajiem veidojumiem)</w:t>
+                    <w:t xml:space="preserve">Juridiskā adrese (norāda tikai ārvalstīs reģistrētām juridiskajām personām vai </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>juridiskajiem veidojumiem)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="779B4F10" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Valsts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1C350B15" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="1BBC5FD1" w14:textId="77777777" w:rsidTr="00891B17">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
@@ -6185,51 +6580,50 @@
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="77FE66DE" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="55C6A740" w14:textId="77777777" w:rsidTr="00B63494">
               <w:trPr>
                 <w:trHeight w:val="707"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="78DBA110" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
@@ -8100,95 +8494,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Apliecinu/-</w:t>
-[...43 lines deleted...]
-                    <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
+                    <w:t xml:space="preserve"> Apliecinu/-ām, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  proliferācijas finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="590FCE2A" w14:textId="77777777" w:rsidTr="00891B17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="51EF0140" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -8298,51 +8648,50 @@
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0E64DB38" w14:textId="7014E9AE" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>7.5. </w:t>
                   </w:r>
                   <w:r w:rsidR="005C1D64" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Apliecinājums, ja informācija par patieso labuma guvēju nav jāiesniedz (</w:t>
                   </w:r>
                   <w:r w:rsidR="005C1D64" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>iesniedz tikai akciju sabiedrības, kuru akcijas kotētas Eiropas Savienības vai Eiropas Ekonomiskās zonas valstu biržās</w:t>
                   </w:r>
                   <w:r w:rsidR="005C1D64" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
@@ -8368,73 +8717,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Apliecinu/-</w:t>
-[...21 lines deleted...]
-                    <w:t>, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
+                    <w:t xml:space="preserve"> Apliecinu/-ām, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="610972FE" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="737E3700" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9246,50 +9573,51 @@
             <w:tr w:rsidR="00524B0C" w:rsidRPr="009B7757" w14:paraId="0A518FCD" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="27D0A4DE" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Izdevējs</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00524B0C" w:rsidRPr="009B7757" w14:paraId="5F39524F" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="760652F5" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -9725,51 +10053,50 @@
             <w:tr w:rsidR="00524B0C" w:rsidRPr="009B7757" w14:paraId="1C087ADD" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="531"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4660" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="41F7CB4F" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
                     <w:sym w:font="Symbol" w:char="F02A"/>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5A3F5E61" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
@@ -11409,51 +11736,50 @@
             <w:tr w:rsidR="00434BAD" w:rsidRPr="009B7757" w14:paraId="67BA5F09" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="54735616" w14:textId="77777777" w:rsidR="00434BAD" w:rsidRPr="009B7757" w:rsidRDefault="00434BAD" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00137A84" w:rsidRPr="009B7757" w14:paraId="6C4A89DB" w14:textId="77777777" w:rsidTr="00137A84">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="08611EE0" w14:textId="77777777" w:rsidR="00137A84" w:rsidRPr="009B7757" w:rsidRDefault="00137A84" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -12410,50 +12736,51 @@
             <w:tr w:rsidR="00CE2FDB" w:rsidRPr="009B7757" w14:paraId="5B8C81D8" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="62F13BB5" w14:textId="77777777" w:rsidR="00CE2FDB" w:rsidRPr="009B7757" w:rsidRDefault="00CE2FDB" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CE2FDB" w:rsidRPr="009B7757" w14:paraId="7E5F9AE6" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1809" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="385E154F" w14:textId="77777777" w:rsidR="00CE2FDB" w:rsidRPr="009B7757" w:rsidRDefault="00CE2FDB" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
@@ -12742,51 +13069,50 @@
           </w:tcPr>
           <w:p w14:paraId="2214EEA5" w14:textId="127C73F8" w:rsidR="00790A9B" w:rsidRPr="009B7757" w:rsidRDefault="00242513" w:rsidP="00691BF0">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:right="288"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk522615767"/>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00CE2FDB" w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00790A9B" w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. Pievienotie dokumenti </w:t>
             </w:r>
             <w:r w:rsidR="00790A9B" w:rsidRPr="009B7757">
@@ -13850,50 +14176,51 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="13F48570" w14:textId="77777777" w:rsidR="00603CA2" w:rsidRPr="009B7757" w:rsidRDefault="00603CA2" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="26AFD076" w14:textId="77777777" w:rsidR="00603CA2" w:rsidRPr="009B7757" w:rsidRDefault="00603CA2" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
@@ -14200,51 +14527,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12C55215" w14:textId="77777777" w:rsidR="00047B72" w:rsidRPr="009B7757" w:rsidRDefault="00047B72" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36EAAFD8" w14:textId="77777777" w:rsidR="00047B72" w:rsidRPr="009B7757" w:rsidRDefault="00047B72" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -14837,108 +15163,115 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00047B72" w:rsidRPr="009B7757" w:rsidSect="00AF45DA">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10A2FBB1" w14:textId="77777777" w:rsidR="00B20986" w:rsidRPr="00F30BD8" w:rsidRDefault="00B20986" w:rsidP="009F5C0F">
+    <w:p w14:paraId="06741A38" w14:textId="77777777" w:rsidR="00043627" w:rsidRPr="00F30BD8" w:rsidRDefault="00043627" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="732F0B93" w14:textId="77777777" w:rsidR="00B20986" w:rsidRPr="00F30BD8" w:rsidRDefault="00B20986" w:rsidP="009F5C0F">
+    <w:p w14:paraId="4001E153" w14:textId="77777777" w:rsidR="00043627" w:rsidRPr="00F30BD8" w:rsidRDefault="00043627" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DCC6816" w14:textId="77777777" w:rsidR="00874545" w:rsidRPr="00F30BD8" w:rsidRDefault="00874545">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -15024,58 +15357,58 @@
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="2B4C20E3" w14:textId="77777777" w:rsidR="00874545" w:rsidRPr="00F30BD8" w:rsidRDefault="00874545" w:rsidP="009F5C0F"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                              lapa</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1621613E" w14:textId="77777777" w:rsidR="00B20986" w:rsidRPr="00F30BD8" w:rsidRDefault="00B20986" w:rsidP="009F5C0F">
+    <w:p w14:paraId="3B9C7F96" w14:textId="77777777" w:rsidR="00043627" w:rsidRPr="00F30BD8" w:rsidRDefault="00043627" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="184B6F4A" w14:textId="77777777" w:rsidR="00B20986" w:rsidRPr="00F30BD8" w:rsidRDefault="00B20986" w:rsidP="009F5C0F">
+    <w:p w14:paraId="4A9A3120" w14:textId="77777777" w:rsidR="00043627" w:rsidRPr="00F30BD8" w:rsidRDefault="00043627" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0E8A3A57" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00524B0C">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7757">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="009B7757">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs.</w:t>
@@ -15112,101 +15445,111 @@
       </w:r>
       <w:r w:rsidR="00D82829" w:rsidRPr="009B7757">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7757">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47900A8B" w14:textId="12336D00" w:rsidR="008A1E34" w:rsidRPr="00F30BD8" w:rsidRDefault="008A1E34" w:rsidP="000F60CE">
+  <w:p w14:paraId="47900A8B" w14:textId="60C08B0E" w:rsidR="008A1E34" w:rsidRPr="00F30BD8" w:rsidRDefault="008A1E34" w:rsidP="000F60CE">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
     <w:r w:rsidR="0034430F">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>01</w:t>
     </w:r>
     <w:r w:rsidR="000F60CE" w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="0034430F">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>04</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="0097297E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="000F60CE" w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="0034430F">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00093B33" w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
@@ -15934,123 +16277,125 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="938097679">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="562715345">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="945960283">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="209146541">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1521358764">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00790A9B"/>
     <w:rsid w:val="00020929"/>
     <w:rsid w:val="00022A80"/>
     <w:rsid w:val="00023FA5"/>
     <w:rsid w:val="00025026"/>
     <w:rsid w:val="000320C0"/>
     <w:rsid w:val="00033068"/>
     <w:rsid w:val="000425BD"/>
+    <w:rsid w:val="00043627"/>
     <w:rsid w:val="00045376"/>
     <w:rsid w:val="00047B72"/>
     <w:rsid w:val="00053762"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="000556F0"/>
     <w:rsid w:val="00076397"/>
     <w:rsid w:val="000869B1"/>
     <w:rsid w:val="00093B33"/>
     <w:rsid w:val="0009670A"/>
     <w:rsid w:val="000A11BB"/>
     <w:rsid w:val="000C7F24"/>
     <w:rsid w:val="000D0042"/>
     <w:rsid w:val="000D24F6"/>
     <w:rsid w:val="000E42EC"/>
     <w:rsid w:val="000F1432"/>
     <w:rsid w:val="000F60CE"/>
     <w:rsid w:val="001114BD"/>
     <w:rsid w:val="0012090F"/>
     <w:rsid w:val="00130211"/>
     <w:rsid w:val="00135747"/>
     <w:rsid w:val="00136E5F"/>
     <w:rsid w:val="00137A84"/>
     <w:rsid w:val="00153ABC"/>
     <w:rsid w:val="001973A1"/>
     <w:rsid w:val="001A10E1"/>
     <w:rsid w:val="001A46D7"/>
     <w:rsid w:val="001A4A6A"/>
     <w:rsid w:val="001A4D3C"/>
     <w:rsid w:val="001A5A82"/>
     <w:rsid w:val="001F32BC"/>
     <w:rsid w:val="00200B0B"/>
     <w:rsid w:val="002039CB"/>
     <w:rsid w:val="00204595"/>
     <w:rsid w:val="00212C01"/>
     <w:rsid w:val="00224820"/>
     <w:rsid w:val="00224F04"/>
     <w:rsid w:val="00226FDB"/>
     <w:rsid w:val="00242513"/>
     <w:rsid w:val="00247B35"/>
     <w:rsid w:val="00257C71"/>
     <w:rsid w:val="00261763"/>
     <w:rsid w:val="00267369"/>
+    <w:rsid w:val="002740FA"/>
     <w:rsid w:val="002746E6"/>
     <w:rsid w:val="00282844"/>
     <w:rsid w:val="0028440E"/>
     <w:rsid w:val="00287F6E"/>
     <w:rsid w:val="002971D1"/>
     <w:rsid w:val="002A3F7C"/>
     <w:rsid w:val="002A4FF2"/>
     <w:rsid w:val="002A5E61"/>
     <w:rsid w:val="002B37CE"/>
     <w:rsid w:val="002B58D8"/>
     <w:rsid w:val="002D5A61"/>
     <w:rsid w:val="002F3826"/>
     <w:rsid w:val="00302AA6"/>
     <w:rsid w:val="00303DCA"/>
     <w:rsid w:val="003156E2"/>
     <w:rsid w:val="00320D1A"/>
     <w:rsid w:val="00323D6C"/>
     <w:rsid w:val="00324F38"/>
     <w:rsid w:val="0034430F"/>
     <w:rsid w:val="00346B68"/>
     <w:rsid w:val="00351049"/>
     <w:rsid w:val="00380A92"/>
     <w:rsid w:val="00385E1E"/>
     <w:rsid w:val="00393827"/>
     <w:rsid w:val="003C0484"/>
@@ -16080,201 +16425,206 @@
     <w:rsid w:val="00524DD8"/>
     <w:rsid w:val="00525594"/>
     <w:rsid w:val="00526F40"/>
     <w:rsid w:val="00527481"/>
     <w:rsid w:val="00542BDF"/>
     <w:rsid w:val="00544473"/>
     <w:rsid w:val="00544F4C"/>
     <w:rsid w:val="00546B1B"/>
     <w:rsid w:val="00546C84"/>
     <w:rsid w:val="00555896"/>
     <w:rsid w:val="00556310"/>
     <w:rsid w:val="005770F5"/>
     <w:rsid w:val="00587241"/>
     <w:rsid w:val="00596DFE"/>
     <w:rsid w:val="005A778C"/>
     <w:rsid w:val="005B7527"/>
     <w:rsid w:val="005C05C2"/>
     <w:rsid w:val="005C1D64"/>
     <w:rsid w:val="005C2733"/>
     <w:rsid w:val="005D4744"/>
     <w:rsid w:val="005E1A64"/>
     <w:rsid w:val="005F316F"/>
     <w:rsid w:val="00601FE9"/>
     <w:rsid w:val="00603CA2"/>
     <w:rsid w:val="0060478F"/>
+    <w:rsid w:val="0060638B"/>
     <w:rsid w:val="00617719"/>
     <w:rsid w:val="0063000E"/>
     <w:rsid w:val="00630930"/>
     <w:rsid w:val="0064027F"/>
     <w:rsid w:val="00645AF3"/>
     <w:rsid w:val="00683FCD"/>
     <w:rsid w:val="00690B2F"/>
     <w:rsid w:val="00691BF0"/>
     <w:rsid w:val="006921C1"/>
     <w:rsid w:val="006D5336"/>
     <w:rsid w:val="006D6BDF"/>
     <w:rsid w:val="006D77EC"/>
     <w:rsid w:val="006E0811"/>
     <w:rsid w:val="006F66AE"/>
     <w:rsid w:val="0070437D"/>
     <w:rsid w:val="007106F8"/>
     <w:rsid w:val="00724E0B"/>
     <w:rsid w:val="00771DD8"/>
     <w:rsid w:val="00790A9B"/>
     <w:rsid w:val="00792A6B"/>
     <w:rsid w:val="007A0512"/>
     <w:rsid w:val="007A44D0"/>
     <w:rsid w:val="007B219C"/>
     <w:rsid w:val="007B5EDC"/>
     <w:rsid w:val="007C6D3A"/>
     <w:rsid w:val="007D1A8E"/>
     <w:rsid w:val="007E037E"/>
     <w:rsid w:val="007F1981"/>
     <w:rsid w:val="007F4D35"/>
     <w:rsid w:val="00805FBF"/>
     <w:rsid w:val="00811901"/>
     <w:rsid w:val="00814886"/>
     <w:rsid w:val="00860D5E"/>
     <w:rsid w:val="00874545"/>
     <w:rsid w:val="00882598"/>
     <w:rsid w:val="00882EF5"/>
     <w:rsid w:val="00883422"/>
     <w:rsid w:val="00891B17"/>
     <w:rsid w:val="008A1E34"/>
     <w:rsid w:val="008C39C1"/>
     <w:rsid w:val="008C6DAD"/>
     <w:rsid w:val="008E4BD4"/>
     <w:rsid w:val="008E4C1C"/>
     <w:rsid w:val="008E675B"/>
     <w:rsid w:val="008E721A"/>
     <w:rsid w:val="009070D8"/>
     <w:rsid w:val="0091332A"/>
     <w:rsid w:val="00913552"/>
     <w:rsid w:val="009420AC"/>
     <w:rsid w:val="00942DF5"/>
+    <w:rsid w:val="0097297E"/>
     <w:rsid w:val="0097560D"/>
     <w:rsid w:val="00977DEF"/>
     <w:rsid w:val="009A42CE"/>
     <w:rsid w:val="009B6724"/>
     <w:rsid w:val="009B7757"/>
     <w:rsid w:val="009C3525"/>
     <w:rsid w:val="009C6F0F"/>
     <w:rsid w:val="009D1A52"/>
     <w:rsid w:val="009D49E6"/>
     <w:rsid w:val="009F5C0F"/>
     <w:rsid w:val="009F6E6A"/>
     <w:rsid w:val="00A0020F"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A10288"/>
     <w:rsid w:val="00A1101F"/>
     <w:rsid w:val="00A124D5"/>
     <w:rsid w:val="00A230DE"/>
     <w:rsid w:val="00A40094"/>
     <w:rsid w:val="00A46233"/>
     <w:rsid w:val="00A772A0"/>
     <w:rsid w:val="00A8521B"/>
     <w:rsid w:val="00A97099"/>
     <w:rsid w:val="00AC126D"/>
     <w:rsid w:val="00AD605D"/>
     <w:rsid w:val="00AF45DA"/>
     <w:rsid w:val="00AF6961"/>
     <w:rsid w:val="00AF7C38"/>
     <w:rsid w:val="00B1733A"/>
     <w:rsid w:val="00B20986"/>
     <w:rsid w:val="00B212DD"/>
     <w:rsid w:val="00B2706C"/>
     <w:rsid w:val="00B272B5"/>
     <w:rsid w:val="00B41E80"/>
     <w:rsid w:val="00B43522"/>
     <w:rsid w:val="00B51BA0"/>
     <w:rsid w:val="00B60BAA"/>
     <w:rsid w:val="00B63494"/>
     <w:rsid w:val="00B8521E"/>
     <w:rsid w:val="00B9029C"/>
     <w:rsid w:val="00B971EE"/>
     <w:rsid w:val="00BB1D8F"/>
     <w:rsid w:val="00BC1C37"/>
     <w:rsid w:val="00BC3DA3"/>
     <w:rsid w:val="00BC685F"/>
     <w:rsid w:val="00BE5F2B"/>
     <w:rsid w:val="00BF1ADF"/>
     <w:rsid w:val="00BF23F3"/>
     <w:rsid w:val="00C06BB2"/>
+    <w:rsid w:val="00C07FF2"/>
     <w:rsid w:val="00C13E5B"/>
     <w:rsid w:val="00C17BD2"/>
     <w:rsid w:val="00C21972"/>
     <w:rsid w:val="00C25372"/>
     <w:rsid w:val="00C33460"/>
     <w:rsid w:val="00C349E6"/>
     <w:rsid w:val="00C5764C"/>
     <w:rsid w:val="00C64E21"/>
     <w:rsid w:val="00C91BE1"/>
     <w:rsid w:val="00CB584B"/>
     <w:rsid w:val="00CC68A3"/>
     <w:rsid w:val="00CD712F"/>
     <w:rsid w:val="00CE2FDB"/>
     <w:rsid w:val="00CE3E72"/>
     <w:rsid w:val="00CF642E"/>
     <w:rsid w:val="00D0445F"/>
     <w:rsid w:val="00D058E7"/>
     <w:rsid w:val="00D0605A"/>
     <w:rsid w:val="00D25017"/>
     <w:rsid w:val="00D4019B"/>
     <w:rsid w:val="00D62522"/>
     <w:rsid w:val="00D82829"/>
     <w:rsid w:val="00D840CC"/>
     <w:rsid w:val="00D979FB"/>
     <w:rsid w:val="00DB5D0B"/>
     <w:rsid w:val="00DC3535"/>
     <w:rsid w:val="00DD0E73"/>
     <w:rsid w:val="00DD3514"/>
     <w:rsid w:val="00DD45B8"/>
     <w:rsid w:val="00E018BB"/>
     <w:rsid w:val="00E02055"/>
     <w:rsid w:val="00E02A5F"/>
     <w:rsid w:val="00E204E8"/>
     <w:rsid w:val="00E31C84"/>
     <w:rsid w:val="00E36225"/>
     <w:rsid w:val="00E3668B"/>
     <w:rsid w:val="00E42F53"/>
     <w:rsid w:val="00E44906"/>
     <w:rsid w:val="00E54AE8"/>
     <w:rsid w:val="00E72807"/>
     <w:rsid w:val="00E74406"/>
     <w:rsid w:val="00E75AAC"/>
+    <w:rsid w:val="00E81D91"/>
     <w:rsid w:val="00E83AD0"/>
     <w:rsid w:val="00E8706A"/>
     <w:rsid w:val="00E91323"/>
     <w:rsid w:val="00E93EF8"/>
     <w:rsid w:val="00EA262E"/>
     <w:rsid w:val="00EA5629"/>
     <w:rsid w:val="00EB25D9"/>
     <w:rsid w:val="00EB57ED"/>
     <w:rsid w:val="00EC3BA8"/>
     <w:rsid w:val="00ED0437"/>
     <w:rsid w:val="00ED36AA"/>
+    <w:rsid w:val="00ED47CD"/>
     <w:rsid w:val="00EE0078"/>
     <w:rsid w:val="00EF65CB"/>
     <w:rsid w:val="00F100D1"/>
     <w:rsid w:val="00F25829"/>
     <w:rsid w:val="00F30BD8"/>
     <w:rsid w:val="00F35CF5"/>
     <w:rsid w:val="00F41B45"/>
     <w:rsid w:val="00F54304"/>
     <w:rsid w:val="00F614DF"/>
     <w:rsid w:val="00F6659A"/>
     <w:rsid w:val="00F94901"/>
     <w:rsid w:val="00FC2767"/>
     <w:rsid w:val="00FC43E0"/>
     <w:rsid w:val="00FD2334"/>
     <w:rsid w:val="00FD2953"/>
     <w:rsid w:val="00FD3E22"/>
     <w:rsid w:val="00FF1A5F"/>
     <w:rsid w:val="00FF218C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -18623,146 +18973,157 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d71013fee14be6e8ba9d0b8be5b6c49e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1f914599432d68d20146099f1b9d3e1" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -18829,142 +19190,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA108823-4956-48BD-9730-654FC833A90D}"/>
-[...18 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB124A2B-5268-454F-B862-0EC32E714842}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75EABCF3-F07D-454C-B802-08121299B75F}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9686716C-5E7C-4B76-8355-A942A4370450}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C15C46C-8034-4A88-8963-70A47BF4B337}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>8111</Words>
-  <Characters>4624</Characters>
+  <Words>8565</Words>
+  <Characters>4883</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12710</CharactersWithSpaces>
+  <CharactersWithSpaces>13422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>3211319</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.registrs.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8192059</vt:i4>
       </vt:variant>
       <vt:variant>