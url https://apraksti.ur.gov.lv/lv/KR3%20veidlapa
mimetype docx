--- v0 (2026-04-08)
+++ v1 (2026-07-26)
@@ -361,51 +361,75 @@
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320B24">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja papildus tiek pieteikta prokūras izdošana, aizpilda un pievieno </w:t>
+              <w:t xml:space="preserve">Ja papildus tiek pieteikta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00320B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>prokūras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00320B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izdošana, aizpilda un pievieno </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00320B24">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:b/>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>KR5.veidlapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008E7F04" w:rsidRPr="00320B24">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50CD70D1" w14:textId="59901C88" w:rsidR="00116A89" w:rsidRPr="00320B24" w:rsidRDefault="00116A89" w:rsidP="00572E9A">
@@ -1264,51 +1288,67 @@
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C1A403C" w14:textId="77777777" w:rsidR="00116A89" w:rsidRPr="00320B24" w:rsidRDefault="00116A89" w:rsidP="002F586E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320B24">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Apliecinu(-ām), ka tiesību subjekts ir sasniedzams un tam ir tiesisks pamats atrasties norādītajā juridiskajā adresē.</w:t>
+              <w:t>Apliecinu(-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00320B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ām</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00320B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>), ka tiesību subjekts ir sasniedzams un tam ir tiesisks pamats atrasties norādītajā juridiskajā adresē.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22512352" w14:textId="77777777" w:rsidR="00201EE7" w:rsidRPr="00320B24" w:rsidRDefault="00201EE7" w:rsidP="00201EE7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3920,57 +3960,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320B24">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00E11539" w:rsidRPr="00320B24">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E11539" w:rsidRPr="00320B24">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Pārstāvēttiesīgā biedra aizbildnis vai aizgādnis</w:t>
+              <w:t>Pārstāvēttiesīgā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E11539" w:rsidRPr="00320B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> biedra aizbildnis vai aizgādnis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E11539" w:rsidRPr="00320B24" w14:paraId="69B0F5E7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="279BC6B4" w14:textId="77777777" w:rsidR="00E11539" w:rsidRPr="00320B24" w:rsidRDefault="00E11539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4036,107 +4086,127 @@
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                     </w:t>
                   </w:r>
                   <w:r w:rsidR="00E67543" w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="00CD2BAF" w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">pārstāvēttiesīgajam biedram </w:t>
+                    <w:t>pārstāvēttiesīgajam</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidR="00CD2BAF" w:rsidRPr="00320B24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> biedram </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>ir iecelts aizgādnis (ziņas par aizgādni nav jānorāda)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="670524C5" w14:textId="39D3C0A5" w:rsidR="00E11539" w:rsidRPr="00320B24" w:rsidRDefault="00E11539">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                     </w:t>
                   </w:r>
                   <w:r w:rsidR="00E67543" w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="00CD2BAF" w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">pārstāvēttiesīgajam biedram </w:t>
+                    <w:t>pārstāvēttiesīgajam</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidR="00CD2BAF" w:rsidRPr="00320B24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> biedram </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>ir iecelts aizbildnis</w:t>
                   </w:r>
                   <w:r w:rsidR="00062820" w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">; </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>norādīt ziņas par aizbildni:</w:t>
                   </w:r>
@@ -4869,264 +4939,268 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula2"/>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9333"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="16555B65" w14:textId="77777777" w:rsidTr="00AB2457">
+      <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="16555B65" w14:textId="77777777" w:rsidTr="00DB7817">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="1DD8843A" w14:textId="25F2D239" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72" w:rsidP="00BD32EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320B24">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">9. </w:t>
             </w:r>
             <w:r w:rsidR="001D464E" w:rsidRPr="00320B24">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācija par patieso labuma guvēju </w:t>
             </w:r>
-            <w:r w:rsidR="001D464E" w:rsidRPr="00320B24">
+            <w:r w:rsidR="001D464E" w:rsidRPr="00DB7817">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(jāaizpilda, ja patiesais labuma guvējs nav biedrs (fiziska persona))</w:t>
             </w:r>
-            <w:r w:rsidR="001D464E" w:rsidRPr="00320B24">
+            <w:r w:rsidR="001D464E" w:rsidRPr="00DB7817">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BD32EC" w:rsidRPr="00320B24">
+            <w:r w:rsidR="00BD32EC" w:rsidRPr="00DB7817">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00320B24">
+            <w:r w:rsidRPr="00DB7817">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(sadaļu jākopē un jāaizpilda par katru patieso labuma guvēju)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="623EC996" w14:textId="77777777" w:rsidTr="00AB2457">
+      <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="623EC996" w14:textId="77777777" w:rsidTr="00DB7817">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="639FFF9D" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="8919" w:type="dxa"/>
+              <w:tblW w:w="8930" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4245"/>
-              <w:gridCol w:w="4674"/>
+              <w:gridCol w:w="4685"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="7BBD3E09" w14:textId="77777777" w:rsidTr="00AB2457">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="7BBD3E09" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8919" w:type="dxa"/>
+                  <w:tcW w:w="8930" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0C1E26A5" w14:textId="494CE0C2" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>9.1. Patieso labuma guvēju identificējoša informācija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="5A3000FD" w14:textId="77777777" w:rsidTr="00464135">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="5A3000FD" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4245" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2601E505" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Vārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="31BBAD23" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4674" w:type="dxa"/>
+                  <w:tcW w:w="4685" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="07EDD3A9" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="49DDB9DC" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
@@ -5136,926 +5210,971 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7EA2E277" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
-              <w:tblW w:w="8919" w:type="dxa"/>
+              <w:tblW w:w="8930" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2968"/>
-              <w:gridCol w:w="5951"/>
+              <w:gridCol w:w="5962"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="572A95CB" w14:textId="77777777" w:rsidTr="00AB2457">
-[...2 lines deleted...]
-                  <w:tcW w:w="8919" w:type="dxa"/>
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="572A95CB" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8930" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="49D6F966" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="62135565" w14:textId="77777777" w:rsidTr="00AB2457">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="62135565" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="17C1817D" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5951" w:type="dxa"/>
+                  <w:tcW w:w="5962" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="75914BBC" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="3A19E949" w14:textId="77777777" w:rsidTr="00AB2457">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="3A19E949" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1ABFE553" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
+                <w:p w14:paraId="1ABFE553" w14:textId="1FF1609A" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>Valstspiederība</w:t>
-[...5 lines deleted...]
-                  <w:tcW w:w="5951" w:type="dxa"/>
+                    <w:t>Valstspiederīb</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>a/-s</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5962" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4ECD6EA1" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="0BA71A2F" w14:textId="77777777" w:rsidTr="00AB2457">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="0BA71A2F" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0F176459" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Pastāvīgās dzīvesvietas valsts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5951" w:type="dxa"/>
+                  <w:tcW w:w="5962" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0F71611C" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="24A43A98" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
-              <w:tblW w:w="8919" w:type="dxa"/>
+              <w:tblW w:w="8930" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2968"/>
-              <w:gridCol w:w="5951"/>
+              <w:gridCol w:w="5962"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="05A531EF" w14:textId="77777777" w:rsidTr="00AB2457">
-[...2 lines deleted...]
-                  <w:tcW w:w="8919" w:type="dxa"/>
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="05A531EF" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8930" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4B689191" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007E6EB1" w:rsidRPr="00320B24" w14:paraId="0F617902" w14:textId="77777777" w:rsidTr="007E6EB1">
+            <w:tr w:rsidR="007E6EB1" w:rsidRPr="00320B24" w14:paraId="0F617902" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1826EBAB" w14:textId="55D5DBCC" w:rsidR="007E6EB1" w:rsidRPr="00320B24" w:rsidRDefault="007E6EB1" w:rsidP="004D1F0F">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Dzimšanas datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5951" w:type="dxa"/>
+                  <w:tcW w:w="5962" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6181D3E4" w14:textId="77777777" w:rsidR="007E6EB1" w:rsidRPr="00320B24" w:rsidRDefault="007E6EB1">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="22396842" w14:textId="597E68A8" w:rsidR="007E6EB1" w:rsidRPr="00320B24" w:rsidRDefault="007E6EB1">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="36E98E03" w14:textId="77777777" w:rsidTr="00AB2457">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="36E98E03" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="296BEAB7" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
+                <w:p w14:paraId="296BEAB7" w14:textId="006C4721" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
                   </w:r>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="5951" w:type="dxa"/>
+                  <w:r w:rsidR="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5962" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C182FAB" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="43CB8F3E" w14:textId="77777777" w:rsidTr="00AB2457">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="43CB8F3E" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="38F9C93B" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Pastāvīgās dzīvesvietas valsts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5951" w:type="dxa"/>
+                  <w:tcW w:w="5962" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="61A9A27D" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="71E3C56F" w14:textId="77777777" w:rsidTr="00AB2457">
-[...2 lines deleted...]
-                  <w:tcW w:w="8919" w:type="dxa"/>
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="71E3C56F" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8930" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="734324B2" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Personu apliecinoša dokumenta dati</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="26796C2D" w14:textId="77777777" w:rsidTr="00AB2457">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="26796C2D" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A1A2E6E" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5951" w:type="dxa"/>
+                  <w:tcW w:w="5962" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="69741C95" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00000234" w:rsidRPr="00320B24" w14:paraId="3950B700" w14:textId="77777777">
+            <w:tr w:rsidR="00000234" w:rsidRPr="00320B24" w14:paraId="3950B700" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1B37D158" w14:textId="77777777" w:rsidR="00000234" w:rsidRPr="00320B24" w:rsidRDefault="00000234">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5951" w:type="dxa"/>
+                  <w:tcW w:w="5962" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7167E1DC" w14:textId="3CA6CA62" w:rsidR="00000234" w:rsidRPr="00320B24" w:rsidRDefault="00000234">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00000234" w:rsidRPr="00320B24" w14:paraId="6F8B5DC7" w14:textId="77777777">
+            <w:tr w:rsidR="00000234" w:rsidRPr="00320B24" w14:paraId="6F8B5DC7" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="19A4639E" w14:textId="4B6ADB5A" w:rsidR="00000234" w:rsidRPr="00320B24" w:rsidRDefault="00000234">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Izdošanas datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5951" w:type="dxa"/>
+                  <w:tcW w:w="5962" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5EBD6B67" w14:textId="77777777" w:rsidR="00000234" w:rsidRPr="00320B24" w:rsidRDefault="00000234">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3A01BBB8" w14:textId="65AEE7B1" w:rsidR="00000234" w:rsidRPr="00320B24" w:rsidRDefault="00000234">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="73ABBA43" w14:textId="77777777" w:rsidTr="00AB2457">
-[...2 lines deleted...]
-                  <w:tcW w:w="8919" w:type="dxa"/>
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="73ABBA43" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8930" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="68893B10" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Izdevējs</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="7FD68C28" w14:textId="77777777" w:rsidTr="00AB2457">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="7FD68C28" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E159A4C" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Valsts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5951" w:type="dxa"/>
+                  <w:tcW w:w="5962" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3DCD1620" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="5275D5BC" w14:textId="77777777" w:rsidTr="00AB2457">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="5275D5BC" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="64CBE61F" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5951" w:type="dxa"/>
+                  <w:tcW w:w="5962" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7D481C62" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0D956A23" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="8919" w:type="dxa"/>
+              <w:tblW w:w="8930" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="8919"/>
+              <w:gridCol w:w="8930"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="2A64E9FC" w14:textId="77777777" w:rsidTr="00AB2457">
-[...2 lines deleted...]
-                  <w:tcW w:w="8919" w:type="dxa"/>
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="2A64E9FC" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8930" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="38157637" w14:textId="004F7FB9" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">9.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="1ACE3E09" w14:textId="77777777" w:rsidTr="00AB2457">
-[...2 lines deleted...]
-                  <w:tcW w:w="8919" w:type="dxa"/>
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="1ACE3E09" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8930" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="7C711F64" w14:textId="77E2853E" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
+                <w:p w14:paraId="7C711F64" w14:textId="0A8BD13D" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>9.2.1. Caur statusu juridiskajā personā</w:t>
                   </w:r>
+                  <w:r w:rsidR="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB7817" w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 9.2.4. punktu)</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="169516EF" w14:textId="77777777" w:rsidTr="00AB2457">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="169516EF" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:trPr>
                 <w:trHeight w:val="860"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8919" w:type="dxa"/>
+                  <w:tcW w:w="8930" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="752E98BD" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="17A670B7" w14:textId="322B47B1" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -6102,163 +6221,197 @@
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="0046321C" w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="699627DC" w14:textId="77777777" w:rsidTr="00AB2457">
-[...2 lines deleted...]
-                  <w:tcW w:w="8919" w:type="dxa"/>
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="699627DC" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8930" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="709D9CD2" w14:textId="2DD9780D" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
+                <w:p w14:paraId="709D9CD2" w14:textId="0D958EA0" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>9.2.2. Kā atsevišķa persona, kas kontrolē</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00320B24">
+                  <w:r w:rsidRPr="00DB7817">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidR="000B3F29" w:rsidRPr="00320B24">
+                  <w:r w:rsidR="000B3F29" w:rsidRPr="00DB7817">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>9</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00320B24">
+                  <w:r w:rsidRPr="00DB7817">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-[...2 lines deleted...]
-                    <w:t>.3. punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.3. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB7817" w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>un 9.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="5CBCD8EE" w14:textId="77777777" w:rsidTr="00AB2457">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="5CBCD8EE" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:trPr>
                 <w:trHeight w:val="2136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8919" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:p w14:paraId="408421A0" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
+                  <w:tcW w:w="8930" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="408421A0" w14:textId="77777777" w:rsidR="00551A72" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0FD"/>
                   </w:r>
                 </w:p>
+                <w:p w14:paraId="2006F368" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
                 <w:p w14:paraId="280AD6E3" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz pilnvarojuma līguma pamata</w:t>
                   </w:r>
                 </w:p>
@@ -6429,139 +6582,493 @@
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3EFBCB8E" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="16A2DE64" w14:textId="77777777" w:rsidTr="00AB2457">
-[...2 lines deleted...]
-                  <w:tcW w:w="8919" w:type="dxa"/>
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="16A2DE64" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8930" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="53DB1434" w14:textId="5F39DD7D" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
+                <w:p w14:paraId="53DB1434" w14:textId="5EA83258" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>9.2.3. Cits kontroles veids</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00320B24">
+                  <w:r w:rsidRPr="00DB7817">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno ar citas personas starpniecību aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidR="000B3F29" w:rsidRPr="00320B24">
+                  <w:r w:rsidR="000B3F29" w:rsidRPr="00DB7817">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>9</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00320B24">
+                  <w:r w:rsidRPr="00DB7817">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-[...2 lines deleted...]
-                    <w:t>.3. punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.3. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB7817" w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>un 9.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="3A1F41CA" w14:textId="77777777" w:rsidTr="003048C9">
+            <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="3A1F41CA" w14:textId="77777777" w:rsidTr="00DB7817">
               <w:trPr>
                 <w:trHeight w:val="1043"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8919" w:type="dxa"/>
+                  <w:tcW w:w="8930" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="013A7175" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5C2BA345" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
+          <w:p w14:paraId="5C2BA345" w14:textId="77777777" w:rsidR="00551A72" w:rsidRDefault="00551A72">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="8930" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="5813"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00DB7817" w:rsidRPr="00DB7817" w14:paraId="1E100051" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8930" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="5572984B" w14:textId="361C5D93" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817" w:rsidP="00DB7817">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>9</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="28494605" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817" w:rsidP="00DB7817">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DB7817" w:rsidRPr="00DB7817" w14:paraId="1DECB4B2" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="66E8D660" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817" w:rsidP="00DB7817">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0D750E80" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817" w:rsidP="00DB7817">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5813" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5EB9EE02" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817" w:rsidP="00DB7817">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DB7817" w:rsidRPr="00DB7817" w14:paraId="0A6D5CE6" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1CDCCEB5" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817" w:rsidP="00DB7817">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5DF2B883" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817" w:rsidP="00DB7817">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5813" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="439D73B9" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817" w:rsidP="00DB7817">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DB7817" w:rsidRPr="00DB7817" w14:paraId="06359E85" w14:textId="77777777" w:rsidTr="00DB7817">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="20918B1E" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817" w:rsidP="00DB7817">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0A92D425" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817" w:rsidP="00DB7817">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DB7817">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5813" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3DE1458A" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00DB7817" w:rsidRDefault="00DB7817" w:rsidP="00DB7817">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="18B3743F" w14:textId="77777777" w:rsidR="00DB7817" w:rsidRPr="00320B24" w:rsidRDefault="00DB7817">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8919" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
@@ -6582,127 +7089,138 @@
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>9</w:t>
                   </w:r>
                   <w:r w:rsidR="00551A72" w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.3. Ja kontroli īsteno ar citas personas starpniecību </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="19C87941" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
+                <w:p w14:paraId="19C87941" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00DB7817" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-[...3 lines deleted...]
-                  <w:r w:rsidRPr="00320B24">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DB7817">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja kontroli īsteno ar vairāku personu starpniecību, norādāmas visas iesaistītās juridiskās personas (“juridisko personu ķēdi”)  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="00ECC164" w14:textId="77777777" w:rsidTr="00AB2457">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8919" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4DC7B161" w14:textId="7C821D23" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="001D464E">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>9</w:t>
                   </w:r>
                   <w:r w:rsidR="00551A72" w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>.3.1. Informācija par juridisko personu, ar kuras starpniecību īsteno kontroli</w:t>
                   </w:r>
                   <w:r w:rsidR="00551A72" w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00551A72" w:rsidRPr="00320B24">
+                  <w:r w:rsidR="00551A72" w:rsidRPr="00DB7817">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">(ja kontroli īsteno caur juridisko veidojumu norāda to identificējošu informāciju) </w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno caur juridisko veidojumu norāda to identificējošu informāciju)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00551A72" w:rsidRPr="00320B24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="05C3AD6B" w14:textId="77777777" w:rsidTr="00AB2457">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="15C3C311" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
@@ -7030,51 +7548,50 @@
                 <w:tcPr>
                   <w:tcW w:w="8919" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="41D28233" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="01AD64A2" w14:textId="77777777" w:rsidTr="00AB2457">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="13183919" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:lang w:eastAsia="en-US"/>
@@ -8546,50 +9063,51 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7EE07152" w14:textId="59D23F50" w:rsidR="00A70576" w:rsidRPr="00320B24" w:rsidRDefault="00A70576">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:ind w:left="117"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="0D96B175" w14:textId="77777777" w:rsidTr="00AB2457">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="0C66E0C5" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
@@ -10849,51 +11367,95 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Apliecinu/-ām, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  proliferācijas finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
+                    <w:t xml:space="preserve"> Apliecinu/-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00320B24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ām</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00320B24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00320B24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>proliferācijas</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00320B24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00551A72" w:rsidRPr="00320B24" w14:paraId="76127C5A" w14:textId="77777777" w:rsidTr="00AB2457">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8919" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="18E72210" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -11062,51 +11624,73 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00320B24">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Apliecinu/-ām, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
+                    <w:t xml:space="preserve"> Apliecinu/-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00320B24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>ām</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00320B24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5C70C7A6" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DA807C4" w14:textId="77777777" w:rsidR="00551A72" w:rsidRPr="00320B24" w:rsidRDefault="00551A72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -12240,50 +12824,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41584F74" w14:textId="78880636" w:rsidR="00FB162D" w:rsidRPr="00320B24" w:rsidRDefault="00FB162D" w:rsidP="000F6CBF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320B24">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
             <w:r w:rsidRPr="00320B24">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB162D" w:rsidRPr="00320B24" w14:paraId="7C7EC1FE" w14:textId="77777777" w:rsidTr="003B7FE5">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="64597C30" w14:textId="77777777" w:rsidR="00FB162D" w:rsidRPr="00320B24" w:rsidRDefault="00FB162D">
             <w:pPr>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
@@ -13649,50 +14234,51 @@
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="041CFEDA" w14:textId="77777777" w:rsidR="00BB2310" w:rsidRPr="00320B24" w:rsidRDefault="00BB2310">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320B24">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Reģistrācijas numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB2310" w:rsidRPr="00320B24" w14:paraId="5264446F" w14:textId="77777777" w:rsidTr="00AB2457">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D9C8C99" w14:textId="77777777" w:rsidR="00BB2310" w:rsidRPr="00320B24" w:rsidRDefault="00BB2310">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -14097,115 +14683,122 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C71F6" w:rsidRPr="00320B24" w:rsidSect="00585FE8">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7434CD38" w14:textId="77777777" w:rsidR="00C71EF0" w:rsidRDefault="00C71EF0" w:rsidP="00193F50">
+    <w:p w14:paraId="078FD4CA" w14:textId="77777777" w:rsidR="009D020C" w:rsidRDefault="009D020C" w:rsidP="00193F50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48093293" w14:textId="77777777" w:rsidR="00C71EF0" w:rsidRDefault="00C71EF0" w:rsidP="00193F50">
+    <w:p w14:paraId="253DCED8" w14:textId="77777777" w:rsidR="009D020C" w:rsidRDefault="009D020C" w:rsidP="00193F50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1165367192"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6DB12996" w14:textId="36C79C14" w:rsidR="008D09C8" w:rsidRDefault="008D09C8">
         <w:pPr>
@@ -14262,108 +14855,108 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6B40605F" w14:textId="77777777" w:rsidR="008D09C8" w:rsidRDefault="008D09C8">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FFEDCF7" w14:textId="77777777" w:rsidR="00C71EF0" w:rsidRDefault="00C71EF0" w:rsidP="00193F50">
+    <w:p w14:paraId="2D78761F" w14:textId="77777777" w:rsidR="009D020C" w:rsidRDefault="009D020C" w:rsidP="00193F50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C055533" w14:textId="77777777" w:rsidR="00C71EF0" w:rsidRDefault="00C71EF0" w:rsidP="00193F50">
+    <w:p w14:paraId="334C75E7" w14:textId="77777777" w:rsidR="009D020C" w:rsidRDefault="009D020C" w:rsidP="00193F50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="119109DA" w14:textId="77777777" w:rsidR="00BE79ED" w:rsidRPr="002D7B9D" w:rsidRDefault="00BE79ED" w:rsidP="00BE79ED">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7B9D">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34DDE87D" w14:textId="1EDBA0B1" w:rsidR="006C3570" w:rsidRPr="006C3570" w:rsidRDefault="006C3570" w:rsidP="006C3570">
+  <w:p w14:paraId="34DDE87D" w14:textId="2FD9C5F2" w:rsidR="006C3570" w:rsidRPr="006C3570" w:rsidRDefault="006C3570" w:rsidP="006C3570">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C3570">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
     <w:r w:rsidR="003F481D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
@@ -14371,59 +14964,59 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>01</w:t>
     </w:r>
     <w:r w:rsidR="00E41CA9" w:rsidRPr="00E41CA9">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="008D09C8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="003F481D">
+    <w:r w:rsidR="00DB7817">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00E41CA9" w:rsidRPr="00E41CA9">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="008D09C8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00E41CA9" w:rsidRPr="00E41CA9">
       <w:rPr>
         <w:i/>
         <w:iCs/>
@@ -14564,86 +15157,88 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="706177876">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="938097679">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00201EE7"/>
     <w:rsid w:val="00000234"/>
     <w:rsid w:val="00003A00"/>
     <w:rsid w:val="00016D0E"/>
     <w:rsid w:val="00020AEA"/>
     <w:rsid w:val="000210D9"/>
     <w:rsid w:val="00021315"/>
     <w:rsid w:val="00022B63"/>
     <w:rsid w:val="000255A6"/>
     <w:rsid w:val="00033EDE"/>
     <w:rsid w:val="00033F7A"/>
     <w:rsid w:val="000460E6"/>
     <w:rsid w:val="000539AE"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="00062820"/>
     <w:rsid w:val="00066102"/>
     <w:rsid w:val="0007405D"/>
     <w:rsid w:val="00080994"/>
     <w:rsid w:val="000A70DD"/>
     <w:rsid w:val="000B3F29"/>
     <w:rsid w:val="000C55CB"/>
     <w:rsid w:val="000D45FD"/>
     <w:rsid w:val="000E079E"/>
     <w:rsid w:val="000F6902"/>
     <w:rsid w:val="000F6CBF"/>
     <w:rsid w:val="00102AAE"/>
     <w:rsid w:val="00105B96"/>
     <w:rsid w:val="00116A89"/>
     <w:rsid w:val="0012725E"/>
     <w:rsid w:val="00135BF7"/>
     <w:rsid w:val="001538F6"/>
     <w:rsid w:val="00156906"/>
     <w:rsid w:val="00162854"/>
     <w:rsid w:val="001668F3"/>
     <w:rsid w:val="00193F50"/>
     <w:rsid w:val="001B4BF9"/>
     <w:rsid w:val="001D2CC8"/>
     <w:rsid w:val="001D464E"/>
     <w:rsid w:val="001D5864"/>
@@ -14759,50 +15354,51 @@
     <w:rsid w:val="00873CA4"/>
     <w:rsid w:val="008A2A69"/>
     <w:rsid w:val="008A3A8B"/>
     <w:rsid w:val="008A4736"/>
     <w:rsid w:val="008B7518"/>
     <w:rsid w:val="008C3792"/>
     <w:rsid w:val="008C71F6"/>
     <w:rsid w:val="008D09C8"/>
     <w:rsid w:val="008D79D5"/>
     <w:rsid w:val="008E2081"/>
     <w:rsid w:val="008E7F04"/>
     <w:rsid w:val="008F31AD"/>
     <w:rsid w:val="008F44DD"/>
     <w:rsid w:val="00922A76"/>
     <w:rsid w:val="00936A5B"/>
     <w:rsid w:val="00943E3B"/>
     <w:rsid w:val="009538E4"/>
     <w:rsid w:val="009616FD"/>
     <w:rsid w:val="00964DFF"/>
     <w:rsid w:val="009705F0"/>
     <w:rsid w:val="00970B9A"/>
     <w:rsid w:val="00986B2C"/>
     <w:rsid w:val="00986D01"/>
     <w:rsid w:val="00995E81"/>
     <w:rsid w:val="009A33B8"/>
+    <w:rsid w:val="009D020C"/>
     <w:rsid w:val="009D565C"/>
     <w:rsid w:val="009D6E3D"/>
     <w:rsid w:val="009E3439"/>
     <w:rsid w:val="009F11E9"/>
     <w:rsid w:val="009F6AF9"/>
     <w:rsid w:val="00A031B0"/>
     <w:rsid w:val="00A120A5"/>
     <w:rsid w:val="00A12981"/>
     <w:rsid w:val="00A13D8F"/>
     <w:rsid w:val="00A15CE0"/>
     <w:rsid w:val="00A51C6E"/>
     <w:rsid w:val="00A621D4"/>
     <w:rsid w:val="00A70576"/>
     <w:rsid w:val="00A73EE6"/>
     <w:rsid w:val="00A815DA"/>
     <w:rsid w:val="00A8165B"/>
     <w:rsid w:val="00A81F81"/>
     <w:rsid w:val="00A942CB"/>
     <w:rsid w:val="00AB2457"/>
     <w:rsid w:val="00AB3072"/>
     <w:rsid w:val="00AB368F"/>
     <w:rsid w:val="00AB4748"/>
     <w:rsid w:val="00AC40FF"/>
     <w:rsid w:val="00AF7DD7"/>
     <w:rsid w:val="00B11297"/>
@@ -14831,50 +15427,51 @@
     <w:rsid w:val="00C6616C"/>
     <w:rsid w:val="00C71EF0"/>
     <w:rsid w:val="00C76312"/>
     <w:rsid w:val="00C82E7D"/>
     <w:rsid w:val="00C87959"/>
     <w:rsid w:val="00C94464"/>
     <w:rsid w:val="00CB0369"/>
     <w:rsid w:val="00CB7B19"/>
     <w:rsid w:val="00CC78D7"/>
     <w:rsid w:val="00CD027A"/>
     <w:rsid w:val="00CD2BAF"/>
     <w:rsid w:val="00CD5C60"/>
     <w:rsid w:val="00CD74A9"/>
     <w:rsid w:val="00CE63CC"/>
     <w:rsid w:val="00D04A69"/>
     <w:rsid w:val="00D05082"/>
     <w:rsid w:val="00D125AD"/>
     <w:rsid w:val="00D1295A"/>
     <w:rsid w:val="00D22B02"/>
     <w:rsid w:val="00D45EC9"/>
     <w:rsid w:val="00D73ACB"/>
     <w:rsid w:val="00D84359"/>
     <w:rsid w:val="00D96278"/>
     <w:rsid w:val="00DB0FD3"/>
     <w:rsid w:val="00DB5DFA"/>
+    <w:rsid w:val="00DB7817"/>
     <w:rsid w:val="00DC7A07"/>
     <w:rsid w:val="00DD2050"/>
     <w:rsid w:val="00DD4E6C"/>
     <w:rsid w:val="00DD5292"/>
     <w:rsid w:val="00DD6148"/>
     <w:rsid w:val="00DF369D"/>
     <w:rsid w:val="00E00E9F"/>
     <w:rsid w:val="00E11539"/>
     <w:rsid w:val="00E41CA9"/>
     <w:rsid w:val="00E52C7C"/>
     <w:rsid w:val="00E54B91"/>
     <w:rsid w:val="00E61F14"/>
     <w:rsid w:val="00E67543"/>
     <w:rsid w:val="00E7538D"/>
     <w:rsid w:val="00E874EA"/>
     <w:rsid w:val="00E94996"/>
     <w:rsid w:val="00E9599E"/>
     <w:rsid w:val="00EA303A"/>
     <w:rsid w:val="00EE2D9A"/>
     <w:rsid w:val="00EF2144"/>
     <w:rsid w:val="00EF3884"/>
     <w:rsid w:val="00F11BA5"/>
     <w:rsid w:val="00F16F48"/>
     <w:rsid w:val="00F1763D"/>
     <w:rsid w:val="00F25C40"/>
@@ -15993,168 +16590,192 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="f2f6826b2437e0529c1ecd6147805995">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e888d881917d0ca013988a808d8d4f99" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -16199,142 +16820,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0627336-FBE3-4913-920E-60F5C1D36CB7}"/>
-[...18 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C504D82-C8E5-4765-8648-7F20319A247B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37E38951-6C8B-4755-B652-224B344CE521}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3CE534C-E12A-40D2-B8FC-CABD782E2385}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B5A16D9-7B52-4902-8BD3-C3ADB47386C3}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>4357</Characters>
+  <Pages>9</Pages>
+  <Words>8098</Words>
+  <Characters>4616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11976</CharactersWithSpaces>
+  <CharactersWithSpaces>12689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>3211319</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.registrs.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8192059</vt:i4>
       </vt:variant>
       <vt:variant>