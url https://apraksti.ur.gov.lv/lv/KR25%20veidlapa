--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1574"/>
         <w:gridCol w:w="8042"/>
       </w:tblGrid>
       <w:tr w:rsidR="00882598" w:rsidRPr="009B7757" w14:paraId="2B6E8C34" w14:textId="77777777" w:rsidTr="00882EF5">
         <w:tc>
           <w:tcPr>
@@ -726,123 +727,123 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B444A47" w14:textId="77777777" w:rsidR="00F04DDA" w:rsidRDefault="00F04DDA" w:rsidP="00ED0EF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FD"/>
+              <w:t>ý</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FD20647" w14:textId="206C9B0F" w:rsidR="00F04DDA" w:rsidRDefault="00ED0EF0" w:rsidP="00ED0EF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0EF0">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidR="00F04DDA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F04DDA" w:rsidRPr="00F04DDA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>apvienojoties dažādu Eiropas Savienības dalībvalstu, Islandes Republikas, Norvēģijas Karalistes un/vai Lihtenšteinas Firstistes (turpmāk – dalībvalsts) akciju sabiedrībām</w:t>
             </w:r>
             <w:r w:rsidR="00F04DDA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39FE9FA0" w14:textId="35E1A3BF" w:rsidR="00F04DDA" w:rsidRDefault="00ED0EF0" w:rsidP="00ED0EF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0EF0">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidR="00F04DDA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F04DDA" w:rsidRPr="00F04DDA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">dalībvalstu akciju sabiedrībām vai sabiedrībām ar ierobežotu atbildību veicinot </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F04DDA" w:rsidRPr="00F04DDA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pārvaldītājsabiedrības</w:t>
@@ -856,102 +857,102 @@
               </w:rPr>
               <w:t xml:space="preserve"> izveidi</w:t>
             </w:r>
             <w:r w:rsidR="00FE7428">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="715A1BA3" w14:textId="321F72D2" w:rsidR="00F04DDA" w:rsidRDefault="00ED0EF0" w:rsidP="00ED0EF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0EF0">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidR="00F04DDA" w:rsidRPr="00ED0EF0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F04DDA" w:rsidRPr="00F04DDA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>pārveidojot akciju sabiedrību</w:t>
             </w:r>
             <w:r w:rsidR="00FE7428">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AC69B24" w14:textId="29F9404A" w:rsidR="00F04DDA" w:rsidRDefault="00ED0EF0" w:rsidP="00ED0EF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0EF0">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidR="00F04DDA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F04DDA" w:rsidRPr="00F04DDA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">dibinot </w:t>
             </w:r>
             <w:r w:rsidR="00F04DDA" w:rsidRPr="00F04DDA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -2779,58 +2780,58 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula2"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="67B93894" w14:textId="77777777" w:rsidTr="00B9029C">
+      <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="67B93894" w14:textId="77777777" w:rsidTr="3B4399EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1781C041" w14:textId="116E95B5" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="008452BB" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -2842,56 +2843,69 @@
                 <w:color w:val="000000"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Informācija par patieso labuma guvēju</w:t>
             </w:r>
             <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (sadaļu jākopē un jāaizpilda par katru patieso labuma guvēju)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00891B17" w:rsidRPr="00EA1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(sadaļu jākopē un jāaizpilda par katru patieso labuma guvēju)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="4C10F881" w14:textId="77777777" w:rsidTr="00B9029C">
+      <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="4C10F881" w14:textId="77777777" w:rsidTr="3B4399EB">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47BC8418" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
@@ -3146,74 +3160,86 @@
                 <w:p w14:paraId="4869A682" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="1FF75E0D" w14:textId="77777777" w:rsidTr="00025026">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="786BE3A5" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                <w:p w14:paraId="786BE3A5" w14:textId="50A42662" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007E6EE5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6353" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5E0925AE" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="583339EE" w14:textId="77777777" w:rsidTr="00025026">
               <w:trPr>
@@ -3396,73 +3422,85 @@
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 </w:t>
                   </w:r>
                   <w:r w:rsidR="000320C0" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="154063CC" w14:textId="77777777" w:rsidTr="00F94901">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2968" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0CCB55E7" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                <w:p w14:paraId="0CCB55E7" w14:textId="6DEB3B37" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007E6EE5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6353" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6FAB2F3E" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="0D1BC0A9" w14:textId="77777777" w:rsidTr="00F94901">
               <w:tc>
@@ -3837,624 +3875,1095 @@
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6F2A6379" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="9333" w:type="dxa"/>
+              <w:tblW w:w="9354" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="9333"/>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="02128AFF" w14:textId="77777777" w:rsidTr="00891B17">
+            <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="02128AFF" w14:textId="77777777" w:rsidTr="3B4399EB">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="483706F4" w14:textId="42C8A903" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="008452BB" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="5243A021" w14:textId="77777777" w:rsidTr="3B4399EB">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1C6B0FA3" w14:textId="4C7EFCF9" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="008452BB" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>8</w:t>
                   </w:r>
                   <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
-                    </w:rPr>
-[...17 lines deleted...]
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                  </w:pPr>
-                  <w:r>
+                    <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EA1A97">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>8</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EA1A97" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EA1A97" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>aizpilda 8.2.4.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EA1A97" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EA1A97" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EA1A97" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="5EE4347D" w14:textId="77777777" w:rsidTr="3B4399EB">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+                <w:trHeight w:val="699"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="25B16427" w14:textId="76D83AB5" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="215BEEC8" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="6EE7CAC7" w14:textId="77777777" w:rsidTr="3B4399EB">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="73BE8456" w14:textId="134CFB54" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="008452BB" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
-[...69 lines deleted...]
-                  <w:r>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:t>.2.2. Kā atsevišķa persona, kas kontrolē</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00891B17" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E912B6" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
-                  <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
+                  <w:r w:rsidR="00891B17" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.3. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EA1A97" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>un 8.2.4.punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00891B17" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="749CFD46" w14:textId="77777777" w:rsidTr="3B4399EB">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+                <w:trHeight w:val="268"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="4D5B3817" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Atzīmēt </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="50FB9C9D" w14:textId="77777777" w:rsidR="003C0D06" w:rsidRPr="009B7757" w:rsidRDefault="003C0D06" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> uz pilnvarojuma līguma pamata</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5FB4174A" w14:textId="77777777" w:rsidR="003C0D06" w:rsidRPr="009B7757" w:rsidRDefault="003C0D06" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> uz īpašumtiesību pamata</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1AEE4D13" w14:textId="77777777" w:rsidR="003C0D06" w:rsidRPr="009B7757" w:rsidRDefault="003C0D06" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> uz darījuma attiecību pamata</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="430F878D" w14:textId="77777777" w:rsidR="003C0D06" w:rsidRPr="009B7757" w:rsidRDefault="003C0D06" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="45D00829" w14:textId="77777777" w:rsidR="003C0D06" w:rsidRPr="009B7757" w:rsidRDefault="003C0D06" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> caur juridisko veidojumu kā dibinātājs</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="58D5E1DD" w14:textId="4AF64361" w:rsidR="003C0D06" w:rsidRPr="009B7757" w:rsidRDefault="003C0D06" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> caur juridisko veidojumu kā pilnvar</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00323039">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>nieks</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (pārvaldnieks)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2046B461" w14:textId="77777777" w:rsidR="003C0D06" w:rsidRPr="009B7757" w:rsidRDefault="003C0D06" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> caur juridisko veidojumu kā pārraudzītājs (ja tāds ir)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="53829F97" w14:textId="4EC4775A" w:rsidR="003C0D06" w:rsidRPr="009B7757" w:rsidRDefault="003C0D06" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7757">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7C26B93B" w14:textId="2E4CBD01" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="25B7C416" w14:textId="77777777" w:rsidTr="3B4399EB">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="45AD558C" w14:textId="28793A75" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="008452BB" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="3B4399EB">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
-                      <w:color w:val="000000"/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>.2.2. Kā atsevišķa persona, kas kontrolē</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00891B17" w:rsidRPr="3B4399EB">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
-                      <w:color w:val="000000"/>
-[...5 lines deleted...]
-                  <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>.2.3. Cits kontroles veids</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00891B17" w:rsidRPr="3B4399EB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00891B17" w:rsidRPr="00EA1A97">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:color w:val="000000"/>
-[...5 lines deleted...]
-                  <w:r w:rsidR="00E912B6">
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(ja kontroli īsteno ar citas personas starpniecību aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E912B6" w:rsidRPr="00EA1A97">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:color w:val="000000"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="20"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
-                  <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
+                  <w:r w:rsidR="00891B17" w:rsidRPr="00EA1A97">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:color w:val="000000"/>
-[...3 lines deleted...]
-                    <w:t>.3. punktu)</w:t>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.3. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="007E6EE5" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 8.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="02E34D03" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007E6EE5" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>4.punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00891B17" w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="749CFD46" w14:textId="77777777" w:rsidTr="00691BF0">
+            <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="5893C86C" w14:textId="77777777" w:rsidTr="3B4399EB">
               <w:trPr>
-                <w:trHeight w:val="268"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+                <w:trHeight w:val="1216"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
-                </w:tcPr>
-[...240 lines deleted...]
-                      <w:szCs w:val="20"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="15EA4CDF" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="25B7C416" w14:textId="77777777" w:rsidTr="00891B17">
+            <w:tr w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w14:paraId="51670759" w14:textId="77777777" w:rsidTr="3B4399EB">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-[...9 lines deleted...]
-                  <w:r>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="35B3B5F9" w14:textId="1D45887E" w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w:rsidRDefault="007E6EE5" w:rsidP="007E6EE5">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>8</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E6EE5">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>.2.3. Cits kontroles veids</w:t>
-[...11 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                    <w:t>8.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4A58F2CA" w14:textId="77777777" w:rsidR="007E6EE5" w:rsidRPr="00EA1A97" w:rsidRDefault="007E6EE5" w:rsidP="007E6EE5">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EA1A97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:color w:val="000000"/>
-[...7 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w14:paraId="0013BD03" w14:textId="77777777" w:rsidTr="3B4399EB">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7891C49C" w14:textId="77777777" w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w:rsidRDefault="007E6EE5" w:rsidP="007E6EE5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E6EE5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0B30885D" w14:textId="77777777" w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w:rsidRDefault="007E6EE5" w:rsidP="007E6EE5">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E6EE5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:color w:val="000000"/>
-[...7 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="5FEC1CA5" w14:textId="77777777" w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w:rsidRDefault="007E6EE5" w:rsidP="007E6EE5">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w14:paraId="4C6A18C2" w14:textId="77777777" w:rsidTr="3B4399EB">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1046D21E" w14:textId="77777777" w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w:rsidRDefault="007E6EE5" w:rsidP="007E6EE5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E6EE5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007E6EE5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007E6EE5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="07F77AF5" w14:textId="77777777" w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w:rsidRDefault="007E6EE5" w:rsidP="007E6EE5">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E6EE5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:color w:val="000000"/>
-[...4 lines deleted...]
-                  </w:r>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="3C34B0A9" w14:textId="77777777" w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w:rsidRDefault="007E6EE5" w:rsidP="007E6EE5">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="5893C86C" w14:textId="77777777" w:rsidTr="00523965">
+            <w:tr w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w14:paraId="2D5BF869" w14:textId="77777777" w:rsidTr="3B4399EB">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
               <w:trPr>
-                <w:trHeight w:val="1216"/>
+                <w:trHeight w:val="1533"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="9333" w:type="dxa"/>
-[...6 lines deleted...]
-                      <w:color w:val="000000"/>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1D44982E" w14:textId="77777777" w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w:rsidRDefault="007E6EE5" w:rsidP="007E6EE5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E6EE5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6B8EDE0C" w14:textId="77777777" w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w:rsidRDefault="007E6EE5" w:rsidP="007E6EE5">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E6EE5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="62E95B2F" w14:textId="77777777" w:rsidR="007E6EE5" w:rsidRPr="007E6EE5" w:rsidRDefault="007E6EE5" w:rsidP="007E6EE5">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="387CC707" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+          <w:p w14:paraId="19AF8982" w14:textId="77777777" w:rsidR="007E6EE5" w:rsidRPr="009B7757" w:rsidRDefault="007E6EE5" w:rsidP="00691BF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
@@ -4475,125 +4984,125 @@
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
                   <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.3. Ja kontroli īsteno ar citas personas starpniecību </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="713ACDC1" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
+                <w:p w14:paraId="713ACDC1" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="00EA1A97" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-[...3 lines deleted...]
-                  <w:r w:rsidRPr="009B7757">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA1A97">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja kontroli īsteno ar vairāku personu starpniecību, norādāmas visas iesaistītās juridiskās personas (“juridisko personu ķēdi”)  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="45CD4B21" w14:textId="77777777" w:rsidTr="00891B17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="73560366" w14:textId="6BE1B0C8" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00595D94" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
                   <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>.3.1. Informācija par juridisko personu, ar kuras starpniecību īsteno kontroli</w:t>
                   </w:r>
                   <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
+                  <w:r w:rsidR="00891B17" w:rsidRPr="00EA1A97">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno caur juridisko veidojumu norāda to identificējošu informāciju) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="4E1984BA" w14:textId="77777777" w:rsidTr="00891B17">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6FC7FA31" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
@@ -8527,105 +9036,104 @@
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6B1FFE7B" w14:textId="071E3080" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00595D94" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>8</w:t>
                   </w:r>
                   <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.4. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidR="00891B17" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="0CC3E32E" w14:textId="77777777" w:rsidTr="00523965">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A33B56C" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Apliecinu/-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ām</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
@@ -8853,57 +9361,57 @@
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00891B17" w:rsidRPr="009B7757" w14:paraId="5A9A0046" w14:textId="77777777" w:rsidTr="00523965">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3C4C6A62" w14:textId="77777777" w:rsidR="00891B17" w:rsidRPr="009B7757" w:rsidRDefault="00891B17" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Apliecinu/-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>ām</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
@@ -9083,85 +9591,85 @@
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6E2B237F" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">               </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> valdes loceklis              </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> valdes priekšsēdētājs</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                      </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00524B0C" w:rsidRPr="009B7757" w14:paraId="60206DCC" w14:textId="77777777" w:rsidTr="00ED0EF0">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4661" w:type="dxa"/>
@@ -9294,50 +9802,51 @@
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1809" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2F53B14A" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="38C5278B" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00524B0C" w:rsidRPr="009B7757" w14:paraId="457E3C45" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
@@ -9812,51 +10321,50 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00524B0C" w:rsidRPr="009B7757" w14:paraId="401B893C" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="35178DB9" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="63A4B0B2" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7B6CA433" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
             <w:pPr>
@@ -9914,191 +10422,191 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00524B0C" w:rsidRPr="009B7757" w14:paraId="082AE76A" w14:textId="77777777" w:rsidTr="00523965">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="25232723" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="50A12715" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt tikai atsevišķi</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="51652167" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar visiem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2FBF3EEA" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar vismaz  ______  valdes locekļiem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="56DD7052" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar valdes priekšsēdētāju</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00524B0C" w:rsidRPr="009B7757" w14:paraId="206EC66C" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="70FC7704" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
@@ -10248,51 +10756,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
-                    <w:sym w:font="Symbol" w:char="F02A"/>
+                    <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5A3F5E61" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4661" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="4C14906B" w14:textId="1E9785BB" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
@@ -10520,119 +11028,119 @@
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5B9E327D" w14:textId="57CA942A" w:rsidR="00200B0B" w:rsidRPr="009B7757" w:rsidRDefault="00200B0B" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">       </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> padomes priekšsēdētājs        </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> padomes priekšsēdētāja vietnieks</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r w:rsidR="00BF6ADC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> padomes loceklis</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">       </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00200B0B" w:rsidRPr="009B7757" w14:paraId="139CB9B9" w14:textId="77777777" w:rsidTr="00ED0EF0">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4661" w:type="dxa"/>
@@ -10900,50 +11408,51 @@
             <w:tr w:rsidR="00200B0B" w:rsidRPr="009B7757" w14:paraId="45CB21D5" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5D37EEA5" w14:textId="77777777" w:rsidR="00200B0B" w:rsidRPr="009B7757" w:rsidRDefault="00200B0B" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00200B0B" w:rsidRPr="009B7757" w14:paraId="65513D98" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="1CDDC5D1" w14:textId="4A10B99C" w:rsidR="00200B0B" w:rsidRPr="009B7757" w:rsidRDefault="00200B0B" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
@@ -11383,51 +11892,50 @@
       </w:tblGrid>
       <w:tr w:rsidR="00434BAD" w:rsidRPr="009B7757" w14:paraId="776A7B39" w14:textId="77777777" w:rsidTr="0012090F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2C4BEA5B" w14:textId="11AF3228" w:rsidR="00434BAD" w:rsidRPr="009B7757" w:rsidRDefault="00434BAD" w:rsidP="00691BF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00FE7428">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Sabiedrība ar papildu atbildību</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434BAD" w:rsidRPr="009B7757" w14:paraId="43868F52" w14:textId="77777777" w:rsidTr="0012090F">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
@@ -11468,97 +11976,97 @@
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="49FAF514" w14:textId="2F1DEE16" w:rsidR="00434BAD" w:rsidRPr="009B7757" w:rsidRDefault="00434BAD" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">               </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">             </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> nav       </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja ir, </w:t>
                   </w:r>
                   <w:r w:rsidR="00B9029C" w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
@@ -12467,50 +12975,51 @@
               <w:trPr>
                 <w:trHeight w:val="390"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6811F59F" w14:textId="53F6F120" w:rsidR="00171D38" w:rsidRPr="00ED0EF0" w:rsidRDefault="00171D38" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A82A1D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>11.2. Dalībnieki – juridiskas personas, kuri par sabiedrības saistībām atbild ar visu savu mantu</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00171D38" w14:paraId="44ECD412" w14:textId="77777777" w:rsidTr="00ED0EF0">
               <w:trPr>
                 <w:trHeight w:val="836"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9390" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="69074187" w14:textId="77777777" w:rsidR="00171D38" w:rsidRPr="00A82A1D" w:rsidRDefault="00171D38" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
@@ -13030,51 +13539,50 @@
             <w:tr w:rsidR="00CE2FDB" w:rsidRPr="009B7757" w14:paraId="5B8C81D8" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="62F13BB5" w14:textId="77777777" w:rsidR="00CE2FDB" w:rsidRPr="009B7757" w:rsidRDefault="00CE2FDB" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CE2FDB" w:rsidRPr="009B7757" w14:paraId="7E5F9AE6" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1809" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="385E154F" w14:textId="77777777" w:rsidR="00CE2FDB" w:rsidRPr="009B7757" w:rsidRDefault="00CE2FDB" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
@@ -13698,145 +14206,146 @@
       </w:tr>
       <w:tr w:rsidR="00603CA2" w:rsidRPr="009B7757" w14:paraId="212ED233" w14:textId="77777777" w:rsidTr="00FC2922">
         <w:trPr>
           <w:trHeight w:val="2709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5DB104C5" w14:textId="77777777" w:rsidR="00603CA2" w:rsidRPr="009B7757" w:rsidRDefault="00603CA2" w:rsidP="00691BF0">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ja nav aktivizēta e-adrese, valsts notāra lēmumu paziņot:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B10F306" w14:textId="77777777" w:rsidR="00603CA2" w:rsidRPr="009B7757" w:rsidRDefault="00603CA2" w:rsidP="00691BF0">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FD"/>
+              <w:t>ý</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="044817E2" w14:textId="3FEBBF6E" w:rsidR="00603CA2" w:rsidRPr="009B7757" w:rsidRDefault="00603CA2" w:rsidP="00691BF0">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nosūtot pa pastu uz juridisko adresi</w:t>
             </w:r>
             <w:r w:rsidR="00CE2FDB" w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE2FDB" w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(lēmums par tiesību subjekta reģistrācijas atlikšanu vai atteikumu tiks nosūtīts dibinātājam uz pieteikuma 3.punktā norādīto adresi)</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AABE4E4" w14:textId="77777777" w:rsidR="00603CA2" w:rsidRPr="009B7757" w:rsidRDefault="00603CA2" w:rsidP="00691BF0">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nosūtot elektronisko dokumentu uz e-pasta adresi (norādīt e-pasta adresi) (</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>lēmums parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14304,51 +14813,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="14A565EB" w14:textId="77777777" w:rsidR="00603CA2" w:rsidRPr="009B7757" w:rsidRDefault="00603CA2" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2843B613" w14:textId="77777777" w:rsidR="00603CA2" w:rsidRPr="009B7757" w:rsidRDefault="00603CA2" w:rsidP="00691BF0">
                   <w:pPr>
@@ -15175,50 +15683,51 @@
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0113A31D" w14:textId="77777777" w:rsidR="00BF6ADC" w:rsidRPr="009B7757" w:rsidRDefault="00BF6ADC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Maksājuma datums </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69654D93" w14:textId="77777777" w:rsidR="00BF6ADC" w:rsidRPr="009B7757" w:rsidRDefault="00BF6ADC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7757">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                             (diena/mēnesis/gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15505,237 +16014,246 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00047B72" w:rsidRPr="009B7757" w:rsidSect="00AF45DA">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A658F6C" w14:textId="77777777" w:rsidR="00D47C2F" w:rsidRPr="00F30BD8" w:rsidRDefault="00D47C2F" w:rsidP="009F5C0F">
+    <w:p w14:paraId="74BD9B30" w14:textId="77777777" w:rsidR="003B5AE4" w:rsidRPr="00F30BD8" w:rsidRDefault="003B5AE4" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22BF0196" w14:textId="77777777" w:rsidR="00D47C2F" w:rsidRPr="00F30BD8" w:rsidRDefault="00D47C2F" w:rsidP="009F5C0F">
+    <w:p w14:paraId="3870F7F3" w14:textId="77777777" w:rsidR="003B5AE4" w:rsidRPr="00F30BD8" w:rsidRDefault="003B5AE4" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2123190339"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4342D9BF" w14:textId="0BA7CBEE" w:rsidR="00610E24" w:rsidRDefault="00610E24">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1DCC6816" w14:textId="5D3443C7" w:rsidR="00874545" w:rsidRPr="00F30BD8" w:rsidRDefault="00874545">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1326667308"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1D55D549" w14:textId="32DCB773" w:rsidR="00610E24" w:rsidRDefault="00610E24">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1F0EFEE8" w14:textId="77777777" w:rsidR="00610E24" w:rsidRDefault="00610E24">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63AADD45" w14:textId="77777777" w:rsidR="00D47C2F" w:rsidRPr="00F30BD8" w:rsidRDefault="00D47C2F" w:rsidP="009F5C0F">
+    <w:p w14:paraId="33A227E1" w14:textId="77777777" w:rsidR="003B5AE4" w:rsidRPr="00F30BD8" w:rsidRDefault="003B5AE4" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FD56AE2" w14:textId="77777777" w:rsidR="00D47C2F" w:rsidRPr="00F30BD8" w:rsidRDefault="00D47C2F" w:rsidP="009F5C0F">
+    <w:p w14:paraId="3C146971" w14:textId="77777777" w:rsidR="003B5AE4" w:rsidRPr="00F30BD8" w:rsidRDefault="003B5AE4" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0E8A3A57" w14:textId="77777777" w:rsidR="00524B0C" w:rsidRPr="009B7757" w:rsidRDefault="00524B0C" w:rsidP="00524B0C">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7757">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         </w:rPr>
-        <w:sym w:font="Symbol" w:char="F02A"/>
+        <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7757">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7C5DB077" w14:textId="7C440F82" w:rsidR="00603CA2" w:rsidRPr="009B7757" w:rsidRDefault="00603CA2" w:rsidP="00A066E9">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7757">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -15754,111 +16272,111 @@
       </w:r>
       <w:r w:rsidR="00D82829" w:rsidRPr="009B7757">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7757">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47900A8B" w14:textId="689E4051" w:rsidR="008A1E34" w:rsidRPr="00F30BD8" w:rsidRDefault="008A1E34" w:rsidP="000F60CE">
+  <w:p w14:paraId="47900A8B" w14:textId="1DC90369" w:rsidR="008A1E34" w:rsidRPr="00F30BD8" w:rsidRDefault="008A1E34" w:rsidP="000F60CE">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00610E24">
+    <w:r w:rsidR="007E6EE5">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>30</w:t>
+      <w:t>01</w:t>
     </w:r>
     <w:r w:rsidR="000F60CE" w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00610E24">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="009F1FD9">
+    <w:r w:rsidR="007E6EE5">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="000F60CE" w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00610E24">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00093B33" w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
@@ -16586,153 +17104,156 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="938097679">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="562715345">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="945960283">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="209146541">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1521358764">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00790A9B"/>
     <w:rsid w:val="000177CE"/>
     <w:rsid w:val="00020929"/>
     <w:rsid w:val="00022A80"/>
     <w:rsid w:val="00023FA5"/>
     <w:rsid w:val="00025026"/>
     <w:rsid w:val="000320C0"/>
     <w:rsid w:val="00033068"/>
     <w:rsid w:val="000425BD"/>
     <w:rsid w:val="00045376"/>
     <w:rsid w:val="00047B72"/>
     <w:rsid w:val="00053762"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="000556F0"/>
     <w:rsid w:val="00076397"/>
     <w:rsid w:val="000869B1"/>
     <w:rsid w:val="00093B33"/>
     <w:rsid w:val="0009670A"/>
     <w:rsid w:val="000A11BB"/>
     <w:rsid w:val="000A57E4"/>
     <w:rsid w:val="000B7EEA"/>
     <w:rsid w:val="000C7F24"/>
     <w:rsid w:val="000D0042"/>
     <w:rsid w:val="000D24F6"/>
     <w:rsid w:val="000E42EC"/>
     <w:rsid w:val="000F60CE"/>
     <w:rsid w:val="0010110D"/>
     <w:rsid w:val="001114BD"/>
     <w:rsid w:val="0012090F"/>
     <w:rsid w:val="00130211"/>
     <w:rsid w:val="00135747"/>
     <w:rsid w:val="00136E5F"/>
     <w:rsid w:val="00153ABC"/>
     <w:rsid w:val="00171D38"/>
     <w:rsid w:val="00187424"/>
+    <w:rsid w:val="00191DB3"/>
     <w:rsid w:val="001973A1"/>
     <w:rsid w:val="001A10E1"/>
     <w:rsid w:val="001A46D7"/>
     <w:rsid w:val="001A4A6A"/>
     <w:rsid w:val="001A4D3C"/>
     <w:rsid w:val="001A5A82"/>
     <w:rsid w:val="001F32BC"/>
     <w:rsid w:val="00200B0B"/>
     <w:rsid w:val="002039CB"/>
     <w:rsid w:val="00204595"/>
     <w:rsid w:val="00212C01"/>
     <w:rsid w:val="00224820"/>
     <w:rsid w:val="00224F04"/>
     <w:rsid w:val="00226FDB"/>
     <w:rsid w:val="00233428"/>
     <w:rsid w:val="00242513"/>
     <w:rsid w:val="00247B35"/>
     <w:rsid w:val="00257C71"/>
     <w:rsid w:val="00261763"/>
     <w:rsid w:val="00267369"/>
     <w:rsid w:val="002746E6"/>
     <w:rsid w:val="00282844"/>
     <w:rsid w:val="0028440E"/>
     <w:rsid w:val="00287F6E"/>
     <w:rsid w:val="002971D1"/>
     <w:rsid w:val="002A3F7C"/>
     <w:rsid w:val="002A4FF2"/>
     <w:rsid w:val="002A5E61"/>
     <w:rsid w:val="002B37CE"/>
     <w:rsid w:val="002B58D8"/>
     <w:rsid w:val="002D5A61"/>
     <w:rsid w:val="002F3826"/>
     <w:rsid w:val="00302AA6"/>
     <w:rsid w:val="00303DCA"/>
     <w:rsid w:val="003156E2"/>
     <w:rsid w:val="00320D1A"/>
     <w:rsid w:val="00323039"/>
     <w:rsid w:val="00323D6C"/>
     <w:rsid w:val="00324F38"/>
     <w:rsid w:val="00346B68"/>
     <w:rsid w:val="00351049"/>
     <w:rsid w:val="00357D19"/>
     <w:rsid w:val="00380A92"/>
     <w:rsid w:val="00385E1E"/>
     <w:rsid w:val="00393827"/>
+    <w:rsid w:val="003B5AE4"/>
     <w:rsid w:val="003C0484"/>
     <w:rsid w:val="003C0D06"/>
     <w:rsid w:val="003C19C7"/>
     <w:rsid w:val="003C38B3"/>
     <w:rsid w:val="003C6AE5"/>
     <w:rsid w:val="003D016D"/>
     <w:rsid w:val="003D1587"/>
     <w:rsid w:val="003D4D69"/>
     <w:rsid w:val="003E05FC"/>
     <w:rsid w:val="00401F07"/>
     <w:rsid w:val="0040477F"/>
     <w:rsid w:val="00406E7F"/>
     <w:rsid w:val="00424283"/>
     <w:rsid w:val="00434BAD"/>
     <w:rsid w:val="004467AB"/>
     <w:rsid w:val="00456217"/>
     <w:rsid w:val="00467DFF"/>
     <w:rsid w:val="00481CF7"/>
     <w:rsid w:val="00492856"/>
     <w:rsid w:val="004970B0"/>
     <w:rsid w:val="004B1611"/>
     <w:rsid w:val="004C7D44"/>
     <w:rsid w:val="004D5B0C"/>
     <w:rsid w:val="004D639A"/>
     <w:rsid w:val="004D7B00"/>
@@ -16780,50 +17301,51 @@
     <w:rsid w:val="00683FCD"/>
     <w:rsid w:val="00690B2F"/>
     <w:rsid w:val="00691BF0"/>
     <w:rsid w:val="006921C1"/>
     <w:rsid w:val="006C67B8"/>
     <w:rsid w:val="006D5336"/>
     <w:rsid w:val="006D6BDF"/>
     <w:rsid w:val="006D77EC"/>
     <w:rsid w:val="006E0811"/>
     <w:rsid w:val="006F66AE"/>
     <w:rsid w:val="0070437D"/>
     <w:rsid w:val="007106F8"/>
     <w:rsid w:val="00723F4E"/>
     <w:rsid w:val="00724E0B"/>
     <w:rsid w:val="00744461"/>
     <w:rsid w:val="00745A6C"/>
     <w:rsid w:val="00771DD8"/>
     <w:rsid w:val="00790A9B"/>
     <w:rsid w:val="00792A6B"/>
     <w:rsid w:val="007A0512"/>
     <w:rsid w:val="007A44D0"/>
     <w:rsid w:val="007B219C"/>
     <w:rsid w:val="007B5EDC"/>
     <w:rsid w:val="007C6D3A"/>
     <w:rsid w:val="007D1A8E"/>
+    <w:rsid w:val="007E6EE5"/>
     <w:rsid w:val="007F1981"/>
     <w:rsid w:val="007F4D35"/>
     <w:rsid w:val="00805FBF"/>
     <w:rsid w:val="00811901"/>
     <w:rsid w:val="0082642A"/>
     <w:rsid w:val="008452BB"/>
     <w:rsid w:val="00860D5E"/>
     <w:rsid w:val="00862C41"/>
     <w:rsid w:val="00874545"/>
     <w:rsid w:val="00882598"/>
     <w:rsid w:val="00882EF5"/>
     <w:rsid w:val="00883422"/>
     <w:rsid w:val="00891B17"/>
     <w:rsid w:val="008A1E34"/>
     <w:rsid w:val="008C39C1"/>
     <w:rsid w:val="008C6DAD"/>
     <w:rsid w:val="008E2745"/>
     <w:rsid w:val="008E4BD4"/>
     <w:rsid w:val="008E4C1C"/>
     <w:rsid w:val="008E675B"/>
     <w:rsid w:val="008E721A"/>
     <w:rsid w:val="00903095"/>
     <w:rsid w:val="009070D8"/>
     <w:rsid w:val="0091332A"/>
     <w:rsid w:val="00913552"/>
@@ -16913,94 +17435,99 @@
     <w:rsid w:val="00D43AA7"/>
     <w:rsid w:val="00D46B99"/>
     <w:rsid w:val="00D47C2F"/>
     <w:rsid w:val="00D62522"/>
     <w:rsid w:val="00D82829"/>
     <w:rsid w:val="00D840CC"/>
     <w:rsid w:val="00D91C7F"/>
     <w:rsid w:val="00D91E41"/>
     <w:rsid w:val="00D979FB"/>
     <w:rsid w:val="00DB5D0B"/>
     <w:rsid w:val="00DC3535"/>
     <w:rsid w:val="00DC6183"/>
     <w:rsid w:val="00DD0E73"/>
     <w:rsid w:val="00DD3514"/>
     <w:rsid w:val="00DD45B8"/>
     <w:rsid w:val="00DF0218"/>
     <w:rsid w:val="00DF3EDD"/>
     <w:rsid w:val="00DF598C"/>
     <w:rsid w:val="00E018BB"/>
     <w:rsid w:val="00E02055"/>
     <w:rsid w:val="00E02A5F"/>
     <w:rsid w:val="00E204E8"/>
     <w:rsid w:val="00E31C84"/>
     <w:rsid w:val="00E36225"/>
     <w:rsid w:val="00E3668B"/>
+    <w:rsid w:val="00E41156"/>
     <w:rsid w:val="00E42F53"/>
     <w:rsid w:val="00E44906"/>
     <w:rsid w:val="00E51B2E"/>
     <w:rsid w:val="00E54AE8"/>
     <w:rsid w:val="00E72807"/>
     <w:rsid w:val="00E74406"/>
     <w:rsid w:val="00E74CF5"/>
     <w:rsid w:val="00E75AAC"/>
     <w:rsid w:val="00E83AD0"/>
     <w:rsid w:val="00E8706A"/>
     <w:rsid w:val="00E912B6"/>
     <w:rsid w:val="00E91323"/>
     <w:rsid w:val="00E93EF8"/>
+    <w:rsid w:val="00EA1A97"/>
     <w:rsid w:val="00EA262E"/>
     <w:rsid w:val="00EA5629"/>
     <w:rsid w:val="00EB57ED"/>
     <w:rsid w:val="00ED0437"/>
     <w:rsid w:val="00ED0EF0"/>
     <w:rsid w:val="00ED36AA"/>
     <w:rsid w:val="00EE0078"/>
     <w:rsid w:val="00EE4C61"/>
     <w:rsid w:val="00EF65CB"/>
     <w:rsid w:val="00F04DDA"/>
     <w:rsid w:val="00F100D1"/>
     <w:rsid w:val="00F25829"/>
     <w:rsid w:val="00F30BD8"/>
     <w:rsid w:val="00F35CF5"/>
     <w:rsid w:val="00F41B45"/>
     <w:rsid w:val="00F42359"/>
     <w:rsid w:val="00F54304"/>
     <w:rsid w:val="00F614DF"/>
     <w:rsid w:val="00F6659A"/>
     <w:rsid w:val="00F67A5A"/>
     <w:rsid w:val="00F94901"/>
     <w:rsid w:val="00F956A3"/>
     <w:rsid w:val="00FC2767"/>
     <w:rsid w:val="00FC2922"/>
     <w:rsid w:val="00FC43E0"/>
     <w:rsid w:val="00FD2334"/>
     <w:rsid w:val="00FD2953"/>
     <w:rsid w:val="00FD3E22"/>
     <w:rsid w:val="00FE7428"/>
     <w:rsid w:val="00FF1A5F"/>
     <w:rsid w:val="00FF218C"/>
+    <w:rsid w:val="02E34D03"/>
+    <w:rsid w:val="3B4399EB"/>
+    <w:rsid w:val="5486BE8C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="25FBB82E"/>
@@ -19331,179 +19858,168 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e888d881917d0ca013988a808d8d4f99" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -19548,244 +20064,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{272E195E-A3FD-4723-8F16-2AD5D6A7F5E0}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C15C46C-8034-4A88-8963-70A47BF4B337}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9686716C-5E7C-4B76-8355-A942A4370450}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB124A2B-5268-454F-B862-0EC32E714842}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>4927</Characters>
+  <Pages>10</Pages>
+  <Words>9096</Words>
+  <Characters>5186</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13543</CharactersWithSpaces>
+  <CharactersWithSpaces>14254</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...110 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Martins Kanepe</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">