--- v0 (2026-04-10)
+++ v1 (2026-08-21)
@@ -1,55 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1920"/>
         <w:gridCol w:w="7696"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="305D6530" w14:textId="77777777" w:rsidTr="001C1A67">
         <w:tc>
           <w:tcPr>
@@ -195,51 +198,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2013"/>
         <w:gridCol w:w="7603"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="0E0B013C" w14:textId="77777777" w:rsidTr="001C1A67">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="00DA4F2A" w14:paraId="0E0B013C" w14:textId="77777777" w:rsidTr="001C1A67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3103D731" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Jāņem vērā!</w:t>
@@ -744,62 +747,52 @@
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="293" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Izmaiņas informācijā par prokūristu vai reģistrētu </w:t>
+              <w:t xml:space="preserve"> Izmaiņas informācijā par prokūristu vai reģistrētu prokūru</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0AE"/>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> aizpildīt 6. punktu</w:t>
@@ -987,51 +980,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="43168FB7" w14:textId="77777777" w:rsidTr="001C1A67">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="00DA4F2A" w14:paraId="43168FB7" w14:textId="77777777" w:rsidTr="001C1A67">
         <w:trPr>
           <w:trHeight w:val="609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="00B6437E" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk190360650"/>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -1064,51 +1057,51 @@
             <w:r w:rsidR="009C2588" w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>adaļu jākopē un jāaizpilda par katru personu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="1B015D38" w14:textId="77777777" w:rsidTr="001C1A67">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="1B015D38" w14:textId="77777777" w:rsidTr="001C1A67">
         <w:trPr>
           <w:trHeight w:val="5513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="28639201" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -1149,51 +1142,51 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Izmaiņu būtība:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00213884" w:rsidRPr="00F96F48" w14:paraId="5837DB0B" w14:textId="77777777" w:rsidTr="001C1A67">
+            <w:tr w:rsidR="00213884" w:rsidRPr="00DA4F2A" w14:paraId="5837DB0B" w14:textId="77777777" w:rsidTr="001C1A67">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E35F3E5" w14:textId="03C42615" w:rsidR="00213884" w:rsidRPr="00F96F48" w:rsidRDefault="00213884" w:rsidP="00213884">
                   <w:pPr>
                     <w:widowControl/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
@@ -1261,85 +1254,87 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>atstājis amatu</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1417081B" w14:textId="7A50F78A" w:rsidR="00213884" w:rsidRPr="00F96F48" w:rsidRDefault="00C1003E" w:rsidP="00213884">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="838"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00213884" w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">mainījusies informācija par personu </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="529EB705" w14:textId="73748676" w:rsidR="00213884" w:rsidRPr="00F96F48" w:rsidRDefault="00C1003E" w:rsidP="00213884">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="838"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00213884" w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>mainīts pilnvarojuma apjoms </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="32007FE9" w14:textId="38F0BE39" w:rsidR="00213884" w:rsidRPr="00F96F48" w:rsidRDefault="00213884" w:rsidP="00213884">
                   <w:pPr>
                     <w:widowControl/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
@@ -1548,51 +1543,51 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1800"/>
               <w:gridCol w:w="7545"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="4E39393A" w14:textId="77777777" w:rsidTr="001C1A67">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="00DA4F2A" w14:paraId="4E39393A" w14:textId="77777777" w:rsidTr="001C1A67">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="4E52815A" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
@@ -1651,99 +1646,99 @@
                   <w:tcW w:w="7545" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="58E89821" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="18A323CE" w14:textId="77777777" w:rsidTr="001C1A67">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="00DA4F2A" w14:paraId="18A323CE" w14:textId="77777777" w:rsidTr="001C1A67">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="06237098" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="57F66EB1" w14:textId="77777777" w:rsidTr="001C1A67">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="00DA4F2A" w14:paraId="57F66EB1" w14:textId="77777777" w:rsidTr="001C1A67">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="45A14C3C" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
@@ -1814,51 +1809,51 @@
                   </w:pPr>
                   <w:bookmarkStart w:id="2" w:name="_Hlk199851116"/>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="3D2E38F8" w14:textId="77777777" w:rsidTr="001C1A67">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="00DA4F2A" w14:paraId="3D2E38F8" w14:textId="77777777" w:rsidTr="001C1A67">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7177C56A" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -1878,83 +1873,83 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:bookmarkEnd w:id="2"/>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="5A52C747" w14:textId="77777777" w:rsidTr="001C1A67">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="00DA4F2A" w14:paraId="5A52C747" w14:textId="77777777" w:rsidTr="001C1A67">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="314C61DA" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="73077F49" w14:textId="77777777" w:rsidTr="001C1A67">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="00DA4F2A" w14:paraId="73077F49" w14:textId="77777777" w:rsidTr="001C1A67">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="34B3DBE4" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
@@ -2057,51 +2052,51 @@
                   <w:tcW w:w="7395" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3A75C0B9" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="254DBE1D" w14:textId="77777777" w:rsidTr="001C1A67">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="00DA4F2A" w14:paraId="254DBE1D" w14:textId="77777777" w:rsidTr="001C1A67">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1950" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1108E51B" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
@@ -2439,51 +2434,51 @@
                   </w:r>
                   <w:r w:rsidR="004F53B3" w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
                     <w:t>**</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="434C49B8" w14:textId="77777777" w:rsidTr="001C1A67">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="434C49B8" w14:textId="77777777" w:rsidTr="001C1A67">
               <w:trPr>
                 <w:trHeight w:val="5179"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="28847729" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -2701,69 +2696,51 @@
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> pārstāvēt filiāli kopā ar (</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>norādīt skaitu</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t>) _____ personu (-</w:t>
-[...17 lines deleted...]
-                    <w:t>), kura pilnvarota pārstāvēt komersantu darbībās, kas saistītas ar filiāli;</w:t>
+                    <w:t>) _____ personu (-ām), kura pilnvarota pārstāvēt komersantu darbībās, kas saistītas ar filiāli;</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0F5AABAA" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:ind w:left="838"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
@@ -2934,51 +2911,51 @@
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="9067" w:type="dxa"/>
                     <w:tblInd w:w="111" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                       <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblCellMar>
                       <w:left w:w="0" w:type="dxa"/>
                       <w:right w:w="0" w:type="dxa"/>
                     </w:tblCellMar>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="3022"/>
                     <w:gridCol w:w="3022"/>
                     <w:gridCol w:w="3023"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="645A7C67" w14:textId="77777777" w:rsidTr="001C1A67">
+                  <w:tr w:rsidR="00E700E0" w:rsidRPr="00DA4F2A" w14:paraId="645A7C67" w14:textId="77777777" w:rsidTr="001C1A67">
                     <w:trPr>
                       <w:trHeight w:val="300"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9067" w:type="dxa"/>
                         <w:gridSpan w:val="3"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                         <w:hideMark/>
                       </w:tcPr>
                       <w:p w14:paraId="0E8D78A8" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                         <w:pPr>
                           <w:widowControl/>
                           <w:jc w:val="both"/>
                           <w:textAlignment w:val="baseline"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:bookmarkStart w:id="3" w:name="_Hlk199850993"/>
                         <w:r w:rsidRPr="00F96F48">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                             <w:b/>
@@ -3178,51 +3155,51 @@
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                         <w:hideMark/>
                       </w:tcPr>
                       <w:p w14:paraId="595C2570" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                         <w:pPr>
                           <w:widowControl/>
                           <w:jc w:val="both"/>
                           <w:textAlignment w:val="baseline"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00F96F48">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                           <w:t>Persona, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
-                  <w:tr w:rsidR="00F15822" w:rsidRPr="00F96F48" w14:paraId="632C8635" w14:textId="77777777" w:rsidTr="00AF2E90">
+                  <w:tr w:rsidR="00F15822" w:rsidRPr="006D0F47" w14:paraId="632C8635" w14:textId="77777777" w:rsidTr="00AF2E90">
                     <w:trPr>
                       <w:trHeight w:val="300"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="3022" w:type="dxa"/>
                         <w:hideMark/>
                       </w:tcPr>
                       <w:p w14:paraId="35DD1974" w14:textId="77777777" w:rsidR="00F15822" w:rsidRDefault="00F15822" w:rsidP="0004779A">
                         <w:pPr>
                           <w:widowControl/>
                           <w:textAlignment w:val="baseline"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00F96F48">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                           <w:t>Vārds</w:t>
                         </w:r>
                       </w:p>
@@ -3392,51 +3369,51 @@
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2168"/>
         <w:gridCol w:w="2757"/>
         <w:gridCol w:w="1766"/>
         <w:gridCol w:w="2925"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="45A92EB1" w14:textId="77777777" w:rsidTr="001C1A67">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="45A92EB1" w14:textId="77777777" w:rsidTr="001C1A67">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21B8B29E" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="98"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -4044,51 +4021,51 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C9CACEE" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="720"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="6E9D8BFE" w14:textId="77777777" w:rsidTr="001C1A67">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="6E9D8BFE" w14:textId="77777777" w:rsidTr="001C1A67">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53DF6C33" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="98"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -4206,117 +4183,91 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13B05445" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="720"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="6D2106BA" w14:textId="77777777" w:rsidTr="001C1A67">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="6D2106BA" w14:textId="77777777" w:rsidTr="001C1A67">
         <w:trPr>
           <w:trHeight w:val="611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D108091" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00605CB1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="98"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Apliecinu(-</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">), ka </w:t>
+              <w:t xml:space="preserve">Apliecinu(-ām), ka </w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>tiesību subjekts ir sasniedzams un tam ir tiesisks pamats atrasties norādītajā juridiskajā adresē.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -4442,156 +4393,122 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="4F6B5E89" w14:textId="77777777" w:rsidTr="00F95333">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="4F6B5E89" w14:textId="77777777" w:rsidTr="00F95333">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EFD1DC1" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="98"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">6. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izmaiņas informācijā par prokūristu vai reģistrētu </w:t>
+              <w:t>Izmaiņas informācijā par prokūristu vai reģistrētu prokūru</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (sadaļu jākopē un jāaizpilda par katru prokūristu vai </w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (sadaļu jākopē un jāaizpilda par katru prokūristu vai prokūru)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="2928E392" w14:textId="77777777" w:rsidTr="00F95333">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="2928E392" w14:textId="77777777" w:rsidTr="00F95333">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65169D7C" w14:textId="33332D76" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -5108,51 +5025,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9350" w:type="dxa"/>
               <w:tblInd w:w="83" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1800"/>
               <w:gridCol w:w="7550"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="40D7DDFF" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="40D7DDFF" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="257"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9350" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2230AFE0" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
@@ -5232,51 +5149,51 @@
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="39DCE413" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="28A05028" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="28A05028" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9350" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="602939EE" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
@@ -5287,51 +5204,51 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="29468BFC" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="29468BFC" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9350" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="292FC934" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
@@ -5425,51 +5342,51 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="709A8E2F" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="709A8E2F" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9350" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="16C11FE1" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
@@ -5493,90 +5410,90 @@
                       <w:color w:val="auto"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="61A3ED5D" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="61A3ED5D" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9350" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="744DA445" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="756BABDB" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="756BABDB" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9350" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="68D60431" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
@@ -5706,51 +5623,51 @@
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="47C7C31B" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="0A4FAE70" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="0A4FAE70" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1950" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="467AB074" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -6111,143 +6028,132 @@
             <w:tblGrid>
               <w:gridCol w:w="9350"/>
             </w:tblGrid>
             <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="4807DD55" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9350" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="00F166F8" w14:textId="6DFE91AA" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>Prokūra</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="004F53B3" w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="4"/>
                     <w:t>**</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="73E7A496" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="73E7A496" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9350" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="70C2EA48" w14:textId="59F61132" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidR="004E3D48" w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                     </w:rPr>
                     <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>, ja izdota kopprokūra </w:t>
                   </w:r>
                   <w:r w:rsidR="00C64A27" w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">vai </w:t>
-[...9 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
+                    <w:t>vai prokūra</w:t>
+                  </w:r>
                 </w:p>
                 <w:p w14:paraId="00A2C0C0" w14:textId="7D6A52A7" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="004E3D48" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="974"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
@@ -6264,92 +6170,77 @@
                     <w:ind w:left="974"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-                    <w:t> </w:t>
+                    <w:t xml:space="preserve"> prokūra </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0688D00F" w14:textId="7CF3FAD4" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
-                  <w:r w:rsidR="004E3D48" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="004E3D48" w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>, ja prokūristam ir īpaši piešķirtas tiesības nekustamo īpašumu </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="49A29582" w14:textId="75C81DAC" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="004E3D48" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="974"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
@@ -6517,51 +6408,51 @@
                     <w:t>Filiāles prokūrista pārstāvības tiesības</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="004F53B3" w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="5"/>
                     <w:t>**</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="114F1309" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="114F1309" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="816"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="33FC6A26" w14:textId="5E736B36" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -6714,51 +6605,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="07279E4F" w14:textId="77777777" w:rsidTr="00F95333">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="07279E4F" w14:textId="77777777" w:rsidTr="00F95333">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="718B46CA" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -6839,51 +6730,51 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Izmaiņu būtība:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="3BD9C293" w14:textId="77777777" w:rsidTr="007914F4">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="3BD9C293" w14:textId="77777777" w:rsidTr="007914F4">
               <w:trPr>
                 <w:trHeight w:val="3170"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9262" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="679CA991" w14:textId="461D10A0" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
@@ -7399,51 +7290,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9214" w:type="dxa"/>
               <w:tblInd w:w="131" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2139"/>
               <w:gridCol w:w="7075"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="0E5D4A6B" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="0E5D4A6B" w14:textId="77777777" w:rsidTr="00F95333">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9214" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="20AC559E" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
@@ -7674,51 +7565,51 @@
                 </w:tcPr>
                 <w:p w14:paraId="274245B8" w14:textId="3604E20C" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="009C2588">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="5" w:name="_Hlk199854810"/>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>7.2. Ārvalsts komersanta likvidators vai maksātnespējas administrators (fiziska persona)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="502FE65E" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="502FE65E" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9201" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="308A5A45" w14:textId="6197201D" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
@@ -8061,51 +7952,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9201" w:type="dxa"/>
               <w:tblInd w:w="144" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1800"/>
               <w:gridCol w:w="7401"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="5F806D32" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="5F806D32" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9201" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="25058307" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
@@ -8164,99 +8055,99 @@
                   <w:tcW w:w="7401" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="18FD0070" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="27B78CF1" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="27B78CF1" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9201" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="40376201" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="63F1CD0D" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="63F1CD0D" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9201" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="47A6C574" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
@@ -8328,51 +8219,51 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="6277BCE9" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="6277BCE9" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9201" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2DB67BFC" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="134"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -8411,84 +8302,84 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                     </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="0EB05C15" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="0EB05C15" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9201" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="26971FEC" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="299DF7CB" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="299DF7CB" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9201" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1EC93FB6" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -8594,51 +8485,51 @@
                   <w:gridSpan w:val="2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2307F1D0" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="385BFF13" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="385BFF13" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1950" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2F23F50D" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -9360,51 +9251,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9201" w:type="dxa"/>
               <w:tblInd w:w="144" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9201"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="7CA50D06" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="7CA50D06" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9201" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1CD053D6" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:ind w:left="136" w:right="128"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -9414,84 +9305,85 @@
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>7.4. Informācija par likvidatora pārstāvjiem likvidācijas procesā vai administratora pārstāvjiem maksātnespējas procesā</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7F2D01A5" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="3EDA3136" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="3EDA3136" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9201" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="62F1A992" w14:textId="76CBD8A7" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
-                  <w:r w:rsidR="004E3D48" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="004E3D48" w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6C0332C2" w14:textId="46FD9910" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="004E3D48" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="838"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
@@ -9801,51 +9693,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9206" w:type="dxa"/>
               <w:tblInd w:w="144" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1800"/>
               <w:gridCol w:w="7406"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="74BFB06A" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="74BFB06A" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9206" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="12D0F124" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -9922,51 +9814,51 @@
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3E5B5996" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="385F20FE" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="385F20FE" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9206" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0489DFE6" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -9976,51 +9868,51 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="69A7A02D" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="69A7A02D" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9206" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="34819115" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -10102,51 +9994,51 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="1A6146A3" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="1A6146A3" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9206" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="24926C27" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="134"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -10165,90 +10057,90 @@
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>                                                                 (diena / mēnesis / gads) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="3C38450D" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="3C38450D" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9206" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="20DF93DD" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="6D79EB0C" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="6D79EB0C" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9206" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="55BDCD4D" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -10378,51 +10270,51 @@
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="760BFC7D" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="2584DF9C" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="2584DF9C" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1950" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="34E5862F" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -10839,51 +10731,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="7016B567" w14:textId="77777777" w:rsidTr="00F95333">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="7016B567" w14:textId="77777777" w:rsidTr="00F95333">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="205821D5" w14:textId="543142D2" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00FA770F" w:rsidP="00FA770F">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -10953,51 +10845,51 @@
                   <w:u w:val="single"/>
                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="10DDCA3C" w14:textId="77777777" w:rsidTr="00F95333">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="10DDCA3C" w14:textId="77777777" w:rsidTr="00F95333">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="323A2622" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
               </w:tabs>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -11010,198 +10902,223 @@
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="87" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9356"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="5597A7DD" w14:textId="77777777" w:rsidTr="00E028CE">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="5597A7DD" w14:textId="77777777" w:rsidTr="00E028CE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7BD5A79C" w14:textId="07C355A5" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00195D45">
+                <w:p w14:paraId="7BD5A79C" w14:textId="07C355A5" w:rsidR="00E700E0" w:rsidRPr="00447F24" w:rsidRDefault="00E700E0" w:rsidP="00195D45">
                   <w:pPr>
                     <w:pStyle w:val="paragraph"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                       <w:color w:val="000000"/>
-                      <w:sz w:val="18"/>
-[...3 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rStyle w:val="normaltextrun"/>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
-                  <w:r w:rsidR="004E3D48" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="004E3D48" w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>ý</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4E8C13E4" w14:textId="5240CCF4" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="004E3D48" w:rsidP="00195D45">
+                <w:p w14:paraId="4E8C13E4" w14:textId="5240CCF4" w:rsidR="00E700E0" w:rsidRPr="00447F24" w:rsidRDefault="004E3D48" w:rsidP="00195D45">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="317"/>
                     </w:tabs>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:ind w:left="134" w:right="59"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...7 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidR="00F14474" w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:r w:rsidR="00F14474" w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rStyle w:val="normaltextrun"/>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Jauna </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>patiesā labuma guvēja reģistrācija </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0C87ECE4" w14:textId="70B164EB" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="004E3D48" w:rsidP="00195D45">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="459"/>
                       <w:tab w:val="left" w:pos="601"/>
                     </w:tabs>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:ind w:left="134" w:right="59"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
-[...4 lines deleted...]
-                      <w:szCs w:val="24"/>
+                  <w:r w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidR="00F14474" w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:r w:rsidR="00F14474" w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rStyle w:val="normaltextrun"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Izmaiņas</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> informācijā par patieso labuma guvēju (ja mainījusies patiesā labuma guvēja identificējošā informācija vai īstenotais kontroles veids)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00195D45" w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> vai i</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>zmaiņas informācijā par personu ar kuras starpniecību patiesais labuma guvējs īsteno kontroli</w:t>
+                  </w:r>
                   <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
                     <w:rPr>
-                      <w:rStyle w:val="normaltextrun"/>
-[...24 lines deleted...]
-                    <w:t>zmaiņas informācijā par personu ar kuras starpniecību patiesais labuma guvējs īsteno kontroli </w:t>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5F160AC1" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
               </w:tabs>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -11209,2760 +11126,3185 @@
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9351" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4253"/>
               <w:gridCol w:w="5098"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="1450DF04" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="1450DF04" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9351" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6BA782C6" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="6BA782C6" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="-179" w:right="69" w:firstLine="179"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>8.1.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Patieso labuma guv</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ē</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ju identific</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ē</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>jo</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>š</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>a inform</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ā</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>cija</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="20FADA19" w14:textId="77777777" w:rsidTr="000A7769">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="20FADA19" w14:textId="77777777" w:rsidTr="000A7769">
               <w:trPr>
                 <w:trHeight w:val="609"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4253" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7D88644E" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="7D88644E" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="-179" w:firstLine="179"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Vārds </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="747D0BF4" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="747D0BF4" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="-179" w:firstLine="179"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...8 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5098" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7C408726" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="7C408726" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="126" w:firstLine="22"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="528DB237" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="528DB237" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="-179" w:firstLine="179"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...8 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="528DBD0F" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+          <w:p w14:paraId="528DBD0F" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
               </w:tabs>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F96F48">
+            <w:r w:rsidRPr="006D0F47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="8"/>
-                <w:szCs w:val="8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9356" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2839"/>
               <w:gridCol w:w="6517"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="272A9666" w14:textId="77777777" w:rsidTr="00C33642">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="272A9666" w14:textId="77777777" w:rsidTr="00C33642">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="229AC955" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="229AC955" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="7227C7CB" w14:textId="77777777" w:rsidTr="00C33642">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="7227C7CB" w14:textId="77777777" w:rsidTr="00C33642">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2839" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="27D89CB3" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="27D89CB3" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6517" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3C004A1B" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="3C004A1B" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="01587254" w14:textId="77777777" w:rsidTr="00C33642">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="01587254" w14:textId="77777777" w:rsidTr="00C33642">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2839" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7B28BCB7" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="7B28BCB7" w14:textId="7AF9CBD4" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...9 lines deleted...]
-                    <w:t>Valstspiederība </w:t>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="006D0F47" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6517" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="64DCAFFD" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="64DCAFFD" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="1EA0436F" w14:textId="77777777" w:rsidTr="00C33642">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="1EA0436F" w14:textId="77777777" w:rsidTr="00C33642">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2839" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3926A5D5" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="3926A5D5" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Pastāvīgās dzīvesvietas valsts </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6517" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1AB4A164" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="1AB4A164" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0547C575" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+          <w:p w14:paraId="0547C575" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
               </w:tabs>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F96F48">
+            <w:r w:rsidRPr="006D0F47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="8"/>
-                <w:szCs w:val="8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9356" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2839"/>
               <w:gridCol w:w="6517"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="0C1FA8DD" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="0C1FA8DD" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2D6EBB99" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="2D6EBB99" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00F9353D" w:rsidRPr="00F96F48" w14:paraId="6F5F7702" w14:textId="77777777" w:rsidTr="00AA0F60">
+            <w:tr w:rsidR="00F9353D" w:rsidRPr="006D0F47" w14:paraId="6F5F7702" w14:textId="77777777" w:rsidTr="00AA0F60">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2839" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2C54B073" w14:textId="77777777" w:rsidR="00F9353D" w:rsidRPr="00F96F48" w:rsidRDefault="00F9353D" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="2C54B073" w14:textId="77777777" w:rsidR="00F9353D" w:rsidRPr="006D0F47" w:rsidRDefault="00F9353D" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
-[...4 lines deleted...]
-                    <w:lastRenderedPageBreak/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
                     <w:t>Dzimšanas datums </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6517" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="24AB8189" w14:textId="77777777" w:rsidR="00F9353D" w:rsidRPr="00F96F48" w:rsidRDefault="00F9353D" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="24AB8189" w14:textId="77777777" w:rsidR="00F9353D" w:rsidRPr="006D0F47" w:rsidRDefault="00F9353D" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="0333A577" w14:textId="0D33AF28" w:rsidR="00F9353D" w:rsidRPr="00F96F48" w:rsidRDefault="000A7769" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="0333A577" w14:textId="0D33AF28" w:rsidR="00F9353D" w:rsidRPr="006D0F47" w:rsidRDefault="000A7769" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...5 lines deleted...]
-                      <w:color w:val="auto"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:r w:rsidR="00F9353D" w:rsidRPr="00F96F48">
-[...2 lines deleted...]
-                      <w:color w:val="auto"/>
+                  <w:r w:rsidR="00F9353D" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
-                  <w:r w:rsidR="00F9353D" w:rsidRPr="00F96F48">
-[...2 lines deleted...]
-                      <w:color w:val="auto"/>
+                  <w:r w:rsidR="00F9353D" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="73091500" w14:textId="77777777" w:rsidTr="000A7769">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="73091500" w14:textId="77777777" w:rsidTr="000A7769">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2839" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3C656B16" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="3C656B16" w14:textId="421D1028" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...9 lines deleted...]
-                    <w:t>Valstspiederība </w:t>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="006D0F47" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6517" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="19C9F001" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="19C9F001" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="40ACF2E2" w14:textId="77777777" w:rsidTr="00870D4A">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="40ACF2E2" w14:textId="77777777" w:rsidTr="00870D4A">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2839" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3E779B82" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="3E779B82" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Pastāvīgās dzīvesvietas valsts </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6517" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0D95A378" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="0D95A378" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="6DE7364F" w14:textId="77777777" w:rsidTr="00870D4A">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="6DE7364F" w14:textId="77777777" w:rsidTr="00870D4A">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="45EE9C19" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="45EE9C19" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Personu apliecinoša dokumenta dati</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="04EFBC8B" w14:textId="77777777" w:rsidTr="00870D4A">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="04EFBC8B" w14:textId="77777777" w:rsidTr="00870D4A">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2839" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5A1B5CA0" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="5A1B5CA0" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6517" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="66BD3D90" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="66BD3D90" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...4 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B007A9" w:rsidRPr="00F96F48" w14:paraId="2501F293" w14:textId="77777777" w:rsidTr="00727EDB">
+            <w:tr w:rsidR="00B007A9" w:rsidRPr="006D0F47" w14:paraId="2501F293" w14:textId="77777777" w:rsidTr="00727EDB">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2839" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7C20E44E" w14:textId="77777777" w:rsidR="00B007A9" w:rsidRPr="00F96F48" w:rsidRDefault="00B007A9" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="7C20E44E" w14:textId="77777777" w:rsidR="00B007A9" w:rsidRPr="006D0F47" w:rsidRDefault="00B007A9" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6517" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="19A333AB" w14:textId="73CFD75E" w:rsidR="00B007A9" w:rsidRPr="00F96F48" w:rsidRDefault="00B007A9" w:rsidP="00B007A9">
+                <w:p w14:paraId="19A333AB" w14:textId="73CFD75E" w:rsidR="00B007A9" w:rsidRPr="006D0F47" w:rsidRDefault="00B007A9" w:rsidP="00B007A9">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B007A9" w:rsidRPr="00F96F48" w14:paraId="7B591C06" w14:textId="77777777" w:rsidTr="00727EDB">
+            <w:tr w:rsidR="00B007A9" w:rsidRPr="006D0F47" w14:paraId="7B591C06" w14:textId="77777777" w:rsidTr="00727EDB">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2839" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="76479525" w14:textId="2577E11C" w:rsidR="00B007A9" w:rsidRPr="00F96F48" w:rsidRDefault="00B007A9" w:rsidP="00F9353D">
+                <w:p w14:paraId="76479525" w14:textId="2577E11C" w:rsidR="00B007A9" w:rsidRPr="006D0F47" w:rsidRDefault="00B007A9" w:rsidP="00F9353D">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Izdošanas datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6517" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="20580554" w14:textId="77777777" w:rsidR="00B007A9" w:rsidRPr="00F96F48" w:rsidRDefault="00B007A9" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="20580554" w14:textId="77777777" w:rsidR="00B007A9" w:rsidRPr="006D0F47" w:rsidRDefault="00B007A9" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="144021B0" w14:textId="0B7EF3B4" w:rsidR="00B007A9" w:rsidRPr="00F96F48" w:rsidRDefault="00B007A9" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="144021B0" w14:textId="0B7EF3B4" w:rsidR="00B007A9" w:rsidRPr="006D0F47" w:rsidRDefault="00B007A9" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...5 lines deleted...]
-                      <w:color w:val="auto"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:vertAlign w:val="subscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="2FD78104" w14:textId="77777777" w:rsidTr="006D7A6A">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="2FD78104" w14:textId="77777777" w:rsidTr="006D7A6A">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="56C3C7DE" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="56C3C7DE" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Izdevējs</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="696D52C8" w14:textId="77777777" w:rsidTr="006D7A6A">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="696D52C8" w14:textId="77777777" w:rsidTr="006D7A6A">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2839" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="797D4978" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="797D4978" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Valsts </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6517" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="56788AB0" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="56788AB0" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="4242E628" w14:textId="77777777" w:rsidTr="006D7A6A">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="4242E628" w14:textId="77777777" w:rsidTr="006D7A6A">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2839" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="220DC27C" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="220DC27C" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Institūcija </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6517" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="04EAE43F" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="04EAE43F" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1B8458E3" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+          <w:p w14:paraId="1B8458E3" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
               </w:tabs>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F96F48">
+            <w:r w:rsidRPr="006D0F47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="8"/>
-                <w:szCs w:val="8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9356" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9356"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="62BB9C24" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="62BB9C24" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3F52B376" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="3F52B376" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="134"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...151 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>8.2.1.</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                    <w:t>8.2.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>Caur statusu juridiskaj</w:t>
-[...3 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                    <w:t>Veids k</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ā</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> person</w:t>
-[...3 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                    <w:t>d</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ā</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:t xml:space="preserve"> tiek </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ī</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>stenota kontrole</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="5855F37D" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="16E4ACD7" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
-                <w:trHeight w:val="941"/>
+                <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5DC773CB" w14:textId="3E2A9A3E" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="52620EF5" w14:textId="231D9499" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>8.2.1.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Caur statusu juridiskaj</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ā</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> person</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ā</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="006D0F47" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="006D0F47" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>8.2.4. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="006D0F47" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="006D0F47" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="5855F37D" w14:textId="77777777" w:rsidTr="00F95333">
+              <w:trPr>
+                <w:trHeight w:val="941"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5DC773CB" w14:textId="3E2A9A3E" w:rsidR="00E700E0" w:rsidRPr="00447F24" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="270"/>
+                    </w:tabs>
+                    <w:ind w:left="134"/>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
-                  <w:r w:rsidR="004E3D48" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="004E3D48" w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                     </w:rPr>
                     <w:t>ý</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="47B21BB8" w14:textId="13AC11BB" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="004E3D48" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="47B21BB8" w14:textId="13AC11BB" w:rsidR="00E700E0" w:rsidRPr="00447F24" w:rsidRDefault="004E3D48" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="276"/>
                     </w:tabs>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...9 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā dalībnieks </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="16DE4E0B" w14:textId="07DA5CF5" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="004E3D48" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="16DE4E0B" w14:textId="07DA5CF5" w:rsidR="00E700E0" w:rsidRPr="00447F24" w:rsidRDefault="004E3D48" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="276"/>
                     </w:tabs>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...9 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā akcionārs </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6964BA8F" w14:textId="2C4AA490" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="004E3D48" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="6964BA8F" w14:textId="2C4AA490" w:rsidR="00E700E0" w:rsidRPr="00447F24" w:rsidRDefault="004E3D48" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="276"/>
                     </w:tabs>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...9 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="43148EF9" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="43148EF9" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="746ADFB1" w14:textId="10BF325F" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="746ADFB1" w14:textId="4B652D81" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>8.2.2. Kā atsevišķa persona, kas kontrolē</w:t>
-[...10 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                    <w:t xml:space="preserve">8.2.2. Kā atsevišķa persona, kas kontrolē  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(aizpilda 8.3.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidR="006D0F47" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...3 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 8.2.4. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="006D0F47" w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...5 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="0FC19A3B" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="0FC19A3B" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="06BDC219" w14:textId="64E7BC5A" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="06BDC219" w14:textId="64E7BC5A" w:rsidR="00E700E0" w:rsidRPr="00447F24" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
-                  <w:r w:rsidR="004E3D48" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="004E3D48" w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                     </w:rPr>
                     <w:t>ý</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="339672CA" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00F96F48" w:rsidRDefault="004B7528" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="339672CA" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00447F24" w:rsidRDefault="004B7528" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:p w14:paraId="2602D7DA" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00F96F48" w:rsidRDefault="004B7528" w:rsidP="004B7528">
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2602D7DA" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00447F24" w:rsidRDefault="004B7528" w:rsidP="004B7528">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz pilnvarojuma līguma pamata</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="561F7A6B" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00F96F48" w:rsidRDefault="004B7528" w:rsidP="004B7528">
+                <w:p w14:paraId="561F7A6B" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00447F24" w:rsidRDefault="004B7528" w:rsidP="004B7528">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz īpašumtiesību pamata</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="10A84BDE" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00F96F48" w:rsidRDefault="004B7528" w:rsidP="004B7528">
+                <w:p w14:paraId="10A84BDE" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00447F24" w:rsidRDefault="004B7528" w:rsidP="004B7528">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz darījuma attiecību pamata</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="15981DFD" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00F96F48" w:rsidRDefault="004B7528" w:rsidP="004B7528">
+                <w:p w14:paraId="4259807C" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="00447F24" w:rsidRDefault="006D0F47" w:rsidP="004B7528">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                </w:p>
+                <w:p w14:paraId="15981DFD" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00447F24" w:rsidRDefault="004B7528" w:rsidP="004B7528">
+                  <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447F24">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā dibinātājs</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="07C341D0" w14:textId="1A2AC23C" w:rsidR="004B7528" w:rsidRPr="00F96F48" w:rsidRDefault="004B7528" w:rsidP="004B7528">
+                <w:p w14:paraId="07C341D0" w14:textId="1A2AC23C" w:rsidR="004B7528" w:rsidRPr="00447F24" w:rsidRDefault="004B7528" w:rsidP="004B7528">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā pilnvar</w:t>
                   </w:r>
-                  <w:r w:rsidR="00AA6AAE">
+                  <w:r w:rsidR="00AA6AAE" w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>nieks</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (pārvaldnieks)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="68C0864D" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00F96F48" w:rsidRDefault="004B7528" w:rsidP="004B7528">
+                <w:p w14:paraId="68C0864D" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00447F24" w:rsidRDefault="004B7528" w:rsidP="004B7528">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā pārraudzītājs</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (ja tāds ir)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3CED2B96" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00F96F48" w:rsidRDefault="004B7528" w:rsidP="004B7528">
+                <w:p w14:paraId="3CED2B96" w14:textId="77777777" w:rsidR="004B7528" w:rsidRPr="00447F24" w:rsidRDefault="004B7528" w:rsidP="004B7528">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="00447F24">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="05790BAD" w14:textId="74CAE011" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="05790BAD" w14:textId="74CAE011" w:rsidR="00E700E0" w:rsidRPr="00447F24" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="134"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="5AB3CB7A" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="5AB3CB7A" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="11468D9F" w14:textId="11FC1D4A" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="11468D9F" w14:textId="1C04DC94" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>8.2.3. Cits kontroles veids</w:t>
-[...12 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                    <w:t xml:space="preserve">8.2.3. Cits kontroles veids </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 8.3.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidR="006D0F47" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...3 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> un 8.2.4. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>punktu)</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="46DDA335" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="46DDA335" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3E91E26F" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="3E91E26F" w14:textId="40DA6B94" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...14 lines deleted...]
-                <w:p w14:paraId="7DA8915D" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7DA8915D" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3FCAFD00" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+          <w:p w14:paraId="3FCAFD00" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
               </w:tabs>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D0F47">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="006D0F47" w:rsidRPr="006D0F47" w14:paraId="4D36BB69" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7D71D16F" w14:textId="0242CBAE" w:rsidR="006D0F47" w:rsidRPr="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="127C7F92" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="006D0F47" w:rsidRPr="006D0F47" w14:paraId="1901FCA7" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="47C08DE6" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="411099D4" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="34EA3BB9" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="006D0F47" w:rsidRPr="006D0F47" w14:paraId="64111BCC" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7C466157" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="33113C2B" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="373E1750" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="006D0F47" w:rsidRPr="006D0F47" w14:paraId="727F8F2C" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7F6442BD" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="44614080" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="61F44172" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6437C07D" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="00F96F48" w:rsidRDefault="006D0F47" w:rsidP="00BF5DD5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="270"/>
+              </w:tabs>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F96F48">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9356" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="810"/>
               <w:gridCol w:w="2955"/>
               <w:gridCol w:w="990"/>
               <w:gridCol w:w="4601"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="2849B848" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="2849B848" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6958AD2F" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="6958AD2F" w14:textId="01DDDCF3" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>8.3.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja kontroli </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ī</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>steno ar citas personas starpniec</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ī</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>bu</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...20 lines deleted...]
-                <w:p w14:paraId="09F8C928" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                </w:p>
+                <w:p w14:paraId="09F8C928" w14:textId="63B544C0" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...8 lines deleted...]
-                    <w:t> </w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Ja kontroli īsteno ar vairāku personu starpniecību, norādāmas visas iesaistītās juridiskās personas (“juridisko personu ķēdi”)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="4AFCBF96" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="4AFCBF96" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2F2F7734" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="2F2F7734" w14:textId="2908F524" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>8.3.1.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Inform</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ā</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>cija par juridisko personu, ar kuras starpniec</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ī</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">bu </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ī</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>steno kontroli</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...8 lines deleted...]
-                    <w:t> </w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno caur juridisko veidojumu norāda to identificējošu informāciju)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="58224A11" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="810" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5D4EB216" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
@@ -13990,71 +14332,71 @@
                     <w:t>Nr. __</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2955" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2F12D29B" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="2F12D29B" w14:textId="37721345" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>Reģistrācijas numurs </w:t>
+                    <w:t>Reģistrācijas numurs</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5591" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="00264B45" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -14097,71 +14439,71 @@
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2955" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="72ADDDA1" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="72ADDDA1" w14:textId="2E5A125D" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>Nosaukums </w:t>
+                    <w:t>Nosaukums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5591" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="131C5BE8" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -14437,51 +14779,51 @@
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="5C9F5015" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="5C9F5015" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="36790AC7" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
@@ -14788,95 +15130,86 @@
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="45C2B443" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Juridiskā adrese (norāda tikai ārvalstīs reģistrētām juridiskajām </w:t>
-[...7 lines deleted...]
-                    <w:t>personām vai juridiskajiem veidojumiem) </w:t>
+                    <w:t>Juridiskā adrese (norāda tikai ārvalstīs reģistrētām juridiskajām personām vai juridiskajiem veidojumiem) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="990" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="598A464E" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Valsts </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4601" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="28B8019E" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -15009,51 +15342,51 @@
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="65506DC5" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="65506DC5" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3A72E88E" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
@@ -15097,51 +15430,51 @@
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9356" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="810"/>
               <w:gridCol w:w="2880"/>
               <w:gridCol w:w="615"/>
               <w:gridCol w:w="5051"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="633D9E7D" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="633D9E7D" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0513CA1E" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -15419,51 +15752,51 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="517C445D" w14:textId="74D93F8B" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="64E4F631" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="64E4F631" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="810" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="61F41AE0" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
@@ -16457,51 +16790,51 @@
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="285FD274" w14:textId="36153E97" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="09EF7DE6" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="09EF7DE6" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0D1F6EEF" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
@@ -16686,51 +17019,51 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="31799155" w14:textId="11F0BE94" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="508DEA74" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="508DEA74" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="810" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="029490EE" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
@@ -17646,51 +17979,51 @@
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="16BA388A" w14:textId="4B4E30B5" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="093E3EC7" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="093E3EC7" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="08D90916" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
@@ -17728,176 +18061,162 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9270" w:type="dxa"/>
               <w:tblInd w:w="85" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9270"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00873E86" w:rsidRPr="00F96F48" w14:paraId="30EA1BF4" w14:textId="77777777" w:rsidTr="00873E86">
+            <w:tr w:rsidR="00873E86" w:rsidRPr="006D0F47" w14:paraId="30EA1BF4" w14:textId="77777777" w:rsidTr="00873E86">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9270" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6BCCF544" w14:textId="0BAE7624" w:rsidR="00873E86" w:rsidRPr="00F96F48" w:rsidRDefault="00873E86" w:rsidP="00605CB1">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>8.4. Informācija, ka patiesais labuma guvējs zaudējis patiesā labuma guvēja statusu juridiskajā personā</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00873E86" w:rsidRPr="00F96F48" w14:paraId="321491CF" w14:textId="77777777" w:rsidTr="00873E86">
+            <w:tr w:rsidR="00873E86" w:rsidRPr="006D0F47" w14:paraId="321491CF" w14:textId="77777777" w:rsidTr="00873E86">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9270" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="203F28FF" w14:textId="4DA2F4DA" w:rsidR="00873E86" w:rsidRPr="00F96F48" w:rsidRDefault="00873E86" w:rsidP="00605CB1">
+                <w:p w14:paraId="203F28FF" w14:textId="4DA2F4DA" w:rsidR="00873E86" w:rsidRPr="006D0F47" w:rsidRDefault="00873E86" w:rsidP="00605CB1">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>8.4.1. </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Ja dalībnieku maiņas gadījumā bijušajam dalībniekam/akcionāram – patiesajam labuma guvējam, pieteikumā netiek norādīts jauns patiesā labuma guvēja statuss, uzskatāms, ka minētā persona ir zaudējusi patiesā labuma guvēja statusu juridiskajā personā.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00873E86" w:rsidRPr="00F96F48" w14:paraId="2B1D8665" w14:textId="77777777" w:rsidTr="00873E86">
+            <w:tr w:rsidR="00873E86" w:rsidRPr="006D0F47" w14:paraId="2B1D8665" w14:textId="77777777" w:rsidTr="00873E86">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9270" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="5A2A7D80" w14:textId="42533B7A" w:rsidR="00873E86" w:rsidRPr="00F96F48" w:rsidRDefault="00873E86" w:rsidP="00605CB1">
+                <w:p w14:paraId="5A2A7D80" w14:textId="42533B7A" w:rsidR="00873E86" w:rsidRPr="006D0F47" w:rsidRDefault="00873E86" w:rsidP="00605CB1">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
-                      <w:sz w:val="22"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>8.4.2.</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...4 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Informācijas par personu, kas zaudējusi patiesā labuma guvēja statusu (piem., īpašumtiesības, pilnvarojuma līgums, cits kontroles veids)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00873E86" w:rsidRPr="00F96F48" w14:paraId="7AA8ECD6" w14:textId="77777777" w:rsidTr="00873E86">
               <w:trPr>
                 <w:trHeight w:val="707"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9270" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="26B9A3F0" w14:textId="77777777" w:rsidR="00873E86" w:rsidRPr="00F96F48" w:rsidRDefault="00873E86" w:rsidP="00873E86">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
@@ -18033,51 +18352,51 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Reatabula"/>
                     <w:tblW w:w="9085" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="2976"/>
                     <w:gridCol w:w="6109"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00873E86" w:rsidRPr="00F96F48" w14:paraId="26598A02" w14:textId="77777777" w:rsidTr="002814CD">
+                  <w:tr w:rsidR="00873E86" w:rsidRPr="006D0F47" w14:paraId="26598A02" w14:textId="77777777" w:rsidTr="002814CD">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9085" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="0C43F6A3" w14:textId="77777777" w:rsidR="00873E86" w:rsidRPr="00F96F48" w:rsidRDefault="00873E86" w:rsidP="00873E86">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00F96F48">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
@@ -18232,51 +18551,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9356" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9356"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="5D5B00C0" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="5D5B00C0" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="429EB38D" w14:textId="1352701B" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:left="62"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
@@ -18302,284 +18621,204 @@
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Apliecinājums, ja patieso labuma guvēju noskaidrot nav iespējams</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="22ED4E6B" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="22ED4E6B" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0738A3B7" w14:textId="10D57161" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="004E3D48" w:rsidP="00605CB1">
+                <w:p w14:paraId="0738A3B7" w14:textId="10D57161" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="004E3D48" w:rsidP="00605CB1">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:ind w:left="134" w:right="131"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...9 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...48 lines deleted...]
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Apliecinu/-ām, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  proliferācijas finansēšanas novēršanas likuma 1. panta 5.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>punkta izpratn</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ē</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>—</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>, k</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ā</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ar</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ī</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir izsl</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ē</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">gtas </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>š</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>aubas, ka juridiskajai personai ir patiesais labuma guv</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ē</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>js.</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="09D08CB5" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="04E6156C" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
@@ -18600,580 +18839,481 @@
                     </w:rPr>
                     <w:t>Pamatojums (norādāms obligāti)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="05B30491" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="20B29F46" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="20B29F46" w14:textId="6CCE0274" w:rsidR="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t> </w:t>
-[...2 lines deleted...]
-                <w:p w14:paraId="7F94F7A6" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7A735317" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...6 lines deleted...]
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t> </w:t>
-[...2 lines deleted...]
-                <w:p w14:paraId="10ED967D" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="157384F1" w14:textId="77777777" w:rsidR="006D0F47" w:rsidRPr="00F96F48" w:rsidRDefault="006D0F47" w:rsidP="006D0F47">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F96F48">
-[...7 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p w14:paraId="10ED967D" w14:textId="3856CB60" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="270"/>
+                    </w:tabs>
+                    <w:textAlignment w:val="baseline"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3FC2E945" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
               </w:tabs>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9356" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9356"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="3109341C" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="3109341C" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="337BD78E" w14:textId="133561A8" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00605CB1">
+                <w:p w14:paraId="337BD78E" w14:textId="133561A8" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00605CB1">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>8.</w:t>
                   </w:r>
-                  <w:r w:rsidR="009A4C21" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="009A4C21" w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
-                  <w:r w:rsidR="007A1583" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="007A1583" w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Apliecinājums, ja informācija par patieso labuma guvēju nav jāiesniedz </w:t>
                   </w:r>
-                  <w:r w:rsidR="007A1583" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="007A1583" w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(iesniedz tikai akciju sabiedrības, kuru akcijas kotētas Eiropas Savienības vai Eiropas Ekonomiskās zonas valstu biržās)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="0D7C8D98" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="0D7C8D98" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4920E1A0" w14:textId="3082E1FB" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="004E3D48" w:rsidP="00605CB1">
+                <w:p w14:paraId="4920E1A0" w14:textId="3082E1FB" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="004E3D48" w:rsidP="00605CB1">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:ind w:right="131"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...9 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...4 lines deleted...]
-                      <w:szCs w:val="24"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...26 lines deleted...]
-                    <w:t>, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa. </w:t>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apliecinu/-ām, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7E50CB38" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+          <w:p w14:paraId="7E50CB38" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
               </w:tabs>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F96F48">
+            <w:r w:rsidRPr="006D0F47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9356" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9356"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="6607EF4C" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="6607EF4C" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7C911CB9" w14:textId="73893751" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="7C911CB9" w14:textId="73893751" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00F96F48">
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>8.</w:t>
                   </w:r>
-                  <w:r w:rsidR="009A4C21" w:rsidRPr="00F96F48">
+                  <w:r w:rsidR="009A4C21" w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
+                  <w:r w:rsidRPr="006D0F47">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...4 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="590EAAC1" w14:textId="77777777" w:rsidTr="00F95333">
+            <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="590EAAC1" w14:textId="77777777" w:rsidTr="00F95333">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9356" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="59742DD2" w14:textId="264901DD" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="004E3D48" w:rsidP="00BF5DD5">
+                <w:p w14:paraId="59742DD2" w14:textId="264901DD" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="004E3D48" w:rsidP="00BF5DD5">
                   <w:pPr>
                     <w:widowControl/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="270"/>
                     </w:tabs>
                     <w:ind w:right="131"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                      <w:sz w:val="24"/>
-[...9 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
-                  <w:r w:rsidRPr="00F96F48">
-[...4 lines deleted...]
-                      <w:szCs w:val="24"/>
+                  <w:r w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
-[...29 lines deleted...]
-                    <w:t>), ka reģistrētā informācija par patieso labuma guvēju nav mainījusies </w:t>
+                  <w:r w:rsidR="00E700E0" w:rsidRPr="006D0F47">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:color w:val="auto"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apliecinu(-ām), ka reģistrētā informācija par patieso labuma guvēju nav mainījusies </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="22B9834F" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
+          <w:p w14:paraId="22B9834F" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="006D0F47" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
               </w:tabs>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F96F48">
+            <w:r w:rsidRPr="006D0F47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="8"/>
-                <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41EF3555" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
               </w:tabs>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27A416CC" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00E700E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -19257,51 +19397,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004956F3" w:rsidRPr="00F96F48" w14:paraId="5FA14272" w14:textId="77777777" w:rsidTr="00F95333">
+      <w:tr w:rsidR="004956F3" w:rsidRPr="006D0F47" w14:paraId="5FA14272" w14:textId="77777777" w:rsidTr="00F95333">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="338DBD3B" w14:textId="668507F6" w:rsidR="004956F3" w:rsidRPr="00F96F48" w:rsidRDefault="004956F3" w:rsidP="00296D50">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -19309,51 +19449,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Pievienotie dokumenti </w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(jānorāda dokuments, eksemplāru skaits, lapu skaits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004956F3" w:rsidRPr="00F96F48" w14:paraId="5E55A481" w14:textId="77777777" w:rsidTr="00F95333">
+      <w:tr w:rsidR="004956F3" w:rsidRPr="006D0F47" w14:paraId="5E55A481" w14:textId="77777777" w:rsidTr="00F95333">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="487EEA3A" w14:textId="77777777" w:rsidR="004956F3" w:rsidRPr="00F96F48" w:rsidRDefault="004956F3" w:rsidP="00296D50">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47EC929B" w14:textId="77777777" w:rsidR="004956F3" w:rsidRPr="00F96F48" w:rsidRDefault="004956F3" w:rsidP="00296D50">
@@ -19409,99 +19549,98 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w14:paraId="3A663833" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="00FA0E42" w:rsidRPr="006D0F47" w14:paraId="3A663833" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="739BC875" w14:textId="31C7D9B5" w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w:rsidRDefault="00FA0E42" w:rsidP="00FA0E42">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>11. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w14:paraId="6EA1164F" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="00FA0E42" w:rsidRPr="006D0F47" w14:paraId="6EA1164F" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E86D491" w14:textId="77777777" w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w:rsidRDefault="00FA0E42" w:rsidP="00FA0E42">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1595A8ED" w14:textId="77777777" w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w:rsidRDefault="00FA0E42" w:rsidP="00FA0E42">
             <w:pPr>
               <w:widowControl/>
@@ -19530,51 +19669,51 @@
           </w:p>
           <w:p w14:paraId="297E5574" w14:textId="77777777" w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w:rsidRDefault="00FA0E42" w:rsidP="00FA0E42">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w14:paraId="44C56330" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="00FA0E42" w:rsidRPr="006D0F47" w14:paraId="44C56330" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="34E1C65E" w14:textId="77777777" w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w:rsidRDefault="00FA0E42" w:rsidP="00FA0E42">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
@@ -19720,88 +19859,88 @@
           </w:p>
           <w:p w14:paraId="2FEBD662" w14:textId="77777777" w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w:rsidRDefault="00FA0E42" w:rsidP="00FA0E42">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula21"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w14:paraId="6CDDA26D" w14:textId="77777777" w:rsidTr="00FC2707">
+            <w:tr w:rsidR="00FA0E42" w:rsidRPr="006D0F47" w14:paraId="6CDDA26D" w14:textId="77777777" w:rsidTr="00FC2707">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="058C27C0" w14:textId="77777777" w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w:rsidRDefault="00FA0E42" w:rsidP="00FA0E42">
+                <w:p w14:paraId="058C27C0" w14:textId="77777777" w:rsidR="00FA0E42" w:rsidRPr="006D0F47" w:rsidRDefault="00FA0E42" w:rsidP="00FA0E42">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:eastAsia="lv-LV"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0DAD19D9" w14:textId="77777777" w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w:rsidRDefault="00FA0E42" w:rsidP="00FA0E42">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w14:paraId="00135AFB" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="00FA0E42" w:rsidRPr="006D0F47" w14:paraId="00135AFB" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="637AFB9B" w14:textId="77777777" w:rsidR="00FA0E42" w:rsidRPr="00F96F48" w:rsidRDefault="00FA0E42" w:rsidP="00FA0E42">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
@@ -20071,51 +20210,51 @@
                 <w:kern w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004956F3" w:rsidRPr="00F96F48" w14:paraId="3DDF38B9" w14:textId="77777777" w:rsidTr="00296D50">
+            <w:tr w:rsidR="004956F3" w:rsidRPr="006D0F47" w14:paraId="3DDF38B9" w14:textId="77777777" w:rsidTr="00296D50">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="22B13714" w14:textId="77777777" w:rsidR="004956F3" w:rsidRPr="00F96F48" w:rsidRDefault="004956F3" w:rsidP="004956F3">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F96F48">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
@@ -20313,51 +20452,51 @@
                 <w:kern w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004956F3" w:rsidRPr="00F96F48" w14:paraId="5C03E725" w14:textId="77777777" w:rsidTr="00296D50">
+            <w:tr w:rsidR="004956F3" w:rsidRPr="006D0F47" w14:paraId="5C03E725" w14:textId="77777777" w:rsidTr="00296D50">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="59A1B9F9" w14:textId="77777777" w:rsidR="004956F3" w:rsidRPr="00F96F48" w:rsidRDefault="004956F3" w:rsidP="004956F3">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
@@ -20623,50 +20762,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="376266B1" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Neaizpilda, ja:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="550A5A6F" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="1080" w:firstLine="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
@@ -20770,51 +20910,51 @@
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="276B740B" w14:textId="77777777" w:rsidTr="00F95333">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="276B740B" w14:textId="77777777" w:rsidTr="00F95333">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39B31CFA" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -20918,51 +21058,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="030FA72D" w14:textId="77777777" w:rsidTr="00F95333">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="030FA72D" w14:textId="77777777" w:rsidTr="00F95333">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69586B38" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -21255,51 +21395,50 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FF25067" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Informācija par maksājuma dokumentu</w:t>
             </w:r>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="0B1ED6BC" w14:textId="77777777" w:rsidTr="00F95333">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
@@ -21347,51 +21486,51 @@
               </w:rPr>
               <w:t xml:space="preserve">                                            </w:t>
             </w:r>
             <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(diena/mēnesis/gads)</w:t>
             </w:r>
             <w:r w:rsidR="00E700E0" w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="51EAEDF9" w14:textId="77777777" w:rsidTr="00F95333">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="51EAEDF9" w14:textId="77777777" w:rsidTr="00F95333">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="392097DB" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -21520,51 +21659,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F70C7B3" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E700E0" w:rsidRPr="00F96F48" w14:paraId="11E6D4CD" w14:textId="77777777" w:rsidTr="00F95333">
+      <w:tr w:rsidR="00E700E0" w:rsidRPr="006D0F47" w14:paraId="11E6D4CD" w14:textId="77777777" w:rsidTr="00F95333">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0976DBBA" w14:textId="77777777" w:rsidR="00E700E0" w:rsidRPr="00F96F48" w:rsidRDefault="00E700E0" w:rsidP="00BF5DD5">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -21707,150 +21846,162 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38C97F8B" w14:textId="77777777" w:rsidR="000F64E1" w:rsidRPr="00F96F48" w:rsidRDefault="000F64E1" w:rsidP="001C1A67">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000F64E1" w:rsidRPr="00F96F48" w:rsidSect="00E700E0">
       <w:headerReference w:type="even" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="993" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78790B98" w14:textId="77777777" w:rsidR="008F40F7" w:rsidRDefault="008F40F7" w:rsidP="00E700E0">
+    <w:p w14:paraId="1BE1EEDF" w14:textId="77777777" w:rsidR="0046473F" w:rsidRDefault="0046473F" w:rsidP="00E700E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C31589F" w14:textId="77777777" w:rsidR="008F40F7" w:rsidRDefault="008F40F7" w:rsidP="00E700E0">
+    <w:p w14:paraId="1B425979" w14:textId="77777777" w:rsidR="0046473F" w:rsidRDefault="0046473F" w:rsidP="00E700E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D3B6E75" w14:textId="77777777" w:rsidR="00DA4F2A" w:rsidRDefault="00DA4F2A">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6561F9A3" w14:textId="77777777" w:rsidR="00F07E9C" w:rsidRDefault="00F07E9C" w:rsidP="00BF47A9">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7AB2C019" w14:textId="77777777" w:rsidR="00F07E9C" w:rsidRDefault="007914F4">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="784CDFF5" wp14:editId="3838C2D3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2553970</wp:posOffset>
@@ -21919,66 +22070,57 @@
           <w:pict>
             <v:shapetype w14:anchorId="784CDFF5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:201.1pt;margin-top:-4.55pt;width:28.4pt;height:21.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/Fy0MFQIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3ayJE2NOEWXLsOA&#10;7gfo9gCKLMfCZFGjlNjZ05eS0zTotsswHQRSpD6SH8nlTd8adlDoNdiSj0c5Z8pKqLTdlfz7t82b&#10;BWc+CFsJA1aV/Kg8v1m9frXsXKEm0ICpFDICsb7oXMmbEFyRZV42qhV+BE5ZMtaArQik4i6rUHSE&#10;3ppskufzrAOsHIJU3tPr3WDkq4Rf10qGL3XtVWCm5JRbSDemexvvbLUUxQ6Fa7Q8pSH+IYtWaEtB&#10;z1B3Igi2R/0bVKslgoc6jCS0GdS1lirVQNWM8xfVPDTCqVQLkePdmSb//2Dl58OD+4os9O+gpwam&#10;Iry7B/nDMwvrRtidukWErlGiosDjSFnWOV+cvkaqfeEjyLb7BBU1WewDJKC+xjayQnUyQqcGHM+k&#10;qz4wSY9v5/l8QRZJpslVPhunpmSiePrs0IcPCloWhZIj9TSBi8O9DzEZUTy5xFgejK422pik4G67&#10;NsgOgvq/SSfl/8LNWNaV/Ho2mQ31/xUiT+dPEK0ONMhGtyVfnJ1EEVl7b6s0ZkFoM8iUsrEnGiNz&#10;A4eh3/bkGOncQnUkQhGGgaUFI6EB/MVZR8Nacv9zL1BxZj5aasr1eDqN052U6exqQgpeWraXFmEl&#10;QZU8cDaI6zBsxN6h3jUUaRgDC7fUyFonkp+zOuVNA5m4Py1PnPhLPXk9r/jqEQAA//8DAFBLAwQU&#10;AAYACAAAACEAUF8dyuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDr&#10;NEkfCZlUCAkEOygVbN3YTSL8CLabhr9nWMFyNEf3nlttJ6PZqHzonUVYzBNgyjZO9rZF2L89zDbA&#10;QhRWCu2sQvhWAbb15UUlSunO9lWNu9gyCrGhFAhdjEPJeWg6ZUSYu0FZ+h2dNyLS6VsuvThTuNE8&#10;TZIVN6K31NCJQd13qvncnQzCJn8aP8Jz9vLerI66iDfr8fHLI15fTXe3wKKa4h8Mv/qkDjU5HdzJ&#10;ysA0Qp6kKaEIs2IBjIB8WdC4A0KWLYHXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAPxctDBUCAAAqBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAUF8dyuAAAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" o:allowincell="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="4430A9B2" w14:textId="77777777" w:rsidR="00F07E9C" w:rsidRDefault="00F07E9C" w:rsidP="00BF47A9">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                              </w:t>
+      <w:t xml:space="preserve">                                                                              lapa</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BE8BF68" w14:textId="77777777" w:rsidR="00F07E9C" w:rsidRPr="00F97013" w:rsidRDefault="007914F4" w:rsidP="00BF47A9">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0807DF23" wp14:editId="3107E814">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2553970</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-57785</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="360680" cy="270510"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
@@ -22038,81 +22180,72 @@
           <w:pict>
             <v:shapetype w14:anchorId="0807DF23" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:201.1pt;margin-top:-4.55pt;width:28.4pt;height:21.3pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCobIDcGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2nQbS/D9CCQInVEnkMtb/rWsINCr8GWfDzKOVNWQqXtruTfv23e&#10;LDjzQdhKGLCq5Efl+c3q9atl5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKUrAGbEUgF3dZhaIj&#10;9NZkkzyfZx1g5RCk8p5O74YgXyX8ulYyfKlrrwIzJafaQtox7du4Z6ulKHYoXKPlqQzxD1W0Qlt6&#10;9Ax1J4Jge9S/QbVaIniow0hCm0Fda6lSD9TNOH/RzUMjnEq9EDnenWny/w9Wfj48uK/IQv8OehIw&#10;NeHdPcgfnllYN8Lu1C0idI0SFT08jpRlnfPF6Wqk2hc+gmy7T1CRyGIfIAH1NbaRFeqTEToJcDyT&#10;rvrAJB2+nefzBUUkhSZX+WycRMlE8XTZoQ8fFLQsGiVH0jSBi8O9D7EYUTylxLc8GF1ttDHJwd12&#10;bZAdBOm/SSvV/yLNWNaV/Ho2mQ39/xUiT+tPEK0ONMhGtyVfnJNEEVl7b6s0ZkFoM9hUsrEnGiNz&#10;A4eh3/ZMVyeOI6tbqI7EK8Iwt/TPyGgAf3HW0cyW3P/cC1ScmY+WtLkeT6dxyJMznV1NyMHLyPYy&#10;IqwkqJIHzgZzHYaPsXeodw29NEyDhVvSs9aJ6+eqTuXTXCYJTn8oDv6ln7Kef/rqEQAA//8DAFBL&#10;AwQUAAYACAAAACEAUF8dyuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bFDrNEkfCZlUCAkEOygVbN3YTSL8CLabhr9nWMFyNEf3nlttJ6PZqHzonUVYzBNgyjZO9rZF2L89&#10;zDbAQhRWCu2sQvhWAbb15UUlSunO9lWNu9gyCrGhFAhdjEPJeWg6ZUSYu0FZ+h2dNyLS6VsuvThT&#10;uNE8TZIVN6K31NCJQd13qvncnQzCJn8aP8Jz9vLerI66iDfr8fHLI15fTXe3wKKa4h8Mv/qkDjU5&#10;HdzJysA0Qp6kKaEIs2IBjIB8WdC4A0KWLYHXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqGyA3BgCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAUF8dyuAAAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="338EC68D" w14:textId="77777777" w:rsidR="00F07E9C" w:rsidRDefault="00F07E9C" w:rsidP="00BF47A9">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                              </w:t>
+      <w:t xml:space="preserve">                                                                              lapa</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="4B03ABF5" w14:textId="77777777" w:rsidR="00F07E9C" w:rsidRDefault="00F07E9C">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AB98ACD" w14:textId="77777777" w:rsidR="008F40F7" w:rsidRDefault="008F40F7" w:rsidP="00E700E0">
+    <w:p w14:paraId="6E7440DB" w14:textId="77777777" w:rsidR="0046473F" w:rsidRDefault="0046473F" w:rsidP="00E700E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="496B294F" w14:textId="77777777" w:rsidR="008F40F7" w:rsidRDefault="008F40F7" w:rsidP="00E700E0">
+    <w:p w14:paraId="13F3BC3F" w14:textId="77777777" w:rsidR="0046473F" w:rsidRDefault="0046473F" w:rsidP="00E700E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7A141414" w14:textId="77777777" w:rsidR="004F53B3" w:rsidRPr="0076757A" w:rsidRDefault="004F53B3" w:rsidP="004F53B3">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r w:rsidRPr="0076757A">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="0076757A">
         <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1C759AFB" w14:textId="77777777" w:rsidR="004F53B3" w:rsidRPr="0076757A" w:rsidRDefault="004F53B3" w:rsidP="004F53B3">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
@@ -22303,132 +22436,84 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F1926E0" w14:textId="77777777" w:rsidR="00F07E9C" w:rsidRDefault="00F07E9C">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7496E633" w14:textId="19B33549" w:rsidR="00F07E9C" w:rsidRPr="00C833BA" w:rsidRDefault="007914F4" w:rsidP="00C833BA">
+  <w:p w14:paraId="11294A67" w14:textId="77777777" w:rsidR="00DA4F2A" w:rsidRDefault="00DA4F2A">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B479EBB" w14:textId="77777777" w:rsidR="00DA4F2A" w:rsidRPr="00525650" w:rsidRDefault="00DA4F2A" w:rsidP="00DA4F2A">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C833BA">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
-    </w:r>
-[...7 lines deleted...]
-      <w:t>30</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-        <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>.</w:t>
-[...44 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C0A32A7" w14:textId="77777777" w:rsidR="00F07E9C" w:rsidRPr="00C833BA" w:rsidRDefault="00F07E9C" w:rsidP="00C833BA">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="06B82BF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2343"/>
         </w:tabs>
@@ -23961,170 +24046,176 @@
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="651984213">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1419251451">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="700666453">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1695573307">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="556817317">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="737"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E700E0"/>
     <w:rsid w:val="00003863"/>
     <w:rsid w:val="00016A34"/>
     <w:rsid w:val="00017471"/>
     <w:rsid w:val="0004779A"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="00062C24"/>
     <w:rsid w:val="000916DC"/>
     <w:rsid w:val="000919A3"/>
     <w:rsid w:val="000A7769"/>
     <w:rsid w:val="000F64E1"/>
     <w:rsid w:val="00126F96"/>
     <w:rsid w:val="00164FB6"/>
     <w:rsid w:val="00195D45"/>
     <w:rsid w:val="001C1A67"/>
     <w:rsid w:val="0021272B"/>
     <w:rsid w:val="00213884"/>
     <w:rsid w:val="002152CB"/>
     <w:rsid w:val="0022297A"/>
     <w:rsid w:val="002340C5"/>
     <w:rsid w:val="0026318B"/>
     <w:rsid w:val="002746E6"/>
     <w:rsid w:val="002C0D72"/>
     <w:rsid w:val="00323C0D"/>
     <w:rsid w:val="00346B68"/>
     <w:rsid w:val="003E3D8A"/>
     <w:rsid w:val="0041595F"/>
     <w:rsid w:val="00431711"/>
+    <w:rsid w:val="00447F24"/>
+    <w:rsid w:val="0046473F"/>
     <w:rsid w:val="004956F3"/>
     <w:rsid w:val="00496C52"/>
     <w:rsid w:val="004B3DE0"/>
     <w:rsid w:val="004B7528"/>
     <w:rsid w:val="004E3D48"/>
     <w:rsid w:val="004F53B3"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="00583393"/>
     <w:rsid w:val="005D4744"/>
     <w:rsid w:val="005E57CB"/>
     <w:rsid w:val="005E6EB4"/>
     <w:rsid w:val="005F3AD9"/>
     <w:rsid w:val="005F591D"/>
     <w:rsid w:val="00603B3B"/>
     <w:rsid w:val="00605CB1"/>
     <w:rsid w:val="006309C0"/>
     <w:rsid w:val="006933BC"/>
     <w:rsid w:val="00695CCE"/>
     <w:rsid w:val="006A625D"/>
     <w:rsid w:val="006B04D8"/>
+    <w:rsid w:val="006D0F47"/>
     <w:rsid w:val="006D7A6A"/>
     <w:rsid w:val="006F6B00"/>
     <w:rsid w:val="00712F43"/>
     <w:rsid w:val="0072446F"/>
     <w:rsid w:val="007266BF"/>
     <w:rsid w:val="00727EDB"/>
     <w:rsid w:val="007914F4"/>
     <w:rsid w:val="007A1583"/>
     <w:rsid w:val="00804351"/>
     <w:rsid w:val="008075BD"/>
     <w:rsid w:val="00816F3B"/>
     <w:rsid w:val="00835E11"/>
     <w:rsid w:val="0086158A"/>
     <w:rsid w:val="00863E4C"/>
     <w:rsid w:val="00870D4A"/>
     <w:rsid w:val="00873E86"/>
     <w:rsid w:val="00876580"/>
+    <w:rsid w:val="008909BE"/>
     <w:rsid w:val="008A690B"/>
     <w:rsid w:val="008B6CDD"/>
     <w:rsid w:val="008E1261"/>
     <w:rsid w:val="008F40F7"/>
     <w:rsid w:val="009053FF"/>
     <w:rsid w:val="00933C7B"/>
     <w:rsid w:val="00975E1B"/>
     <w:rsid w:val="009A4C21"/>
     <w:rsid w:val="009C2588"/>
     <w:rsid w:val="00A33FBA"/>
     <w:rsid w:val="00A46B58"/>
     <w:rsid w:val="00A83FE4"/>
     <w:rsid w:val="00A94C76"/>
     <w:rsid w:val="00AA0F60"/>
     <w:rsid w:val="00AA6AAE"/>
     <w:rsid w:val="00AF7AE8"/>
     <w:rsid w:val="00B007A9"/>
     <w:rsid w:val="00B111AC"/>
     <w:rsid w:val="00B479C4"/>
     <w:rsid w:val="00BD4AED"/>
     <w:rsid w:val="00BF41D1"/>
     <w:rsid w:val="00C1003E"/>
     <w:rsid w:val="00C33642"/>
     <w:rsid w:val="00C50230"/>
     <w:rsid w:val="00C61528"/>
     <w:rsid w:val="00C64A27"/>
     <w:rsid w:val="00CA4FEB"/>
     <w:rsid w:val="00CB4EBD"/>
     <w:rsid w:val="00D02FC7"/>
     <w:rsid w:val="00D06B46"/>
     <w:rsid w:val="00D12C27"/>
     <w:rsid w:val="00D25D81"/>
     <w:rsid w:val="00D26F11"/>
     <w:rsid w:val="00D504C8"/>
     <w:rsid w:val="00D62F41"/>
     <w:rsid w:val="00D86F49"/>
     <w:rsid w:val="00D96D41"/>
+    <w:rsid w:val="00DA4F2A"/>
     <w:rsid w:val="00DC7EE9"/>
     <w:rsid w:val="00DE2EBC"/>
     <w:rsid w:val="00DF4FDE"/>
     <w:rsid w:val="00E028CE"/>
     <w:rsid w:val="00E20236"/>
     <w:rsid w:val="00E26D53"/>
     <w:rsid w:val="00E700E0"/>
     <w:rsid w:val="00E70E60"/>
     <w:rsid w:val="00E7658D"/>
     <w:rsid w:val="00EA3307"/>
     <w:rsid w:val="00EA6895"/>
     <w:rsid w:val="00EB5007"/>
     <w:rsid w:val="00ED09E1"/>
     <w:rsid w:val="00ED1D36"/>
     <w:rsid w:val="00F07E9C"/>
     <w:rsid w:val="00F14474"/>
     <w:rsid w:val="00F15822"/>
     <w:rsid w:val="00F8002E"/>
     <w:rsid w:val="00F8039D"/>
     <w:rsid w:val="00F9353D"/>
     <w:rsid w:val="00F95333"/>
     <w:rsid w:val="00F96F48"/>
     <w:rsid w:val="00FA0E42"/>
     <w:rsid w:val="00FA770F"/>
     <w:rsid w:val="00FB3D0D"/>
@@ -24188,51 +24279,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -25218,62 +25309,64 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00E700E0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E700E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E700E0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E700E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
@@ -25758,51 +25851,51 @@
     <w:rPr>
       <w:kern w:val="0"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -26104,146 +26197,146 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7fe929244427d153354a6f69ff8932">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c2e06b420d31f015b87751ea585ad36" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -26335,114 +26428,120 @@
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD7846E3-81EB-4DE7-A8D7-CCE9A137924B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1774128-E165-4B56-84A5-E1D233528FF7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8B3B1B6-8B02-4920-8096-3C2343E9A311}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3113C7F2-D80F-4BD2-8D04-FBD480BDAB3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AE456A8-B843-4694-B3F4-0F9DB75D663F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>9701</Words>
-  <Characters>5530</Characters>
+  <Words>1957</Words>
+  <Characters>13975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>665</Lines>
+  <Paragraphs>388</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15201</CharactersWithSpaces>
+  <CharactersWithSpaces>15544</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karīna Kaudze</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>