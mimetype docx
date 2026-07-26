--- v0 (2026-04-08)
+++ v1 (2026-07-26)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="8090"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B1106" w:rsidRPr="00737191" w14:paraId="0C58DD77" w14:textId="77777777" w:rsidTr="00DB5662">
         <w:tc>
           <w:tcPr>
@@ -210,51 +211,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2367"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00465B7C" w:rsidRPr="00737191" w14:paraId="3B32B2D2" w14:textId="77777777" w:rsidTr="00DB5662">
+      <w:tr w:rsidR="00465B7C" w:rsidRPr="00A60DCC" w14:paraId="3B32B2D2" w14:textId="77777777" w:rsidTr="00DB5662">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57635A2D" w14:textId="77777777" w:rsidR="00465B7C" w:rsidRPr="00737191" w:rsidRDefault="00465B7C" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -676,112 +677,112 @@
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00747505" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaiņu</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> būtība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B1106" w:rsidRPr="00737191" w14:paraId="22EF6213" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="006B1106" w:rsidRPr="00A60DCC" w14:paraId="22EF6213" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:trPr>
           <w:trHeight w:val="4531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A95E34B" w14:textId="77777777" w:rsidR="00234829" w:rsidRPr="00737191" w:rsidRDefault="00234829" w:rsidP="00737191">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt ar </w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FD"/>
+              <w:t>ý</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5865FC55" w14:textId="05236E03" w:rsidR="008822AB" w:rsidRPr="00737191" w:rsidRDefault="00433F00" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidR="008822AB" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B206F5" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Izstājies personālsabiedrības biedrs </w:t>
             </w:r>
             <w:r w:rsidR="00B206F5" w:rsidRPr="00954CD6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(obligāti </w:t>
@@ -885,54 +886,54 @@
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00B206F5" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="420477EB" w14:textId="22D48F07" w:rsidR="00B206F5" w:rsidRPr="00737191" w:rsidRDefault="00433F00" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidR="008822AB" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B206F5" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaiņas personālsabiedrības biedru pārstāvības tiesībās (</w:t>
             </w:r>
             <w:r w:rsidR="00B206F5" w:rsidRPr="006F7073">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">obligāti </w:t>
@@ -1014,54 +1015,54 @@
               <w:t xml:space="preserve">→ </w:t>
             </w:r>
             <w:r w:rsidR="00940FB4" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>aizpildīt 3.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A31F22B" w14:textId="6822AE56" w:rsidR="00940FB4" w:rsidRPr="00737191" w:rsidRDefault="00433F00" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B206F5" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Personālsabiedrībā iestājies jauns biedrs (</w:t>
             </w:r>
             <w:r w:rsidR="00B206F5" w:rsidRPr="006F7073">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">obligāti </w:t>
@@ -1157,54 +1158,54 @@
             <w:r w:rsidR="00B206F5" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36244031" w14:textId="0291B833" w:rsidR="00B206F5" w:rsidRPr="00737191" w:rsidRDefault="00433F00" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B206F5" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Mainījusies informācija par biedru</w:t>
             </w:r>
             <w:r w:rsidR="00940FB4" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> →</w:t>
             </w:r>
@@ -1251,140 +1252,140 @@
           </w:tcPr>
           <w:p w14:paraId="3EAFEB17" w14:textId="77777777" w:rsidR="00C317E6" w:rsidRPr="00737191" w:rsidRDefault="00C317E6" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79A7453C" w14:textId="166905CA" w:rsidR="000D27A9" w:rsidRPr="00737191" w:rsidRDefault="00433F00" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidR="00BE2822" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Mainījusies juridiskā adrese → </w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>aizpildīt 4.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2117FCA5" w14:textId="1D17B11C" w:rsidR="000D27A9" w:rsidRPr="00737191" w:rsidRDefault="00433F00" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidR="00BE2822" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Mainījusies firma (komersanta nosaukums) → </w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>aizpildīt 5.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30440482" w14:textId="6BFA7ABC" w:rsidR="000D27A9" w:rsidRPr="00737191" w:rsidRDefault="00BE2822" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaiņas likvidatoru sastāvā, informācijā par viņiem vai viņu pilnvarojumā</w:t>
             </w:r>
             <w:r w:rsidR="00954CD6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
@@ -1419,54 +1420,54 @@
               <w:t xml:space="preserve"> → </w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>aizpildīt 6.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C6DBC67" w14:textId="0BA0A901" w:rsidR="000D27A9" w:rsidRPr="00737191" w:rsidRDefault="00BE2822" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Palielinājies vai samazinājies </w:t>
             </w:r>
             <w:r w:rsidR="00754C4A" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">biedra </w:t>
@@ -1499,96 +1500,96 @@
               <w:t xml:space="preserve"> 3 un</w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7. punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58E198B4" w14:textId="16E7AB04" w:rsidR="000D27A9" w:rsidRPr="00737191" w:rsidRDefault="00BE2822" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Paziņojums par darbības turpināšanu → </w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>aizpildīt 8.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61AC10B3" w14:textId="053391AF" w:rsidR="000D27A9" w:rsidRPr="00737191" w:rsidRDefault="00BE2822" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaiņas informācijā par prokūr</w:t>
             </w:r>
             <w:r w:rsidR="008C07E4" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>istu</w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
@@ -1618,131 +1619,131 @@
               <w:t xml:space="preserve"> → </w:t>
             </w:r>
             <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>aizpildīt 9.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EA6F75E" w14:textId="025FCFD0" w:rsidR="00824057" w:rsidRPr="00737191" w:rsidRDefault="00BE2822" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Citas izmaiņas</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Symbol" w:hAnsi="Aptos" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> aizpildīt 1</w:t>
             </w:r>
             <w:r w:rsidR="00EE649B" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F4E8920" w14:textId="4DCD04A6" w:rsidR="008E4164" w:rsidRPr="00737191" w:rsidRDefault="00BE2822" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005F3BCE" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācija par patieso labuma guvēju →  </w:t>
             </w:r>
             <w:r w:rsidR="005F3BCE" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>aizpildīt 10. punktu</w:t>
@@ -1758,51 +1759,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="5DB21287" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00CE68F5" w:rsidRPr="00A60DCC" w14:paraId="5DB21287" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="302D8773" w14:textId="05B85C9E" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -1964,360 +1965,360 @@
                 <w:tcPr>
                   <w:tcW w:w="6915" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="32526891" w14:textId="089DC63F" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                 </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">      </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="6755E885" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00A60DCC" w14:paraId="6755E885" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="09830CDF" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">               </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="410D76D7" w14:textId="4129B807" w:rsidR="00795C53" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
+                  <w:pPr>
+                    <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="003B7139" w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>izstājies</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> biedrs</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00795C53" w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                      </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> mainījusies informācija par </w:t>
+                  </w:r>
+                  <w:r w:rsidR="003B7139" w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>biedru</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FB3AAF" w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">   </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="003B7139" w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>iestājies</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000D27A9" w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> biedrs</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3B4BD5CD" w14:textId="1BD5F334" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
+                  <w:pPr>
+                    <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> mainīts pilnvarojuma apjoms</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001B5E0D" w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    </w:t>
+                  </w:r>
+                  <w:r w:rsidR="001B5E0D" w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00795C53" w:rsidRPr="00737191">
+                    <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
-[...159 lines deleted...]
-                    <w:t xml:space="preserve"> mainīts pilnvarojuma apjoms</w:t>
+                    <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="001B5E0D" w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...19 lines deleted...]
-                    <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>komandīta ieguldījums palielinājies</w:t>
                   </w:r>
                   <w:r w:rsidR="00754C4A" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r w:rsidR="00754C4A" w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidR="00795C53" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00754C4A" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>komandīta ieguldījums samazinājies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="65C6285B" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="70F45EF6" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00A60DCC" w14:paraId="70F45EF6" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E07166D" w14:textId="200030BD" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="003B7139" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -2417,51 +2418,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="3CD3F062" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00A60DCC" w14:paraId="3CD3F062" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="37DD38AC" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -2494,91 +2495,91 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="525CF4A1" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="390819C3" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00A60DCC" w14:paraId="390819C3" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4F924258" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="20F78F5E" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00A60DCC" w14:paraId="20F78F5E" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="643"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="06D127FB" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5443D20E" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2612,51 +2613,51 @@
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="48DE32CF" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="5595D45F" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00A60DCC" w14:paraId="5595D45F" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="0DFE84B8" w14:textId="29ED37D2" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dzimšanas datums  </w:t>
@@ -2673,80 +2674,80 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 </w:t>
                   </w:r>
                   <w:r w:rsidR="008F7707" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="76373689" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00A60DCC" w14:paraId="76373689" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7001200B" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="4DA49E95" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00A60DCC" w14:paraId="4DA49E95" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="564"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F341F61" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="14225983" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
@@ -2807,51 +2808,51 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="583DD020" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="3FDAB68E" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00A60DCC" w14:paraId="3FDAB68E" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C2070C1" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
@@ -3094,252 +3095,252 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="0" w:name="_Hlk201060035"/>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Tiesības pārstāvēt sabiedrību</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
                     <w:t>**</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="6972B146" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00A60DCC" w14:paraId="6972B146" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="660F687A" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7827F8D8" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt tikai atsevišķi</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="30825F38" w14:textId="66F4905A" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="005F3BCE" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>nav tiesību pārstāvēt</w:t>
                   </w:r>
                   <w:r w:rsidR="005F3BCE" w:rsidRPr="00737191" w:rsidDel="005F3BCE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="148BBECA" w14:textId="4485126F" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar vismaz  ______  </w:t>
                   </w:r>
                   <w:r w:rsidR="003B7139" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>biedriem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1EF35761" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar v</w:t>
                   </w:r>
                   <w:r w:rsidR="003B7139" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>isiem</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
@@ -3379,51 +3380,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2265"/>
               <w:gridCol w:w="7047"/>
               <w:gridCol w:w="9"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00F91C93" w:rsidRPr="00737191" w14:paraId="52BA5BD2" w14:textId="77777777" w:rsidTr="005F3BCE">
+            <w:tr w:rsidR="00F91C93" w:rsidRPr="00A60DCC" w14:paraId="52BA5BD2" w14:textId="77777777" w:rsidTr="005F3BCE">
               <w:trPr>
                 <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="9" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9312" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="42C32049" w14:textId="0C966942" w:rsidR="00F91C93" w:rsidRPr="00737191" w:rsidRDefault="003B7139" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -3723,244 +3724,244 @@
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">Tiesības pārstāvēt sabiedrību </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="3"/>
-                    <w:sym w:font="Symbol" w:char="F02A"/>
-[...3 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Symbol" w:hAnsi="Aptos" w:cs="Symbol"/>
+                    <w:t>*</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Symbol" w:char="F02A"/>
+                    <w:t>*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00940FB4" w:rsidRPr="00737191" w14:paraId="0CB686C3" w14:textId="77777777" w:rsidTr="005F3BCE">
               <w:trPr>
                 <w:trHeight w:val="1577"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="53BB9410" w14:textId="77777777" w:rsidR="00940FB4" w:rsidRPr="00737191" w:rsidRDefault="00940FB4" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5E2BFAA9" w14:textId="45842A7A" w:rsidR="00940FB4" w:rsidRPr="00737191" w:rsidRDefault="00940FB4" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> nav tiesību pārstāvēt</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="583BFEDC" w14:textId="77777777" w:rsidR="00940FB4" w:rsidRPr="00737191" w:rsidRDefault="00940FB4" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt tikai atsevišķi</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="10AD131E" w14:textId="77777777" w:rsidR="00940FB4" w:rsidRPr="00737191" w:rsidRDefault="00940FB4" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar vismaz  ______  biedriem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6C426DCB" w14:textId="77777777" w:rsidR="00940FB4" w:rsidRPr="00737191" w:rsidRDefault="00940FB4" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar visiem biedriem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2D4C0C98" w14:textId="77777777" w:rsidR="00754C4A" w:rsidRPr="00737191" w:rsidRDefault="00754C4A" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -4017,51 +4018,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2093"/>
         <w:gridCol w:w="2987"/>
         <w:gridCol w:w="1832"/>
         <w:gridCol w:w="2704"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00374D54" w:rsidRPr="00737191" w14:paraId="7A5F8EBD" w14:textId="77777777" w:rsidTr="00DB5662">
+      <w:tr w:rsidR="00374D54" w:rsidRPr="00A60DCC" w14:paraId="7A5F8EBD" w14:textId="77777777" w:rsidTr="00DB5662">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FA6BAF8" w14:textId="5BF31BBF" w:rsidR="00374D54" w:rsidRPr="00737191" w:rsidRDefault="00940FB4" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -4544,51 +4545,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1227AA87" w14:textId="77777777" w:rsidR="00374D54" w:rsidRPr="00737191" w:rsidRDefault="00374D54" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374D54" w:rsidRPr="00737191" w14:paraId="7EFD3AAC" w14:textId="77777777" w:rsidTr="00DB5662">
+      <w:tr w:rsidR="00374D54" w:rsidRPr="00A60DCC" w14:paraId="7EFD3AAC" w14:textId="77777777" w:rsidTr="00DB5662">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B56615E" w14:textId="77777777" w:rsidR="00374D54" w:rsidRPr="00737191" w:rsidRDefault="00374D54" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
@@ -4676,51 +4677,51 @@
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30AD2F52" w14:textId="77777777" w:rsidR="00374D54" w:rsidRPr="00737191" w:rsidRDefault="00374D54" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374D54" w:rsidRPr="00737191" w14:paraId="29651CC1" w14:textId="77777777" w:rsidTr="00DB5662">
+      <w:tr w:rsidR="00374D54" w:rsidRPr="00A60DCC" w14:paraId="29651CC1" w14:textId="77777777" w:rsidTr="00DB5662">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C0E02E" w14:textId="77777777" w:rsidR="00374D54" w:rsidRPr="00737191" w:rsidRDefault="00374D54" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -4780,100 +4781,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F1C08" w:rsidRPr="00737191" w14:paraId="3B72866C" w14:textId="77777777" w:rsidTr="00DB5662">
+      <w:tr w:rsidR="002F1C08" w:rsidRPr="00A60DCC" w14:paraId="3B72866C" w14:textId="77777777" w:rsidTr="00DB5662">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5E8F5310" w14:textId="5C7BE529" w:rsidR="002F1C08" w:rsidRPr="00737191" w:rsidRDefault="00AF081E" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="002F1C08" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Mainījusies firma (jaunais komersanta nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1C08" w:rsidRPr="00737191" w14:paraId="76A8D2A2" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="002F1C08" w:rsidRPr="00A60DCC" w14:paraId="76A8D2A2" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="339BAF82" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRPr="00737191" w:rsidRDefault="002F1C08" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -4901,51 +4902,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="71114CEA" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00016FD8" w:rsidRPr="00A60DCC" w14:paraId="71114CEA" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="010D2A02" w14:textId="4C1C2A51" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00AF081E" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -5013,51 +5014,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>likvidatoru</w:t>
             </w:r>
             <w:r w:rsidR="00016FD8" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="7378D326" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00016FD8" w:rsidRPr="00A60DCC" w14:paraId="7378D326" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FC0A412" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
@@ -5114,128 +5115,128 @@
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3C3B31EE" w14:textId="48BB77E1" w:rsidR="008B1452" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">           </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> atstājis amatu</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3C1C26F7" w14:textId="777DA47C" w:rsidR="008B1452" w:rsidRPr="00737191" w:rsidRDefault="00F9400D" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                 </w:t>
                   </w:r>
                   <w:r w:rsidR="008B1452" w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidR="008B1452" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> sācis veikt likvidatora pienākumus</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0B49FC29" w14:textId="5E362518" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00F9400D" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                 </w:t>
                   </w:r>
                   <w:r w:rsidR="00016FD8" w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidR="00016FD8" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainījusies informācija par </w:t>
                   </w:r>
                   <w:r w:rsidR="008B1452" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>likvidatoru</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3F5CA8B5" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
@@ -5381,51 +5382,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="296C4596" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00A60DCC" w14:paraId="296C4596" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E512103" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
@@ -5459,91 +5460,91 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="210D5116" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="038005C5" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00A60DCC" w14:paraId="038005C5" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="07CAA09B" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="3E158264" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00A60DCC" w14:paraId="3E158264" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="643"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="616A1787" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5A3802D4" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -5577,51 +5578,51 @@
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="31D16A50" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="2041FB8B" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00A60DCC" w14:paraId="2041FB8B" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="72486058" w14:textId="1FB9CBD9" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dzimšanas datums </w:t>
@@ -5638,80 +5639,80 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 </w:t>
                   </w:r>
                   <w:r w:rsidR="008F7707" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="4366F383" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00A60DCC" w14:paraId="4366F383" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E5BD0D3" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="01FD6C6C" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00A60DCC" w14:paraId="01FD6C6C" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="564"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5F98BFA8" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="7AB1603F" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
@@ -5772,51 +5773,51 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2DFF89AD" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="62ED8780" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00A60DCC" w14:paraId="62ED8780" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="33FEC36B" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
@@ -6060,51 +6061,51 @@
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Apliecinājums</w:t>
                   </w:r>
                   <w:r w:rsidR="008E0FE4" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="5"/>
                     <w:t>**</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="775916D4" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00A60DCC" w14:paraId="775916D4" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="58C77825" w14:textId="03E33E41" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Piekrītu būt par šīs sabiedrības </w:t>
                   </w:r>
                   <w:r w:rsidR="00047475" w:rsidRPr="00737191">
                     <w:rPr>
@@ -6209,51 +6210,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="6"/>
-                    <w:sym w:font="Symbol" w:char="F02A"/>
+                    <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="491EC26E" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4661" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="3C15D62B" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -6299,188 +6300,188 @@
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Tiesības pārstāvēt sabiedrību</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="7"/>
                     <w:t>**</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AF081E" w:rsidRPr="00737191" w14:paraId="4A79BAB1" w14:textId="77777777" w:rsidTr="00011673">
+            <w:tr w:rsidR="00AF081E" w:rsidRPr="00A60DCC" w14:paraId="4A79BAB1" w14:textId="77777777" w:rsidTr="00011673">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="111B12B5" w14:textId="77777777" w:rsidR="00AF081E" w:rsidRPr="00737191" w:rsidRDefault="00AF081E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="56A95476" w14:textId="77777777" w:rsidR="00AF081E" w:rsidRPr="00737191" w:rsidRDefault="00AF081E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt tikai atsevišķi</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="391A213D" w14:textId="77777777" w:rsidR="00AF081E" w:rsidRPr="00737191" w:rsidRDefault="00AF081E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar visiem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3A79E9FE" w14:textId="51571977" w:rsidR="00AF081E" w:rsidRPr="00737191" w:rsidRDefault="00AF081E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar vismaz  ______  likvidatoriem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="72127E07" w14:textId="4836E353" w:rsidR="00AF081E" w:rsidRPr="00737191" w:rsidRDefault="00AF081E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
@@ -6513,51 +6514,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058361A" w:rsidRPr="00737191" w14:paraId="7FB66C8A" w14:textId="77777777" w:rsidTr="00630E08">
+      <w:tr w:rsidR="0058361A" w:rsidRPr="00A60DCC" w14:paraId="7FB66C8A" w14:textId="77777777" w:rsidTr="00630E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="34822446" w14:textId="50B52A29" w:rsidR="0058361A" w:rsidRPr="00737191" w:rsidRDefault="00AF081E" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -6708,142 +6709,142 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00C31445" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Paziņojums par darbības turpināšanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C31445" w:rsidRPr="00737191" w14:paraId="64385DA6" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00C31445" w:rsidRPr="00A60DCC" w14:paraId="64385DA6" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:trPr>
           <w:trHeight w:val="1876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1479F532" w14:textId="77777777" w:rsidR="00C31445" w:rsidRPr="00737191" w:rsidRDefault="00C31445" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FD"/>
+              <w:t>ý</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25C02ED2" w14:textId="77777777" w:rsidR="00C31445" w:rsidRPr="00737191" w:rsidRDefault="00C31445" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> beztermiņa      </w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> līdz datumam       </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58D0F5D8" w14:textId="77777777" w:rsidR="00C31445" w:rsidRPr="00737191" w:rsidRDefault="00C31445" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
@@ -6860,57 +6861,57 @@
           </w:p>
           <w:p w14:paraId="63744B37" w14:textId="77777777" w:rsidR="00C31445" w:rsidRPr="00737191" w:rsidRDefault="00C31445" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">  līdz mērķa sasniegšanai, norādīt mērķi:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F765E75" w14:textId="77777777" w:rsidR="00C31445" w:rsidRPr="00737191" w:rsidRDefault="00C31445" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6975,51 +6976,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007915C2" w:rsidRPr="00737191" w14:paraId="6646EFF8" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="007915C2" w:rsidRPr="00A60DCC" w14:paraId="6646EFF8" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="54D0B89B" w14:textId="6D67C8A5" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="0091749E" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk199330616"/>
             <w:r w:rsidRPr="00737191">
@@ -7210,170 +7211,170 @@
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="23094B8B" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">               </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="669027FD" w14:textId="77777777" w:rsidR="0075230E" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> atstājis amatu </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="668E43E2" w14:textId="77777777" w:rsidR="0075230E" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainījusies informācija par personu </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="36A3D06A" w14:textId="1593EA40" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> sācis veikt pienākumus</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="457F3FD5" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainītas prokūristam piešķirto tiesību apjoms attiecībā uz nekustamo īpašumu</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3DC0B99A" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainījušās pārstāvības tiesības</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="17E1EF7B" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
@@ -7512,51 +7513,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="007915C2" w:rsidRPr="00737191" w14:paraId="19CB052D" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="007915C2" w:rsidRPr="00A60DCC" w14:paraId="19CB052D" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D1A6CC2" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -7589,91 +7590,91 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="358A02C0" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007915C2" w:rsidRPr="00737191" w14:paraId="44C130DF" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="007915C2" w:rsidRPr="00A60DCC" w14:paraId="44C130DF" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="125E3FC5" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007915C2" w:rsidRPr="00737191" w14:paraId="46D3AE1D" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="007915C2" w:rsidRPr="00A60DCC" w14:paraId="46D3AE1D" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="643"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="427CBFB7" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="41CB782F" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -7707,51 +7708,51 @@
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="35CE8143" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007915C2" w:rsidRPr="00737191" w14:paraId="24DB3B24" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="007915C2" w:rsidRPr="00A60DCC" w14:paraId="24DB3B24" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="47B76042" w14:textId="40F8F11B" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dzimšanas datums</w:t>
@@ -7769,80 +7770,80 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 </w:t>
                   </w:r>
                   <w:r w:rsidR="00DB369E" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007915C2" w:rsidRPr="00737191" w14:paraId="72C0E40E" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="007915C2" w:rsidRPr="00A60DCC" w14:paraId="72C0E40E" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="09789A37" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007915C2" w:rsidRPr="00737191" w14:paraId="46B2D403" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="007915C2" w:rsidRPr="00A60DCC" w14:paraId="46B2D403" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="564"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6CF9D024" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="007915C2" w:rsidRPr="00737191" w14:paraId="1E0882D3" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
@@ -7903,51 +7904,51 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6A754ED8" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007915C2" w:rsidRPr="00737191" w14:paraId="23364EC5" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="007915C2" w:rsidRPr="00A60DCC" w14:paraId="23364EC5" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="19687A9B" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
@@ -8195,289 +8196,289 @@
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Prokūra</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidR="008E0FE4" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="9"/>
                     <w:t>**</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007915C2" w:rsidRPr="00737191" w14:paraId="066AB7C2" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="007915C2" w:rsidRPr="00A60DCC" w14:paraId="066AB7C2" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="71BAE280" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>, ja izdota kopprokūra</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="299032FA" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kopprokūra</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="545571C8" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>, ja prokūristam ir īpaši piešķirtas tiesības nekustamo īpašumu</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6CFAD634" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> atsavināt</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6DF86CD8" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ieķīlāt</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6E74804B" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> apgrūtināt ar lietu tiesībām</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4718405A" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -8549,117 +8550,117 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0B1E9EBF" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="30BCC6F3" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt tikai atsevišķi</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="28159ED7" w14:textId="7081D185" w:rsidR="007915C2" w:rsidRPr="00737191" w:rsidRDefault="007915C2" w:rsidP="00737191">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kopīgi ar vismaz _____ </w:t>
                   </w:r>
                   <w:r w:rsidR="00EE649B" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>biedriem</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="02248804" w14:textId="77777777" w:rsidR="005B3FF0" w:rsidRPr="00737191" w:rsidRDefault="005B3FF0" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -8679,51 +8680,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9584" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9601"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="50AA5875" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="50AA5875" w14:textId="77777777" w:rsidTr="62137B72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9584" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="33D6C0AC" w14:textId="6C6F5FD8" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="0091749E" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -8824,158 +8825,158 @@
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="248A5C73" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="248A5C73" w14:textId="77777777" w:rsidTr="62137B72">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9584" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32106668" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="7A075F1D" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="7A075F1D" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A357ED2" w14:textId="2978F05C" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6F13F8F3" w14:textId="01ECF29B" w:rsidR="00BC5381" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Jauna patiesā labuma guvēja reģistrācija</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="509833C8" w14:textId="11FF91F0" w:rsidR="00BC5381" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Izmaiņas informācijā par patieso labuma guvēju (ja mainījusies patiesā labuma guvēja identificējošā informācija vai īstenotais kontroles veids)</w:t>
                   </w:r>
                   <w:r w:rsidR="00BC5381" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> vai i</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>zmaiņas informācijā par personu ar kuras starpniecību patiesais labuma guvējs īsteno kontroli</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -8986,51 +8987,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4533"/>
               <w:gridCol w:w="4789"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="0A09808F" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="0A09808F" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="541378AE" w14:textId="739A70E7" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="0091749E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
@@ -9150,51 +9151,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2975"/>
               <w:gridCol w:w="6346"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="569C47D3" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="569C47D3" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0EE3DCDA" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -9237,72 +9238,83 @@
                 </w:tcPr>
                 <w:p w14:paraId="6D8C7213" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="109660F5" w14:textId="77777777" w:rsidTr="00545A9D">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="07988140" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
+                <w:p w14:paraId="07988140" w14:textId="31108C36" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007E2C78">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="00A3378A" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="070E52AC" w14:textId="77777777" w:rsidTr="00545A9D">
               <w:trPr>
                 <w:trHeight w:val="283"/>
@@ -9465,71 +9477,82 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="01CB42DC" w14:textId="77777777" w:rsidTr="00545A9D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F6C4CC6" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
+                <w:p w14:paraId="7F6C4CC6" w14:textId="01427902" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007E2C78">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="78CA3E77" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="03917B3C" w14:textId="77777777" w:rsidTr="00545A9D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
@@ -9877,69 +9900,76 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2C0AC60B" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="9333" w:type="dxa"/>
+              <w:tblW w:w="9354" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="9333"/>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="58DD3D30" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="58DD3D30" w14:textId="77777777" w:rsidTr="62137B72">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="345C6D63" w14:textId="624B950B" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="006C5961" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="0091749E" w:rsidRPr="00737191">
                     <w:rPr>
@@ -9962,193 +9992,249 @@
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="0D62AF91" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="0D62AF91" w14:textId="77777777" w:rsidTr="62137B72">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A814C8E" w14:textId="3EC5FF55" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="006C5961" w:rsidP="00737191">
+                <w:p w14:paraId="3A814C8E" w14:textId="6183039D" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="006C5961" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="0091749E" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1.</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> Caur statusu juridiskajā personā</w:t>
                   </w:r>
+                  <w:r w:rsidR="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A60DCC" w:rsidRPr="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 10.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A60DCC" w:rsidRPr="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>2.4</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A60DCC" w:rsidRPr="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. punktu)</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="60111C39" w14:textId="77777777" w:rsidTr="004661DE">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="60111C39" w14:textId="77777777" w:rsidTr="62137B72">
               <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
                 <w:trHeight w:val="844"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1DF60832" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="02A53AB0" w14:textId="5973ED9B" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā </w:t>
                   </w:r>
                   <w:r w:rsidR="00B660DA" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>personālsabiedrības biedrs</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1A0C2C6D" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="171B6002" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="171B6002" w14:textId="77777777" w:rsidTr="62137B72">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="0B74B39E" w14:textId="468A0DE2" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00BE6958" w:rsidP="00737191">
+                <w:p w14:paraId="0B74B39E" w14:textId="41B9645A" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00BE6958" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="0091749E" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -10161,487 +10247,906 @@
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.2</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Kā atsevišķa persona, kas kontrolē</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00A60DCC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00737191">
+                  <w:r w:rsidRPr="00A60DCC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="00B660DA" w:rsidRPr="00737191">
+                  <w:r w:rsidR="00B660DA" w:rsidRPr="00A60DCC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00737191">
+                  <w:r w:rsidRPr="00A60DCC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3.</w:t>
                   </w:r>
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00A60DCC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-                    <w:t> punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A60DCC" w:rsidRPr="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 10.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="52E7DDDF" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="52E7DDDF" w14:textId="77777777" w:rsidTr="62137B72">
               <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
                 <w:trHeight w:val="2136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="103EFBA1" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5B480D3A" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz pilnvarojuma līguma pamata</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="76305DAF" w14:textId="76BD909D" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz īpašumtiesību pamata</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3886E6D4" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz darījuma attiecību pamata</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4CE0409C" w14:textId="77777777" w:rsidR="00B5516A" w:rsidRPr="00737191" w:rsidRDefault="00B5516A" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā dibinātājs</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="521B915D" w14:textId="58DC8A30" w:rsidR="00B5516A" w:rsidRPr="00737191" w:rsidRDefault="00B5516A" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā pilnvar</w:t>
                   </w:r>
                   <w:r w:rsidR="00CB2F2A">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>nieks</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (pārvaldnieks)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="06A47DD2" w14:textId="77777777" w:rsidR="00B5516A" w:rsidRPr="00737191" w:rsidRDefault="00B5516A" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā pārraudzītājs</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (ja tāds ir)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5B4A77EE" w14:textId="0686324F" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00B5516A" w:rsidP="00737191">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="01B15CBA" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="01B15CBA" w14:textId="77777777" w:rsidTr="62137B72">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="243789E2" w14:textId="6B9E3BBA" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00BE6958" w:rsidP="00737191">
+                <w:p w14:paraId="243789E2" w14:textId="737528F2" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00BE6958" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00737191">
-[...2 lines deleted...]
-                      <w:b/>
+                  <w:r w:rsidRPr="62137B72">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="0091749E" w:rsidRPr="00737191">
-[...2 lines deleted...]
-                      <w:b/>
+                  <w:r w:rsidR="0091749E" w:rsidRPr="62137B72">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00737191">
-[...2 lines deleted...]
-                      <w:b/>
+                  <w:r w:rsidRPr="62137B72">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.3</w:t>
                   </w:r>
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
-[...2 lines deleted...]
-                      <w:b/>
+                  <w:r w:rsidR="00030B42" w:rsidRPr="62137B72">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Cits kontroles veids</w:t>
                   </w:r>
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
-[...2 lines deleted...]
-                      <w:b/>
+                  <w:r w:rsidR="00030B42" w:rsidRPr="62137B72">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00A60DCC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno ar citas personas starpniecību aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00737191">
+                  <w:r w:rsidRPr="00A60DCC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="00B660DA" w:rsidRPr="00737191">
+                  <w:r w:rsidR="00B660DA" w:rsidRPr="00A60DCC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00737191">
+                  <w:r w:rsidRPr="00A60DCC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3</w:t>
                   </w:r>
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
+                  <w:r w:rsidR="00124986" w:rsidRPr="00A60DCC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-                    <w:t> punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="576585BF" w:rsidRPr="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>un 10.2.4.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A60DCC" w:rsidRPr="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="576585BF" w:rsidRPr="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="65F6B61D" w14:textId="77777777" w:rsidTr="005F3BCE">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="65F6B61D" w14:textId="77777777" w:rsidTr="62137B72">
               <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
                 <w:trHeight w:val="742"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0C3EF2D6" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr w:rsidR="007E2C78" w:rsidRPr="00A60DCC" w14:paraId="5E8C66D2" w14:textId="77777777" w:rsidTr="62137B72">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="60639C28" w14:textId="4334E8BD" w:rsidR="007E2C78" w:rsidRPr="007E2C78" w:rsidRDefault="007E2C78" w:rsidP="007E2C78">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E2C78">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>10.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="686AA6C3" w14:textId="77777777" w:rsidR="007E2C78" w:rsidRPr="00A60DCC" w:rsidRDefault="007E2C78" w:rsidP="007E2C78">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A60DCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007E2C78" w:rsidRPr="00A60DCC" w14:paraId="281A3B03" w14:textId="77777777" w:rsidTr="62137B72">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B517A47" w14:textId="77777777" w:rsidR="007E2C78" w:rsidRPr="007E2C78" w:rsidRDefault="007E2C78" w:rsidP="007E2C78">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E2C78">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0FCCD687" w14:textId="77777777" w:rsidR="007E2C78" w:rsidRPr="007E2C78" w:rsidRDefault="007E2C78" w:rsidP="007E2C78">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E2C78">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="404EBFA0" w14:textId="77777777" w:rsidR="007E2C78" w:rsidRPr="007E2C78" w:rsidRDefault="007E2C78" w:rsidP="007E2C78">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007E2C78" w:rsidRPr="00A60DCC" w14:paraId="5225FD46" w14:textId="77777777" w:rsidTr="62137B72">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1156AC6C" w14:textId="77777777" w:rsidR="007E2C78" w:rsidRPr="007E2C78" w:rsidRDefault="007E2C78" w:rsidP="007E2C78">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E2C78">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007E2C78">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007E2C78">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="452165E7" w14:textId="77777777" w:rsidR="007E2C78" w:rsidRPr="007E2C78" w:rsidRDefault="007E2C78" w:rsidP="007E2C78">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E2C78">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="2D4F3160" w14:textId="77777777" w:rsidR="007E2C78" w:rsidRPr="007E2C78" w:rsidRDefault="007E2C78" w:rsidP="007E2C78">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007E2C78" w:rsidRPr="00A60DCC" w14:paraId="6D5F36D8" w14:textId="77777777" w:rsidTr="62137B72">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="1533"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="167258A0" w14:textId="77777777" w:rsidR="007E2C78" w:rsidRPr="007E2C78" w:rsidRDefault="007E2C78" w:rsidP="007E2C78">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E2C78">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3BBE9EB5" w14:textId="77777777" w:rsidR="007E2C78" w:rsidRPr="007E2C78" w:rsidRDefault="007E2C78" w:rsidP="007E2C78">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007E2C78">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1ADB6285" w14:textId="77777777" w:rsidR="007E2C78" w:rsidRPr="007E2C78" w:rsidRDefault="007E2C78" w:rsidP="007E2C78">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
-          <w:p w14:paraId="44B5541C" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
+          <w:p w14:paraId="35EEAB12" w14:textId="77777777" w:rsidR="007E2C78" w:rsidRDefault="007E2C78" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2962"/>
               <w:gridCol w:w="990"/>
               <w:gridCol w:w="4556"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="3EC685F4" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="3EC685F4" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B68A211" w14:textId="6C7970FA" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00B90C69" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
@@ -10656,71 +11161,75 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Ja kontroli īsteno ar citas personas starpniecību </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="781E5597" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
+                <w:p w14:paraId="781E5597" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="005C395A" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...2 lines deleted...]
-                  <w:r w:rsidRPr="00737191">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="005C395A">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja kontroli īsteno ar vairāku personu starpniecību, norādāmas visas iesaistītās juridiskās personas (“juridisko personu ķēdi”)  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="68371FD6" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="68371FD6" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="610DC478" w14:textId="5B0ABA76" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00B90C69" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
@@ -10743,58 +11252,69 @@
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3.1</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Informācija par juridisko personu, ar kuras starpniecību īsteno kontroli</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
+                  <w:r w:rsidR="00030B42" w:rsidRPr="005C395A">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-                    <w:t xml:space="preserve">(ja kontroli īsteno caur juridisko veidojumu norāda to identificējošu informāciju) </w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno caur juridisko veidojumu norāda to identificējošu informāciju)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="654A36A6" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="25CD3254" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
@@ -11072,51 +11592,51 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2BBD6D56" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="686999FC" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="686999FC" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="453048E7" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
                   </w:r>
@@ -11418,51 +11938,51 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="00B82BAC" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="06E03029" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="06E03029" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="492761CF" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -11632,82 +12152,73 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2962" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="76B59D07" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Juridiskā adrese (norāda tikai </w:t>
-[...7 lines deleted...]
-                    <w:t>ārvalstīs reģistrētām juridiskajām personām vai juridiskajiem veidojumiem)</w:t>
+                    <w:t>Juridiskā adrese (norāda tikai ārvalstīs reģistrētām juridiskajām personām vai juridiskajiem veidojumiem)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="305616CC" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Valsts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="71B55052" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="6E261C26" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="320"/>
@@ -11767,51 +12278,51 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="59AA1CF7" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="38E76F8B" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="38E76F8B" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="4712D7A3" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -11826,51 +12337,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2010"/>
               <w:gridCol w:w="1488"/>
               <w:gridCol w:w="5010"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="027F7A60" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="027F7A60" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4ED9542F" w14:textId="2E5213B5" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00B90C69" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -12009,51 +12520,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="66C7C99C" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="67A456ED" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="67A456ED" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="05E73F90" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
@@ -12770,51 +13281,51 @@
                     </w:rPr>
                     <w:t xml:space="preserve">Institūcija </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6498" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="78D2FA86" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="2A38BA77" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="2A38BA77" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="02E51A90" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -12935,51 +13446,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="26E054CC" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="61A9A06A" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="61A9A06A" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="376763D8" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
@@ -13691,51 +14202,51 @@
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6498" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="277112E5" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="124637B0" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="124637B0" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="568DA029" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -13855,51 +14366,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3D9525EE" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="0711E126" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="0711E126" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="40E67AB4" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
@@ -14575,51 +15086,51 @@
                     <w:t xml:space="preserve">  Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6498" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4EBDF2E0" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="11840594" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="11840594" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7C16CB59" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -14644,130 +15155,130 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9355" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9355"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00DB6199" w:rsidRPr="00737191" w14:paraId="5054E378" w14:textId="77777777" w:rsidTr="002814CD">
+            <w:tr w:rsidR="00DB6199" w:rsidRPr="00A60DCC" w14:paraId="5054E378" w14:textId="77777777" w:rsidTr="002814CD">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7C5E7FAC" w14:textId="3CEFDD01" w:rsidR="00DB6199" w:rsidRPr="00737191" w:rsidRDefault="00DB6199" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>10.4. Informācija, ka patiesais labuma guvējs zaudējis patiesā labuma guvēja statusu juridiskajā personā</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DB6199" w:rsidRPr="00737191" w14:paraId="2282A323" w14:textId="77777777" w:rsidTr="002814CD">
+            <w:tr w:rsidR="00DB6199" w:rsidRPr="00A60DCC" w14:paraId="2282A323" w14:textId="77777777" w:rsidTr="002814CD">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="63A74157" w14:textId="2D11CFA9" w:rsidR="00DB6199" w:rsidRPr="00737191" w:rsidRDefault="00DB6199" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>10.4.1. </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Ja dalībnieku maiņas gadījumā bijušajam dalībniekam/akcionāram – patiesajam labuma guvējam, pieteikumā netiek norādīts jauns patiesā labuma guvēja statuss, uzskatāms, ka minētā persona ir zaudējusi patiesā labuma guvēja statusu juridiskajā personā.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DB6199" w:rsidRPr="00737191" w14:paraId="478713C2" w14:textId="77777777" w:rsidTr="002814CD">
+            <w:tr w:rsidR="00DB6199" w:rsidRPr="00A60DCC" w14:paraId="478713C2" w14:textId="77777777" w:rsidTr="002814CD">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="08B94B36" w14:textId="1AB32384" w:rsidR="00DB6199" w:rsidRPr="00737191" w:rsidRDefault="00DB6199" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
@@ -14956,51 +15467,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Reatabula"/>
                     <w:tblW w:w="9085" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="2976"/>
                     <w:gridCol w:w="6109"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00DB6199" w:rsidRPr="00737191" w14:paraId="4B73CABF" w14:textId="77777777" w:rsidTr="002814CD">
+                  <w:tr w:rsidR="00DB6199" w:rsidRPr="00A60DCC" w14:paraId="4B73CABF" w14:textId="77777777" w:rsidTr="002814CD">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9085" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="48BB1079" w14:textId="77777777" w:rsidR="00DB6199" w:rsidRPr="00737191" w:rsidRDefault="00DB6199" w:rsidP="00737191">
                         <w:pPr>
                           <w:spacing w:line="276" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00737191">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
@@ -15172,51 +15683,51 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="288DC7DF" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="288DC7DF" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="18163F79" w14:textId="6508CA85" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00B90C69" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="0091749E" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -15239,133 +15750,142 @@
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="50BE8481" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="50BE8481" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6239715A" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Apliecinu/-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ām</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  </w:t>
+                    <w:t xml:space="preserve">, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00737191">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t xml:space="preserve">iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>proliferācijas</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="4409D855" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="37EE178A" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Pamatojums (norādāms obligāti)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="72B6D4CF" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="4E97B5AC" w14:textId="77777777" w:rsidR="00030B42" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="684B7FDE" w14:textId="77777777" w:rsidR="00A972CA" w:rsidRDefault="00A972CA" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
@@ -15444,75 +15964,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="1BD103AE" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="1BD103AE" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3698B7D4" w14:textId="703C1B60" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="007A70F7" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="0091749E" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidR="00A478B1" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -15536,74 +16055,74 @@
                   <w:r w:rsidR="00A478B1" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Apliecinājums, ja informācija par patieso labuma guvēju nav jāiesniedz </w:t>
                   </w:r>
                   <w:r w:rsidR="00A478B1" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(iesniedz tikai akciju sabiedrības, kuru akcijas kotētas Eiropas Savienības vai Eiropas Ekonomiskās zonas valstu biržās)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="1D131930" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00A60DCC" w14:paraId="1D131930" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3C86DE83" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Apliecinu/-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ām</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
@@ -15622,51 +16141,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D01D8F" w:rsidRPr="00737191" w14:paraId="50A7DE3F" w14:textId="77777777" w:rsidTr="005F3BCE">
+            <w:tr w:rsidR="00D01D8F" w:rsidRPr="00A60DCC" w14:paraId="50A7DE3F" w14:textId="77777777" w:rsidTr="005F3BCE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="020D3B48" w14:textId="6E4F3799" w:rsidR="00D01D8F" w:rsidRPr="00737191" w:rsidRDefault="00D01D8F" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="2" w:name="_Hlk197466719"/>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -15699,80 +16218,80 @@
                   <w:r w:rsidR="00A478B1" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>. Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D01D8F" w:rsidRPr="00737191" w14:paraId="256F9E11" w14:textId="77777777" w:rsidTr="005F3BCE">
+            <w:tr w:rsidR="00D01D8F" w:rsidRPr="00A60DCC" w14:paraId="256F9E11" w14:textId="77777777" w:rsidTr="005F3BCE">
               <w:trPr>
                 <w:trHeight w:val="403"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5305ED5B" w14:textId="29DB3831" w:rsidR="00D01D8F" w:rsidRPr="00737191" w:rsidRDefault="00D01D8F" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Apliecinu(-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -15995,51 +16514,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00990830" w:rsidRPr="00737191" w14:paraId="03E0D198" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00990830" w:rsidRPr="00A60DCC" w14:paraId="03E0D198" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="76B7CA82" w14:textId="7CE080B1" w:rsidR="00990830" w:rsidRPr="00737191" w:rsidRDefault="00F73998" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -16068,51 +16587,51 @@
             </w:r>
             <w:r w:rsidR="00990830" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. Pievienotie dokumenti </w:t>
             </w:r>
             <w:r w:rsidR="00990830" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(jānorāda dokuments, eksemplāru skaits, lapu skaits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990830" w:rsidRPr="00737191" w14:paraId="5D6D47FE" w14:textId="77777777" w:rsidTr="00940FB4">
+      <w:tr w:rsidR="00990830" w:rsidRPr="00A60DCC" w14:paraId="5D6D47FE" w14:textId="77777777" w:rsidTr="00940FB4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62D56B24" w14:textId="77777777" w:rsidR="00990830" w:rsidRPr="00737191" w:rsidRDefault="00990830" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -16174,99 +16693,99 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A37FE" w:rsidRPr="00737191" w14:paraId="238A6421" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="005A37FE" w:rsidRPr="00A60DCC" w14:paraId="238A6421" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530FE328" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A37FE" w:rsidRPr="00737191" w14:paraId="79975D77" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="005A37FE" w:rsidRPr="00A60DCC" w14:paraId="79975D77" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F2FFD5D" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F17952E" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
@@ -16298,51 +16817,51 @@
           <w:p w14:paraId="06C2C8A0" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A37FE" w:rsidRPr="00737191" w14:paraId="77D2FC71" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="005A37FE" w:rsidRPr="00A60DCC" w14:paraId="77D2FC71" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3EE9990A" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
@@ -16354,113 +16873,113 @@
           </w:p>
           <w:p w14:paraId="22A0E362" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ý</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="113FFCC6" w14:textId="68B68671" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FD"/>
-[...5 lines deleted...]
-              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00737191">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00737191">
+              <w:t xml:space="preserve"> Nosūtot pa pastu uz juridisko adresi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED0E70F" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nosūtot pa pastu uz juridisko adresi;</w:t>
-[...22 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nosūtot elektronisko dokumentu uz e-pasta adresi (norādīt e-pasta adresi) (</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>lēmums parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
@@ -16488,87 +17007,87 @@
           </w:p>
           <w:p w14:paraId="344D2BDF" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005A37FE" w:rsidRPr="00737191" w14:paraId="782A8B33" w14:textId="77777777" w:rsidTr="00FC2707">
+            <w:tr w:rsidR="005A37FE" w:rsidRPr="00A60DCC" w14:paraId="782A8B33" w14:textId="77777777" w:rsidTr="00FC2707">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0F98E8E0" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
+                <w:p w14:paraId="0F98E8E0" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00A60DCC" w:rsidRDefault="005A37FE" w:rsidP="00737191">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:eastAsia="lv-LV"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="132B1BB7" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A37FE" w:rsidRPr="00737191" w14:paraId="402A80B5" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="005A37FE" w:rsidRPr="00A60DCC" w14:paraId="402A80B5" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="742B6765" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
@@ -16781,51 +17300,50 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="236C1F3D" w14:textId="00F52779" w:rsidR="00E7211E" w:rsidRPr="00737191" w:rsidRDefault="0091749E" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00E7211E" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00E7211E" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Paraksti</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -16848,51 +17366,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E7211E" w:rsidRPr="00737191" w14:paraId="5558B560" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00E7211E" w:rsidRPr="00A60DCC" w14:paraId="5558B560" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="55F90B6B" w14:textId="77777777" w:rsidR="00E7211E" w:rsidRPr="00737191" w:rsidRDefault="00E7211E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
@@ -17064,51 +17582,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E7211E" w:rsidRPr="00737191" w14:paraId="47CA52E4" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00E7211E" w:rsidRPr="00A60DCC" w14:paraId="47CA52E4" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7146CCB5" w14:textId="77777777" w:rsidR="00E7211E" w:rsidRPr="00737191" w:rsidRDefault="00E7211E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -17432,51 +17950,51 @@
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7086D" w:rsidRPr="00737191" w14:paraId="52AE365D" w14:textId="77777777" w:rsidTr="00A972CA">
+      <w:tr w:rsidR="00F7086D" w:rsidRPr="00A60DCC" w14:paraId="52AE365D" w14:textId="77777777" w:rsidTr="00A972CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73F32A64" w14:textId="65D8EF06" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="000F26D7" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -17542,51 +18060,51 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="739561EF" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7086D" w:rsidRPr="00737191" w14:paraId="37C6F8AC" w14:textId="77777777" w:rsidTr="00A972CA">
+      <w:tr w:rsidR="00F7086D" w:rsidRPr="00A60DCC" w14:paraId="37C6F8AC" w14:textId="77777777" w:rsidTr="00A972CA">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22E6D205" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds</w:t>
@@ -17724,50 +18242,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="785D99CF" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Reģistrācijas numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7086D" w:rsidRPr="00737191" w14:paraId="3F835556" w14:textId="77777777" w:rsidTr="00A972CA">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="449DBAED" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -17862,51 +18381,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A8E6FA0" w14:textId="139E0CD3" w:rsidR="00E302CC" w:rsidRPr="00737191" w:rsidRDefault="00E302CC" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(diena/mēnesis/gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7086D" w:rsidRPr="00737191" w14:paraId="48F7EC03" w14:textId="77777777" w:rsidTr="00A972CA">
+      <w:tr w:rsidR="00F7086D" w:rsidRPr="00A60DCC" w14:paraId="48F7EC03" w14:textId="77777777" w:rsidTr="00A972CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="70341457" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
@@ -17994,51 +18513,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EE1D28A" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7086D" w:rsidRPr="00737191" w14:paraId="06558931" w14:textId="77777777" w:rsidTr="00A972CA">
+      <w:tr w:rsidR="00F7086D" w:rsidRPr="00A60DCC" w14:paraId="06558931" w14:textId="77777777" w:rsidTr="00A972CA">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="44A29C10" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -18160,99 +18679,99 @@
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B093F" w:rsidRPr="00737191" w:rsidSect="004A3106">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55C33987" w14:textId="77777777" w:rsidR="00362083" w:rsidRDefault="00362083">
+    <w:p w14:paraId="27014EF5" w14:textId="77777777" w:rsidR="00E65BEE" w:rsidRDefault="00E65BEE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D7F1529" w14:textId="77777777" w:rsidR="00362083" w:rsidRDefault="00362083">
+    <w:p w14:paraId="1DD4D90B" w14:textId="77777777" w:rsidR="00E65BEE" w:rsidRDefault="00E65BEE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -18330,60 +18849,60 @@
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="6C2EA3BF" w14:textId="77777777" w:rsidR="00D05F38" w:rsidRDefault="00D05F38" w:rsidP="00BF47A9">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="6A56F362" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="6C679F94">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6A56F362">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:201.1pt;margin-top:-4.55pt;width:28.4pt;height:21.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/Fy0MFQIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3ayJE2NOEWXLsOA&#10;7gfo9gCKLMfCZFGjlNjZ05eS0zTotsswHQRSpD6SH8nlTd8adlDoNdiSj0c5Z8pKqLTdlfz7t82b&#10;BWc+CFsJA1aV/Kg8v1m9frXsXKEm0ICpFDICsb7oXMmbEFyRZV42qhV+BE5ZMtaArQik4i6rUHSE&#10;3ppskufzrAOsHIJU3tPr3WDkq4Rf10qGL3XtVWCm5JRbSDemexvvbLUUxQ6Fa7Q8pSH+IYtWaEtB&#10;z1B3Igi2R/0bVKslgoc6jCS0GdS1lirVQNWM8xfVPDTCqVQLkePdmSb//2Dl58OD+4os9O+gpwam&#10;Iry7B/nDMwvrRtidukWErlGiosDjSFnWOV+cvkaqfeEjyLb7BBU1WewDJKC+xjayQnUyQqcGHM+k&#10;qz4wSY9v5/l8QRZJpslVPhunpmSiePrs0IcPCloWhZIj9TSBi8O9DzEZUTy5xFgejK422pik4G67&#10;NsgOgvq/SSfl/8LNWNaV/Ho2mQ31/xUiT+dPEK0ONMhGtyVfnJ1EEVl7b6s0ZkFoM8iUsrEnGiNz&#10;A4eh3/bkGOncQnUkQhGGgaUFI6EB/MVZR8Nacv9zL1BxZj5aasr1eDqN052U6exqQgpeWraXFmEl&#10;QZU8cDaI6zBsxN6h3jUUaRgDC7fUyFonkp+zOuVNA5m4Py1PnPhLPXk9r/jqEQAA//8DAFBLAwQU&#10;AAYACAAAACEAUF8dyuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDr&#10;NEkfCZlUCAkEOygVbN3YTSL8CLabhr9nWMFyNEf3nlttJ6PZqHzonUVYzBNgyjZO9rZF2L89zDbA&#10;QhRWCu2sQvhWAbb15UUlSunO9lWNu9gyCrGhFAhdjEPJeWg6ZUSYu0FZ+h2dNyLS6VsuvThTuNE8&#10;TZIVN6K31NCJQd13qvncnQzCJn8aP8Jz9vLerI66iDfr8fHLI15fTXe3wKKa4h8Mv/qkDjU5HdzJ&#10;ysA0Qp6kKaEIs2IBjIB8WdC4A0KWLYHXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAPxctDBUCAAAqBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAUF8dyuAAAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" o:allowincell="f">
+            <v:shape id="Text Box 3" style="position:absolute;margin-left:201.1pt;margin-top:-4.55pt;width:28.4pt;height:21.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:allowincell="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/Fy0MFQIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3ayJE2NOEWXLsOA&#10;7gfo9gCKLMfCZFGjlNjZ05eS0zTotsswHQRSpD6SH8nlTd8adlDoNdiSj0c5Z8pKqLTdlfz7t82b&#10;BWc+CFsJA1aV/Kg8v1m9frXsXKEm0ICpFDICsb7oXMmbEFyRZV42qhV+BE5ZMtaArQik4i6rUHSE&#10;3ppskufzrAOsHIJU3tPr3WDkq4Rf10qGL3XtVWCm5JRbSDemexvvbLUUxQ6Fa7Q8pSH+IYtWaEtB&#10;z1B3Igi2R/0bVKslgoc6jCS0GdS1lirVQNWM8xfVPDTCqVQLkePdmSb//2Dl58OD+4os9O+gpwam&#10;Iry7B/nDMwvrRtidukWErlGiosDjSFnWOV+cvkaqfeEjyLb7BBU1WewDJKC+xjayQnUyQqcGHM+k&#10;qz4wSY9v5/l8QRZJpslVPhunpmSiePrs0IcPCloWhZIj9TSBi8O9DzEZUTy5xFgejK422pik4G67&#10;NsgOgvq/SSfl/8LNWNaV/Ho2mQ31/xUiT+dPEK0ONMhGtyVfnJ1EEVl7b6s0ZkFoM8iUsrEnGiNz&#10;A4eh3/bkGOncQnUkQhGGgaUFI6EB/MVZR8Nacv9zL1BxZj5aasr1eDqN052U6exqQgpeWraXFmEl&#10;QZU8cDaI6zBsxN6h3jUUaRgDC7fUyFonkp+zOuVNA5m4Py1PnPhLPXk9r/jqEQAA//8DAFBLAwQU&#10;AAYACAAAACEAUF8dyuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDr&#10;NEkfCZlUCAkEOygVbN3YTSL8CLabhr9nWMFyNEf3nlttJ6PZqHzonUVYzBNgyjZO9rZF2L89zDbA&#10;QhRWCu2sQvhWAbb15UUlSunO9lWNu9gyCrGhFAhdjEPJeWg6ZUSYu0FZ+h2dNyLS6VsuvThTuNE8&#10;TZIVN6K31NCJQd13qvncnQzCJn8aP8Jz9vLerI66iDfr8fHLI15fTXe3wKKa4h8Mv/qkDjU5HdzJ&#10;ysA0Qp6kKaEIs2IBjIB8WdC4A0KWLYHXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAPxctDBUCAAAqBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAUF8dyuAAAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="6C2EA3BF" w14:textId="77777777" w:rsidR="00D05F38" w:rsidRDefault="00D05F38" w:rsidP="00BF47A9">
+                  <w:p w:rsidR="00D05F38" w:rsidP="00BF47A9" w:rsidRDefault="00D05F38" w14:paraId="672A6659" w14:textId="77777777">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                              </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>lapa</w:t>
@@ -18449,377 +18968,438 @@
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="1FE5D23B" w14:textId="77777777" w:rsidR="00D05F38" w:rsidRDefault="00D05F38" w:rsidP="00BF47A9">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="082E8492" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="00C67204">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="082E8492">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:201.1pt;margin-top:-4.55pt;width:28.4pt;height:21.3pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCobIDcGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2nQbS/D9CCQInVEnkMtb/rWsINCr8GWfDzKOVNWQqXtruTfv23e&#10;LDjzQdhKGLCq5Efl+c3q9atl5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKUrAGbEUgF3dZhaIj&#10;9NZkkzyfZx1g5RCk8p5O74YgXyX8ulYyfKlrrwIzJafaQtox7du4Z6ulKHYoXKPlqQzxD1W0Qlt6&#10;9Ax1J4Jge9S/QbVaIniow0hCm0Fda6lSD9TNOH/RzUMjnEq9EDnenWny/w9Wfj48uK/IQv8OehIw&#10;NeHdPcgfnllYN8Lu1C0idI0SFT08jpRlnfPF6Wqk2hc+gmy7T1CRyGIfIAH1NbaRFeqTEToJcDyT&#10;rvrAJB2+nefzBUUkhSZX+WycRMlE8XTZoQ8fFLQsGiVH0jSBi8O9D7EYUTylxLc8GF1ttDHJwd12&#10;bZAdBOm/SSvV/yLNWNaV/Ho2mQ39/xUiT+tPEK0ONMhGtyVfnJNEEVl7b6s0ZkFoM9hUsrEnGiNz&#10;A4eh3/ZMVyeOI6tbqI7EK8Iwt/TPyGgAf3HW0cyW3P/cC1ScmY+WtLkeT6dxyJMznV1NyMHLyPYy&#10;IqwkqJIHzgZzHYaPsXeodw29NEyDhVvSs9aJ6+eqTuXTXCYJTn8oDv6ln7Kef/rqEQAA//8DAFBL&#10;AwQUAAYACAAAACEAUF8dyuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bFDrNEkfCZlUCAkEOygVbN3YTSL8CLabhr9nWMFyNEf3nlttJ6PZqHzonUVYzBNgyjZO9rZF2L89&#10;zDbAQhRWCu2sQvhWAbb15UUlSunO9lWNu9gyCrGhFAhdjEPJeWg6ZUSYu0FZ+h2dNyLS6VsuvThT&#10;uNE8TZIVN6K31NCJQd13qvncnQzCJn8aP8Jz9vLerI66iDfr8fHLI15fTXe3wKKa4h8Mv/qkDjU5&#10;HdzJysA0Qp6kKaEIs2IBjIB8WdC4A0KWLYHXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqGyA3BgCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAUF8dyuAAAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f">
+            <v:shape id="Text Box 2" style="position:absolute;margin-left:201.1pt;margin-top:-4.55pt;width:28.4pt;height:21.3pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" o:allowincell="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCobIDcGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2nQbS/D9CCQInVEnkMtb/rWsINCr8GWfDzKOVNWQqXtruTfv23e&#10;LDjzQdhKGLCq5Efl+c3q9atl5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKUrAGbEUgF3dZhaIj&#10;9NZkkzyfZx1g5RCk8p5O74YgXyX8ulYyfKlrrwIzJafaQtox7du4Z6ulKHYoXKPlqQzxD1W0Qlt6&#10;9Ax1J4Jge9S/QbVaIniow0hCm0Fda6lSD9TNOH/RzUMjnEq9EDnenWny/w9Wfj48uK/IQv8OehIw&#10;NeHdPcgfnllYN8Lu1C0idI0SFT08jpRlnfPF6Wqk2hc+gmy7T1CRyGIfIAH1NbaRFeqTEToJcDyT&#10;rvrAJB2+nefzBUUkhSZX+WycRMlE8XTZoQ8fFLQsGiVH0jSBi8O9D7EYUTylxLc8GF1ttDHJwd12&#10;bZAdBOm/SSvV/yLNWNaV/Ho2mQ39/xUiT+tPEK0ONMhGtyVfnJNEEVl7b6s0ZkFoM9hUsrEnGiNz&#10;A4eh3/ZMVyeOI6tbqI7EK8Iwt/TPyGgAf3HW0cyW3P/cC1ScmY+WtLkeT6dxyJMznV1NyMHLyPYy&#10;IqwkqJIHzgZzHYaPsXeodw29NEyDhVvSs9aJ6+eqTuXTXCYJTn8oDv6ln7Kef/rqEQAA//8DAFBL&#10;AwQUAAYACAAAACEAUF8dyuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bFDrNEkfCZlUCAkEOygVbN3YTSL8CLabhr9nWMFyNEf3nlttJ6PZqHzonUVYzBNgyjZO9rZF2L89&#10;zDbAQhRWCu2sQvhWAbb15UUlSunO9lWNu9gyCrGhFAhdjEPJeWg6ZUSYu0FZ+h2dNyLS6VsuvThT&#10;uNE8TZIVN6K31NCJQd13qvncnQzCJn8aP8Jz9vLerI66iDfr8fHLI15fTXe3wKKa4h8Mv/qkDjU5&#10;HdzJysA0Qp6kKaEIs2IBjIB8WdC4A0KWLYHXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqGyA3BgCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAUF8dyuAAAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="1FE5D23B" w14:textId="77777777" w:rsidR="00D05F38" w:rsidRDefault="00D05F38" w:rsidP="00BF47A9">
+                  <w:p w:rsidR="00D05F38" w:rsidP="00BF47A9" w:rsidRDefault="00D05F38" w14:paraId="0A37501D" w14:textId="77777777">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                              </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>lapa</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="5835848C" w14:textId="77777777" w:rsidR="00D05F38" w:rsidRDefault="00D05F38">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A603471" w14:textId="77777777" w:rsidR="00362083" w:rsidRDefault="00362083">
+    <w:p w14:paraId="076C487D" w14:textId="77777777" w:rsidR="00E65BEE" w:rsidRDefault="00E65BEE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="540B8D22" w14:textId="77777777" w:rsidR="00362083" w:rsidRDefault="00362083">
+    <w:p w14:paraId="1D98CE73" w14:textId="77777777" w:rsidR="00E65BEE" w:rsidRDefault="00E65BEE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="14CD151E" w14:textId="77777777" w:rsidR="00E42205" w:rsidRPr="00737191" w:rsidRDefault="00E42205" w:rsidP="00E42205">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja biedrs izstājas no sabiedrības</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="601D7BC2" w14:textId="699652AC" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00CE68F5">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737191">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neaizpilda, ja </w:t>
       </w:r>
       <w:r w:rsidR="00732447" w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>biedrs izstājas no sabiedrības</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="515C9DD6" w14:textId="77777777" w:rsidR="00940FB4" w:rsidRPr="00737191" w:rsidRDefault="00940FB4" w:rsidP="00940FB4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Symbol" w:hAnsi="Aptos" w:cs="Symbol"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja biedrs izstājas no sabiedrības</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737191">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja biedrs izstājas no sabiedrības</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="16A1B7E9" w14:textId="77777777" w:rsidR="008E0FE4" w:rsidRPr="00737191" w:rsidRDefault="008E0FE4" w:rsidP="008E0FE4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737191">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="0783AF43" w14:textId="77777777" w:rsidR="008E0FE4" w:rsidRPr="00737191" w:rsidRDefault="008E0FE4" w:rsidP="008E0FE4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737191">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="7EB25875" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00016FD8">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Symbol" w:hAnsi="Aptos" w:cs="Symbol"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs.</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737191">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="3AFC04B9" w14:textId="77777777" w:rsidR="00AF081E" w:rsidRPr="00737191" w:rsidRDefault="00AF081E" w:rsidP="00AF081E">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737191">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="4431BF74" w14:textId="77777777" w:rsidR="008E0FE4" w:rsidRPr="00737191" w:rsidRDefault="008E0FE4" w:rsidP="008E0FE4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737191">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="6F28A7D1" w14:textId="77777777" w:rsidR="008E0FE4" w:rsidRPr="00737191" w:rsidRDefault="008E0FE4" w:rsidP="008E0FE4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737191">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="580E447D" w14:textId="77777777" w:rsidR="008E0FE4" w:rsidRPr="00737191" w:rsidRDefault="008E0FE4" w:rsidP="008E0FE4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737191">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="256405B8" w14:textId="77777777" w:rsidR="00E7211E" w:rsidRPr="00737191" w:rsidRDefault="00E7211E" w:rsidP="00E7211E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737191">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C83AD5B" w14:textId="77777777" w:rsidR="00D05F38" w:rsidRDefault="00D05F38" w:rsidP="00DF47D6">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -18828,123 +19408,123 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="529E58AB" w14:textId="77777777" w:rsidR="00D05F38" w:rsidRDefault="00D05F38">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D97B9D0" w14:textId="03F70B8E" w:rsidR="00C833BA" w:rsidRPr="00C833BA" w:rsidRDefault="00C833BA" w:rsidP="0027023D">
+  <w:p w14:paraId="5D97B9D0" w14:textId="67C6093F" w:rsidR="00C833BA" w:rsidRPr="00C833BA" w:rsidRDefault="00C833BA" w:rsidP="0027023D">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C833BA">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00CB2F2A">
+    <w:r w:rsidR="00E76696">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>30</w:t>
+      <w:t>01</w:t>
     </w:r>
     <w:r w:rsidR="00E65274">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00737191">
+    <w:r w:rsidR="00E76696">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>07</w:t>
     </w:r>
     <w:r w:rsidR="00E65274">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="005758B2" w:rsidRPr="005758B2">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00EF3630">
+    <w:r w:rsidR="00E76696">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="005758B2" w:rsidRPr="005758B2">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0DE1B3C7" w14:textId="227E2D2C" w:rsidR="00D05F38" w:rsidRPr="00C833BA" w:rsidRDefault="00D05F38" w:rsidP="00C833BA">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="06B82BF8"/>
@@ -20021,51 +20601,51 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1058672014">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="807208954">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1018505146">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="43414915">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -20074,50 +20654,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B7AA2"/>
     <w:rsid w:val="00000A14"/>
     <w:rsid w:val="000076A9"/>
     <w:rsid w:val="00011B86"/>
     <w:rsid w:val="00016FD8"/>
     <w:rsid w:val="0001737A"/>
     <w:rsid w:val="0002250D"/>
     <w:rsid w:val="000234C7"/>
     <w:rsid w:val="00027035"/>
     <w:rsid w:val="000301ED"/>
     <w:rsid w:val="00030B42"/>
     <w:rsid w:val="00030C57"/>
     <w:rsid w:val="00033D0E"/>
     <w:rsid w:val="0003592B"/>
     <w:rsid w:val="000455C7"/>
     <w:rsid w:val="00046BD9"/>
     <w:rsid w:val="00047475"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="0006092B"/>
     <w:rsid w:val="00061EA5"/>
     <w:rsid w:val="00062C24"/>
     <w:rsid w:val="00063292"/>
     <w:rsid w:val="00064701"/>
     <w:rsid w:val="00064A64"/>
     <w:rsid w:val="00066316"/>
     <w:rsid w:val="00067477"/>
     <w:rsid w:val="00073503"/>
     <w:rsid w:val="000735EC"/>
     <w:rsid w:val="00074689"/>
     <w:rsid w:val="000759F3"/>
     <w:rsid w:val="0007637D"/>
     <w:rsid w:val="00085230"/>
     <w:rsid w:val="00086FA3"/>
     <w:rsid w:val="000873A0"/>
     <w:rsid w:val="0009190B"/>
     <w:rsid w:val="000919A3"/>
     <w:rsid w:val="0009489E"/>
     <w:rsid w:val="000958E0"/>
     <w:rsid w:val="00096DA3"/>
     <w:rsid w:val="00097B64"/>
     <w:rsid w:val="00097C86"/>
     <w:rsid w:val="000A02FB"/>
     <w:rsid w:val="000A1763"/>
@@ -20131,107 +20712,111 @@
     <w:rsid w:val="000C5CA1"/>
     <w:rsid w:val="000D268F"/>
     <w:rsid w:val="000D27A9"/>
     <w:rsid w:val="000D27B2"/>
     <w:rsid w:val="000D494C"/>
     <w:rsid w:val="000D59DB"/>
     <w:rsid w:val="000D691A"/>
     <w:rsid w:val="000D771B"/>
     <w:rsid w:val="000E309A"/>
     <w:rsid w:val="000E4868"/>
     <w:rsid w:val="000F26D7"/>
     <w:rsid w:val="000F2F27"/>
     <w:rsid w:val="000F307F"/>
     <w:rsid w:val="000F38DC"/>
     <w:rsid w:val="000F3F2C"/>
     <w:rsid w:val="000F48D5"/>
     <w:rsid w:val="000F4D10"/>
     <w:rsid w:val="000F7578"/>
     <w:rsid w:val="00101C54"/>
     <w:rsid w:val="00106089"/>
     <w:rsid w:val="00107176"/>
     <w:rsid w:val="00110F22"/>
     <w:rsid w:val="0011517A"/>
     <w:rsid w:val="00116937"/>
     <w:rsid w:val="00121068"/>
+    <w:rsid w:val="00124986"/>
     <w:rsid w:val="0013320C"/>
     <w:rsid w:val="001437A7"/>
     <w:rsid w:val="001438CE"/>
     <w:rsid w:val="00144A4D"/>
     <w:rsid w:val="00146057"/>
     <w:rsid w:val="0014776C"/>
     <w:rsid w:val="00151509"/>
     <w:rsid w:val="00151BBC"/>
     <w:rsid w:val="00153DD0"/>
     <w:rsid w:val="0015475F"/>
     <w:rsid w:val="00155C6B"/>
     <w:rsid w:val="001603BE"/>
     <w:rsid w:val="001608AB"/>
     <w:rsid w:val="0016278C"/>
     <w:rsid w:val="00164EE1"/>
     <w:rsid w:val="0016559B"/>
     <w:rsid w:val="00167334"/>
     <w:rsid w:val="00170586"/>
     <w:rsid w:val="0017435B"/>
     <w:rsid w:val="001831CC"/>
     <w:rsid w:val="00186769"/>
     <w:rsid w:val="00187847"/>
+    <w:rsid w:val="00191DB3"/>
     <w:rsid w:val="00192F73"/>
     <w:rsid w:val="001A168A"/>
     <w:rsid w:val="001A45E4"/>
     <w:rsid w:val="001A5CD0"/>
     <w:rsid w:val="001A78D5"/>
     <w:rsid w:val="001B11F0"/>
     <w:rsid w:val="001B5E0D"/>
+    <w:rsid w:val="001C1FC4"/>
     <w:rsid w:val="001C38F2"/>
     <w:rsid w:val="001C3956"/>
     <w:rsid w:val="001C39EE"/>
     <w:rsid w:val="001D146A"/>
     <w:rsid w:val="001E007B"/>
     <w:rsid w:val="001E066F"/>
     <w:rsid w:val="001E18D1"/>
     <w:rsid w:val="001E44FC"/>
     <w:rsid w:val="001E5797"/>
     <w:rsid w:val="001F0BC4"/>
     <w:rsid w:val="001F356B"/>
     <w:rsid w:val="001F3C24"/>
     <w:rsid w:val="001F6126"/>
     <w:rsid w:val="001F6C04"/>
     <w:rsid w:val="00200196"/>
     <w:rsid w:val="002007FC"/>
     <w:rsid w:val="00204254"/>
     <w:rsid w:val="0021012C"/>
     <w:rsid w:val="0021215C"/>
     <w:rsid w:val="00217084"/>
     <w:rsid w:val="002207F2"/>
     <w:rsid w:val="002324F7"/>
     <w:rsid w:val="00234829"/>
     <w:rsid w:val="002351D5"/>
     <w:rsid w:val="00236EB8"/>
     <w:rsid w:val="00255449"/>
     <w:rsid w:val="002569D9"/>
     <w:rsid w:val="00260625"/>
+    <w:rsid w:val="00260E27"/>
     <w:rsid w:val="002673CB"/>
     <w:rsid w:val="0027023D"/>
     <w:rsid w:val="00272E72"/>
     <w:rsid w:val="00273298"/>
     <w:rsid w:val="00273E2E"/>
     <w:rsid w:val="002746E6"/>
     <w:rsid w:val="00275049"/>
     <w:rsid w:val="002761BE"/>
     <w:rsid w:val="00284C93"/>
     <w:rsid w:val="002924A6"/>
     <w:rsid w:val="00296731"/>
     <w:rsid w:val="002A6001"/>
     <w:rsid w:val="002B05D5"/>
     <w:rsid w:val="002C2351"/>
     <w:rsid w:val="002C4EDA"/>
     <w:rsid w:val="002C5990"/>
     <w:rsid w:val="002C5E22"/>
     <w:rsid w:val="002C659F"/>
     <w:rsid w:val="002C718E"/>
     <w:rsid w:val="002C7ADC"/>
     <w:rsid w:val="002D0D06"/>
     <w:rsid w:val="002D2D3C"/>
     <w:rsid w:val="002D311F"/>
     <w:rsid w:val="002D51CF"/>
     <w:rsid w:val="002D5269"/>
@@ -20395,57 +20980,59 @@
     <w:rsid w:val="00545A9D"/>
     <w:rsid w:val="00545E84"/>
     <w:rsid w:val="00550CB2"/>
     <w:rsid w:val="00553155"/>
     <w:rsid w:val="00553282"/>
     <w:rsid w:val="0055474B"/>
     <w:rsid w:val="00555F18"/>
     <w:rsid w:val="00557033"/>
     <w:rsid w:val="0055719A"/>
     <w:rsid w:val="00557810"/>
     <w:rsid w:val="00570E23"/>
     <w:rsid w:val="005747CD"/>
     <w:rsid w:val="0057530A"/>
     <w:rsid w:val="005758B2"/>
     <w:rsid w:val="0058361A"/>
     <w:rsid w:val="00590A66"/>
     <w:rsid w:val="00595CD5"/>
     <w:rsid w:val="005A010C"/>
     <w:rsid w:val="005A250B"/>
     <w:rsid w:val="005A37FE"/>
     <w:rsid w:val="005A6950"/>
     <w:rsid w:val="005A7464"/>
     <w:rsid w:val="005B3FF0"/>
     <w:rsid w:val="005B5C00"/>
     <w:rsid w:val="005C2643"/>
+    <w:rsid w:val="005C395A"/>
     <w:rsid w:val="005C6EAF"/>
     <w:rsid w:val="005D0B0A"/>
     <w:rsid w:val="005D49A7"/>
     <w:rsid w:val="005D5174"/>
     <w:rsid w:val="005D6DDE"/>
     <w:rsid w:val="005D7BBB"/>
     <w:rsid w:val="005F2CBF"/>
+    <w:rsid w:val="005F30DC"/>
     <w:rsid w:val="005F355F"/>
     <w:rsid w:val="005F3AE8"/>
     <w:rsid w:val="005F3BCE"/>
     <w:rsid w:val="005F6CBF"/>
     <w:rsid w:val="00603D03"/>
     <w:rsid w:val="006147E2"/>
     <w:rsid w:val="006155A9"/>
     <w:rsid w:val="00625A10"/>
     <w:rsid w:val="00630E08"/>
     <w:rsid w:val="006357A7"/>
     <w:rsid w:val="00637D0B"/>
     <w:rsid w:val="00642440"/>
     <w:rsid w:val="00642873"/>
     <w:rsid w:val="00651A9F"/>
     <w:rsid w:val="006543B1"/>
     <w:rsid w:val="006612BB"/>
     <w:rsid w:val="00662D63"/>
     <w:rsid w:val="00671755"/>
     <w:rsid w:val="00673000"/>
     <w:rsid w:val="00673A72"/>
     <w:rsid w:val="00674FB3"/>
     <w:rsid w:val="00676A30"/>
     <w:rsid w:val="00677206"/>
     <w:rsid w:val="00684F3D"/>
     <w:rsid w:val="00685EEF"/>
@@ -20527,50 +21114,51 @@
     <w:rsid w:val="00790687"/>
     <w:rsid w:val="00790EED"/>
     <w:rsid w:val="00791125"/>
     <w:rsid w:val="007915C2"/>
     <w:rsid w:val="00795C53"/>
     <w:rsid w:val="007A3933"/>
     <w:rsid w:val="007A3C2D"/>
     <w:rsid w:val="007A4C51"/>
     <w:rsid w:val="007A60A0"/>
     <w:rsid w:val="007A6CA0"/>
     <w:rsid w:val="007A70F7"/>
     <w:rsid w:val="007A7E3F"/>
     <w:rsid w:val="007B1EDF"/>
     <w:rsid w:val="007B6AE1"/>
     <w:rsid w:val="007C0E38"/>
     <w:rsid w:val="007C6291"/>
     <w:rsid w:val="007C74F3"/>
     <w:rsid w:val="007C7AC3"/>
     <w:rsid w:val="007C7D9C"/>
     <w:rsid w:val="007D06B6"/>
     <w:rsid w:val="007D08DC"/>
     <w:rsid w:val="007D3CC2"/>
     <w:rsid w:val="007D6978"/>
     <w:rsid w:val="007D70D1"/>
     <w:rsid w:val="007D72FA"/>
+    <w:rsid w:val="007E2C78"/>
     <w:rsid w:val="007E4DEF"/>
     <w:rsid w:val="007E767D"/>
     <w:rsid w:val="007F2593"/>
     <w:rsid w:val="00801F90"/>
     <w:rsid w:val="008022D8"/>
     <w:rsid w:val="008036B9"/>
     <w:rsid w:val="00803F8D"/>
     <w:rsid w:val="00807151"/>
     <w:rsid w:val="0080736E"/>
     <w:rsid w:val="0081010A"/>
     <w:rsid w:val="00811A66"/>
     <w:rsid w:val="008169AC"/>
     <w:rsid w:val="00816C8A"/>
     <w:rsid w:val="00816F50"/>
     <w:rsid w:val="00824057"/>
     <w:rsid w:val="008308C4"/>
     <w:rsid w:val="0083207B"/>
     <w:rsid w:val="0084472B"/>
     <w:rsid w:val="008477CE"/>
     <w:rsid w:val="008544DC"/>
     <w:rsid w:val="00861AB5"/>
     <w:rsid w:val="0086571A"/>
     <w:rsid w:val="00866E5E"/>
     <w:rsid w:val="008704A6"/>
     <w:rsid w:val="008716C3"/>
@@ -20646,50 +21234,51 @@
     <w:rsid w:val="009E2C92"/>
     <w:rsid w:val="009E7B00"/>
     <w:rsid w:val="009F16FB"/>
     <w:rsid w:val="009F63FF"/>
     <w:rsid w:val="009F6907"/>
     <w:rsid w:val="009F7C38"/>
     <w:rsid w:val="00A03106"/>
     <w:rsid w:val="00A04901"/>
     <w:rsid w:val="00A05079"/>
     <w:rsid w:val="00A17248"/>
     <w:rsid w:val="00A17CD9"/>
     <w:rsid w:val="00A2560A"/>
     <w:rsid w:val="00A26F34"/>
     <w:rsid w:val="00A30110"/>
     <w:rsid w:val="00A32FE2"/>
     <w:rsid w:val="00A34223"/>
     <w:rsid w:val="00A36ED3"/>
     <w:rsid w:val="00A40FF4"/>
     <w:rsid w:val="00A429E9"/>
     <w:rsid w:val="00A43086"/>
     <w:rsid w:val="00A46026"/>
     <w:rsid w:val="00A46E6A"/>
     <w:rsid w:val="00A478B1"/>
     <w:rsid w:val="00A5245A"/>
     <w:rsid w:val="00A53CFE"/>
+    <w:rsid w:val="00A60DCC"/>
     <w:rsid w:val="00A63198"/>
     <w:rsid w:val="00A65918"/>
     <w:rsid w:val="00A7157D"/>
     <w:rsid w:val="00A727D0"/>
     <w:rsid w:val="00A729FB"/>
     <w:rsid w:val="00A81783"/>
     <w:rsid w:val="00A82C70"/>
     <w:rsid w:val="00A848E9"/>
     <w:rsid w:val="00A849CD"/>
     <w:rsid w:val="00A84EFE"/>
     <w:rsid w:val="00A93160"/>
     <w:rsid w:val="00A96D52"/>
     <w:rsid w:val="00A96F30"/>
     <w:rsid w:val="00A972CA"/>
     <w:rsid w:val="00AA1665"/>
     <w:rsid w:val="00AA1A24"/>
     <w:rsid w:val="00AA26EA"/>
     <w:rsid w:val="00AA4B1E"/>
     <w:rsid w:val="00AA6743"/>
     <w:rsid w:val="00AB4AC8"/>
     <w:rsid w:val="00AC288F"/>
     <w:rsid w:val="00AC2A6D"/>
     <w:rsid w:val="00AC2C5B"/>
     <w:rsid w:val="00AC4DA1"/>
     <w:rsid w:val="00AC5396"/>
@@ -20875,59 +21464,61 @@
     <w:rsid w:val="00E00404"/>
     <w:rsid w:val="00E00EA4"/>
     <w:rsid w:val="00E01F65"/>
     <w:rsid w:val="00E060FD"/>
     <w:rsid w:val="00E06301"/>
     <w:rsid w:val="00E113E3"/>
     <w:rsid w:val="00E140D9"/>
     <w:rsid w:val="00E16110"/>
     <w:rsid w:val="00E17C16"/>
     <w:rsid w:val="00E2230B"/>
     <w:rsid w:val="00E2294F"/>
     <w:rsid w:val="00E23287"/>
     <w:rsid w:val="00E24020"/>
     <w:rsid w:val="00E25374"/>
     <w:rsid w:val="00E25A6C"/>
     <w:rsid w:val="00E302CC"/>
     <w:rsid w:val="00E325DB"/>
     <w:rsid w:val="00E4038C"/>
     <w:rsid w:val="00E42205"/>
     <w:rsid w:val="00E47B2C"/>
     <w:rsid w:val="00E50F3C"/>
     <w:rsid w:val="00E540FF"/>
     <w:rsid w:val="00E55583"/>
     <w:rsid w:val="00E62A06"/>
     <w:rsid w:val="00E65274"/>
+    <w:rsid w:val="00E65BEE"/>
     <w:rsid w:val="00E67328"/>
     <w:rsid w:val="00E70E60"/>
     <w:rsid w:val="00E711C7"/>
     <w:rsid w:val="00E7211E"/>
     <w:rsid w:val="00E73295"/>
     <w:rsid w:val="00E73A59"/>
     <w:rsid w:val="00E73B25"/>
     <w:rsid w:val="00E74197"/>
     <w:rsid w:val="00E74353"/>
+    <w:rsid w:val="00E76696"/>
     <w:rsid w:val="00E83AD1"/>
     <w:rsid w:val="00E85176"/>
     <w:rsid w:val="00E91AE8"/>
     <w:rsid w:val="00E930BE"/>
     <w:rsid w:val="00E93114"/>
     <w:rsid w:val="00E9435E"/>
     <w:rsid w:val="00E9584E"/>
     <w:rsid w:val="00E95C75"/>
     <w:rsid w:val="00E95E16"/>
     <w:rsid w:val="00E96B9A"/>
     <w:rsid w:val="00EA186D"/>
     <w:rsid w:val="00EA4B14"/>
     <w:rsid w:val="00EA662C"/>
     <w:rsid w:val="00EA6941"/>
     <w:rsid w:val="00EB0E9B"/>
     <w:rsid w:val="00EB40E7"/>
     <w:rsid w:val="00ED1C4A"/>
     <w:rsid w:val="00ED21EE"/>
     <w:rsid w:val="00ED74A4"/>
     <w:rsid w:val="00EE05BC"/>
     <w:rsid w:val="00EE1B07"/>
     <w:rsid w:val="00EE3673"/>
     <w:rsid w:val="00EE3DDE"/>
     <w:rsid w:val="00EE5B65"/>
     <w:rsid w:val="00EE649B"/>
@@ -20972,51 +21563,53 @@
     <w:rsid w:val="00F86814"/>
     <w:rsid w:val="00F87132"/>
     <w:rsid w:val="00F91C93"/>
     <w:rsid w:val="00F92860"/>
     <w:rsid w:val="00F9400D"/>
     <w:rsid w:val="00F95BB2"/>
     <w:rsid w:val="00F96015"/>
     <w:rsid w:val="00F96247"/>
     <w:rsid w:val="00F96DFA"/>
     <w:rsid w:val="00F97000"/>
     <w:rsid w:val="00FA0459"/>
     <w:rsid w:val="00FA10CC"/>
     <w:rsid w:val="00FA4F1C"/>
     <w:rsid w:val="00FA556B"/>
     <w:rsid w:val="00FB0D5D"/>
     <w:rsid w:val="00FB3AAF"/>
     <w:rsid w:val="00FB71B2"/>
     <w:rsid w:val="00FC366A"/>
     <w:rsid w:val="00FC3CCE"/>
     <w:rsid w:val="00FC5CFA"/>
     <w:rsid w:val="00FD2953"/>
     <w:rsid w:val="00FD3508"/>
     <w:rsid w:val="00FD7A47"/>
     <w:rsid w:val="00FE7280"/>
     <w:rsid w:val="00FF1FF0"/>
+    <w:rsid w:val="576585BF"/>
     <w:rsid w:val="5CC7D9E1"/>
+    <w:rsid w:val="62137B72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -22003,51 +22596,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pamatteksts2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00BA296A"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pamatteksts3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00BA296A"/>
     <w:pPr>
       <w:widowControl/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzCharCharRakstzCharCharRakstz0">
-    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz."/>
+    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz.0"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00911CF1"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
     <w:name w:val="Virsraksts 3 Rakstz."/>
     <w:link w:val="Virsraksts3"/>
     <w:rsid w:val="0075674D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -22098,51 +22691,51 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="Parastatabula"/>
     <w:next w:val="Reatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D62372"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzCharCharRakstzCharCharRakstz1">
-    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz."/>
+    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz.1"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00BF47A9"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="00BF47A9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
     <w:link w:val="Galvene"/>
     <w:rsid w:val="00C7724D"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -22161,64 +22754,64 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
     <w:name w:val="Vēres teksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE68F5"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0007637D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzCharCharRakstzCharCharRakstz00">
-    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz.0"/>
+    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz.00"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00FA556B"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzCharCharRakstzCharCharRakstz10">
-    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz.1"/>
+    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz.10"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00FA556B"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Reatabula1">
     <w:name w:val="Režģa tabula1"/>
     <w:basedOn w:val="Parastatabula"/>
     <w:next w:val="Reatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004955D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
@@ -22718,150 +23311,146 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="05cd6774443d90eaf17acc561aad3383" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -22928,139 +23517,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9E8AA30-6B51-45E1-8569-DB9D9E4D3688}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{145F1175-8959-40B7-B566-DCAA51CBB554}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E24362B-ECE4-44AF-85E3-5874B4931E33}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{588BEDC1-BB06-4AE9-9200-59A7C888F3F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E24362B-ECE4-44AF-85E3-5874B4931E33}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>5716</Characters>
+  <Pages>12</Pages>
+  <Words>10484</Words>
+  <Characters>5976</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15711</CharactersWithSpaces>
+  <CharactersWithSpaces>16428</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Martins Kanepe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>