--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -2,78 +2,79 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2024"/>
         <w:gridCol w:w="7592"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D02AB" w:rsidRPr="00B47E5F" w14:paraId="54D53FB4" w14:textId="77777777" w:rsidTr="00771471">
+      <w:tr w:rsidR="008D02AB" w:rsidRPr="004E4363" w14:paraId="54D53FB4" w14:textId="77777777" w:rsidTr="00771471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79D35DDA" w14:textId="4ADDE32A" w:rsidR="008D02AB" w:rsidRPr="00987665" w:rsidRDefault="008D02AB" w:rsidP="00A8342F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -201,51 +202,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2013"/>
         <w:gridCol w:w="7603"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC6EA7" w:rsidRPr="00B47E5F" w14:paraId="6336DD22" w14:textId="77777777" w:rsidTr="00A507E5">
+      <w:tr w:rsidR="00CC6EA7" w:rsidRPr="004E4363" w14:paraId="6336DD22" w14:textId="77777777" w:rsidTr="00A507E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61FEC7F8" w14:textId="77777777" w:rsidR="00CC6EA7" w:rsidRPr="00987665" w:rsidRDefault="00CC6EA7" w:rsidP="003524BC">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Jāņem vērā!</w:t>
@@ -786,51 +787,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00406104" w:rsidRPr="00B47E5F" w14:paraId="604B0447" w14:textId="77777777" w:rsidTr="003505CA">
+      <w:tr w:rsidR="00406104" w:rsidRPr="004E4363" w14:paraId="604B0447" w14:textId="77777777" w:rsidTr="003505CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="70A0B4F5" w14:textId="3B432147" w:rsidR="00406104" w:rsidRPr="00987665" w:rsidRDefault="00406104" w:rsidP="008709F0">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -846,51 +847,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="008709F0" w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Filiāles firmā norāda komersanta firmu, filiāles nosaukumu vai norādi uz tās atrašanās vietu un vārdu "filiāle")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406104" w:rsidRPr="00B47E5F" w14:paraId="4AA3B77B" w14:textId="77777777" w:rsidTr="003505CA">
+      <w:tr w:rsidR="00406104" w:rsidRPr="004E4363" w14:paraId="4AA3B77B" w14:textId="77777777" w:rsidTr="003505CA">
         <w:trPr>
           <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9344" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="694657D0" w14:textId="0D5462DD" w:rsidR="00406104" w:rsidRPr="00987665" w:rsidRDefault="00406104" w:rsidP="00A8342F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D66993C" w14:textId="77777777" w:rsidR="00406104" w:rsidRPr="00987665" w:rsidRDefault="00406104" w:rsidP="00717DA5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1394,51 +1395,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="285F7676" w14:textId="77777777" w:rsidR="00406104" w:rsidRPr="00987665" w:rsidRDefault="00406104" w:rsidP="00A8342F">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406104" w:rsidRPr="00B47E5F" w14:paraId="7A2FA86C" w14:textId="77777777" w:rsidTr="003505CA">
+      <w:tr w:rsidR="00406104" w:rsidRPr="004E4363" w14:paraId="7A2FA86C" w14:textId="77777777" w:rsidTr="003505CA">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="340E049A" w14:textId="77777777" w:rsidR="00406104" w:rsidRPr="00987665" w:rsidRDefault="00406104" w:rsidP="00A8342F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
@@ -1524,51 +1525,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4242" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ADC22CB" w14:textId="77777777" w:rsidR="00406104" w:rsidRPr="00987665" w:rsidRDefault="00406104" w:rsidP="00A8342F">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406104" w:rsidRPr="00B47E5F" w14:paraId="388BEB78" w14:textId="77777777" w:rsidTr="003505CA">
+      <w:tr w:rsidR="00406104" w:rsidRPr="004E4363" w14:paraId="388BEB78" w14:textId="77777777" w:rsidTr="003505CA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A1591EC" w14:textId="346C09D4" w:rsidR="00406104" w:rsidRPr="00987665" w:rsidRDefault="00406104" w:rsidP="00414AF6">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1627,51 +1628,51 @@
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4443"/>
         <w:gridCol w:w="5173"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D49D3" w:rsidRPr="00B47E5F" w14:paraId="50B93D79" w14:textId="77777777" w:rsidTr="003F34D2">
+      <w:tr w:rsidR="001D49D3" w:rsidRPr="004E4363" w14:paraId="50B93D79" w14:textId="77777777" w:rsidTr="003F34D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="56D5520A" w14:textId="1AFD1B22" w:rsidR="001D49D3" w:rsidRPr="00987665" w:rsidRDefault="001D49D3" w:rsidP="002E2F17">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
@@ -1838,51 +1839,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD3466" w:rsidRPr="00B47E5F" w14:paraId="0477535B" w14:textId="77777777" w:rsidTr="00EE129F">
+      <w:tr w:rsidR="00DD3466" w:rsidRPr="004E4363" w14:paraId="0477535B" w14:textId="77777777" w:rsidTr="00EE129F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="57E843A1" w14:textId="0B4C41C2" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="001D49D3" w:rsidP="00F920B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk199228462"/>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -2054,51 +2055,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00DD3466" w:rsidRPr="00D94CCA" w14:paraId="50A0443D" w14:textId="77777777" w:rsidTr="00F920B4">
+            <w:tr w:rsidR="00DD3466" w:rsidRPr="004E4363" w14:paraId="50A0443D" w14:textId="77777777" w:rsidTr="00F920B4">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7CDD4B57" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -2122,84 +2123,84 @@
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="101E0ED1" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DD3466" w:rsidRPr="00D94CCA" w14:paraId="0FCD1E17" w14:textId="77777777" w:rsidTr="00F920B4">
+            <w:tr w:rsidR="00DD3466" w:rsidRPr="004E4363" w14:paraId="0FCD1E17" w14:textId="77777777" w:rsidTr="00F920B4">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4C205797" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DD3466" w:rsidRPr="00D94CCA" w14:paraId="0F7B5364" w14:textId="77777777" w:rsidTr="00F920B4">
+            <w:tr w:rsidR="00DD3466" w:rsidRPr="004E4363" w14:paraId="0F7B5364" w14:textId="77777777" w:rsidTr="00F920B4">
               <w:trPr>
                 <w:trHeight w:val="643"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4B0810DA" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="301BDC59" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -2230,116 +2231,116 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="37E10851" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DD3466" w:rsidRPr="00D94CCA" w14:paraId="307311D6" w14:textId="77777777" w:rsidTr="00F920B4">
+            <w:tr w:rsidR="00DD3466" w:rsidRPr="004E4363" w14:paraId="307311D6" w14:textId="77777777" w:rsidTr="00F920B4">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="21508A66" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dzimšanas datums          </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="29DA22BA" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 (diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DD3466" w:rsidRPr="00D94CCA" w14:paraId="52139F9C" w14:textId="77777777" w:rsidTr="00F920B4">
+            <w:tr w:rsidR="00DD3466" w:rsidRPr="004E4363" w14:paraId="52139F9C" w14:textId="77777777" w:rsidTr="00F920B4">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="49801788" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DD3466" w:rsidRPr="00D94CCA" w14:paraId="6984BBAB" w14:textId="77777777" w:rsidTr="00F920B4">
+            <w:tr w:rsidR="00DD3466" w:rsidRPr="004E4363" w14:paraId="6984BBAB" w14:textId="77777777" w:rsidTr="00F920B4">
               <w:trPr>
                 <w:trHeight w:val="564"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="55DF1064" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00DD3466" w:rsidRPr="00987665" w14:paraId="0FAE7A42" w14:textId="77777777" w:rsidTr="00F920B4">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -2380,51 +2381,51 @@
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="75ACB7B4" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DD3466" w:rsidRPr="00D94CCA" w14:paraId="64EF3CD7" w14:textId="77777777" w:rsidTr="00F920B4">
+            <w:tr w:rsidR="00DD3466" w:rsidRPr="004E4363" w14:paraId="64EF3CD7" w14:textId="77777777" w:rsidTr="00F920B4">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="55649ED9" w14:textId="77777777" w:rsidR="00DD3466" w:rsidRPr="00987665" w:rsidRDefault="00DD3466" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3860" w:type="dxa"/>
                 </w:tcPr>
@@ -2656,111 +2657,111 @@
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="37837215" w14:textId="77777777" w:rsidR="001B1F41" w:rsidRPr="00987665" w:rsidRDefault="001B1F41" w:rsidP="001B1F41">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="48BC67E5" w14:textId="486800DF" w:rsidR="001B1F41" w:rsidRPr="00987665" w:rsidRDefault="001B1F41" w:rsidP="001B1F41">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> pilnā apjomā pārstāvēt filiāli visos ar filiāles darbību saistītos jautājumos;</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7EEA94FA" w14:textId="58F64D8B" w:rsidR="001B1F41" w:rsidRPr="00987665" w:rsidRDefault="001B1F41" w:rsidP="001B1F41">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> pārstāvēt </w:t>
                   </w:r>
                   <w:r w:rsidR="00365B79" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ārvalsts</w:t>
                   </w:r>
                   <w:r w:rsidR="008A6B3D" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
@@ -2772,57 +2773,57 @@
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> filiāli tiesā un valsts pārvaldes iestādēs;</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="08624464" w14:textId="7C09A1DD" w:rsidR="001B1F41" w:rsidRPr="00987665" w:rsidRDefault="001B1F41" w:rsidP="001B1F41">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> atsavināt, ieķīlāt vai apgrūtināt ar lietu tiesībām nekustamo īpašumu;</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3CE676B0" w14:textId="04B010C9" w:rsidR="001B1F41" w:rsidRPr="00987665" w:rsidRDefault="00414AF6" w:rsidP="001B1F41">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
@@ -2875,77 +2876,77 @@
                                       <a:miter lim="800000"/>
                                       <a:headEnd/>
                                       <a:tailEnd/>
                                     </a:ln>
                                   </wps:spPr>
                                   <wps:txbx>
                                     <w:txbxContent>
                                       <w:p w14:paraId="28B0D7C4" w14:textId="77777777" w:rsidR="001B1F41" w:rsidRDefault="001B1F41" w:rsidP="001B1F41"/>
                                     </w:txbxContent>
                                   </wps:txbx>
                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                     <a:noAutofit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="margin">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="margin">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
-[...1 lines deleted...]
-                          <v:shapetype w14:anchorId="46E5E907" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <w:pict w14:anchorId="70519BFF">
+                          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="46E5E907">
                             <v:stroke joinstyle="miter"/>
                             <v:path gradientshapeok="t" o:connecttype="rect"/>
                           </v:shapetype>
-                          <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:2.7pt;margin-top:27.65pt;width:434.5pt;height:30.65pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLF0FAFgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ4i0x4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lp2l2exmmB0EUqUPy8Gh9NXSGHRV6Dbbks8mUM2Ul1NruS/71y+7F&#10;kjMfhK2FAatKfq88v9o8f7buXaHm0IKpFTICsb7oXcnbEFyRZV62qhN+Ak5ZcjaAnQhk4j6rUfSE&#10;3plsPp2+ynrA2iFI5T3d3oxOvkn4TaNk+NQ0XgVmSk61hbRj2qu4Z5u1KPYoXKvlqQzxD1V0QltK&#10;eoa6EUGwA+rfoDotETw0YSKhy6BptFSpB+pmNv2lm7tWOJV6IXK8O9Pk/x+s/Hi8c5+RheENDDTA&#10;1IR3tyC/eWZh2wq7V9eI0LdK1JR4FinLeueL09NItS98BKn6D1DTkMUhQAIaGuwiK9QnI3QawP2Z&#10;dDUEJukyz2fLWU4uSb6Xy9U8z1MKUTy+dujDOwUdi4eSIw01oYvjrQ+xGlE8hsRkHoyud9qYZOC+&#10;2hpkR0EC2KV1Qv8pzFjWl3yVz/ORgL9CTNP6E0SnAynZ6K7ky3OQKCJtb22ddBaENuOZSjb2xGOk&#10;biQxDNVAgZHPCup7YhRhVCz9MDq0gD8460mtJfffDwIVZ+a9pamsZotFlHcyFvnrORl46akuPcJK&#10;gip54Gw8bsP4JQ4O9b6lTKMOLFzTJBudSH6q6lQ3KTJxf/o9UfKXdop6+uObBwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADvepM/fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQ&#10;S8e6rpSmE0ICwQ22Ca5Z47UVjVOSrCv/HnOCk2W/p+fvlevJ9mJEHzpHCuazBARS7UxHjYLd9vE6&#10;BxGiJqN7R6jgGwOsq/OzUhfGnegNx01sBIdQKLSCNsahkDLULVodZm5AYu3gvNWRV99I4/WJw20v&#10;b5Ikk1Z3xB9aPeBDi/Xn5mgV5Onz+BFeFq/vdXbob+PVanz68kpdXkz3dyAiTvHPDL/4jA4VM+3d&#10;kUwQvYJlykYeywUIlvNVyoc9++ZZBrIq5f8C1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASxdBQBYCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAO96kz98AAAAIAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+                          <v:shape id="Text Box 2" style="position:absolute;margin-left:2.7pt;margin-top:27.65pt;width:434.5pt;height:30.65pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLF0FAFgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ4i0x4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lp2l2exmmB0EUqUPy8Gh9NXSGHRV6Dbbks8mUM2Ul1NruS/71y+7F&#10;kjMfhK2FAatKfq88v9o8f7buXaHm0IKpFTICsb7oXcnbEFyRZV62qhN+Ak5ZcjaAnQhk4j6rUfSE&#10;3plsPp2+ynrA2iFI5T3d3oxOvkn4TaNk+NQ0XgVmSk61hbRj2qu4Z5u1KPYoXKvlqQzxD1V0QltK&#10;eoa6EUGwA+rfoDotETw0YSKhy6BptFSpB+pmNv2lm7tWOJV6IXK8O9Pk/x+s/Hi8c5+RheENDDTA&#10;1IR3tyC/eWZh2wq7V9eI0LdK1JR4FinLeueL09NItS98BKn6D1DTkMUhQAIaGuwiK9QnI3QawP2Z&#10;dDUEJukyz2fLWU4uSb6Xy9U8z1MKUTy+dujDOwUdi4eSIw01oYvjrQ+xGlE8hsRkHoyud9qYZOC+&#10;2hpkR0EC2KV1Qv8pzFjWl3yVz/ORgL9CTNP6E0SnAynZ6K7ky3OQKCJtb22ddBaENuOZSjb2xGOk&#10;biQxDNVAgZHPCup7YhRhVCz9MDq0gD8460mtJfffDwIVZ+a9pamsZotFlHcyFvnrORl46akuPcJK&#10;gip54Gw8bsP4JQ4O9b6lTKMOLFzTJBudSH6q6lQ3KTJxf/o9UfKXdop6+uObBwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADvepM/fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQ&#10;S8e6rpSmE0ICwQ22Ca5Z47UVjVOSrCv/HnOCk2W/p+fvlevJ9mJEHzpHCuazBARS7UxHjYLd9vE6&#10;BxGiJqN7R6jgGwOsq/OzUhfGnegNx01sBIdQKLSCNsahkDLULVodZm5AYu3gvNWRV99I4/WJw20v&#10;b5Ikk1Z3xB9aPeBDi/Xn5mgV5Onz+BFeFq/vdXbob+PVanz68kpdXkz3dyAiTvHPDL/4jA4VM+3d&#10;kUwQvYJlykYeywUIlvNVyoc9++ZZBrIq5f8C1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASxdBQBYCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAO96kz98AAAAIAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                             <v:textbox>
                               <w:txbxContent>
-                                <w:p w14:paraId="28B0D7C4" w14:textId="77777777" w:rsidR="001B1F41" w:rsidRDefault="001B1F41" w:rsidP="001B1F41"/>
+                                <w:p w:rsidR="001B1F41" w:rsidP="001B1F41" w:rsidRDefault="001B1F41" w14:paraId="672A6659" w14:textId="77777777"/>
                               </w:txbxContent>
                             </v:textbox>
                             <w10:wrap type="square"/>
                           </v:shape>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidR="001B1F41" w:rsidRPr="00987665">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidR="001B1F41" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> slēgt noteikta veida darījumus </w:t>
                   </w:r>
                   <w:r w:rsidR="00365B79" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ārvalsts</w:t>
                   </w:r>
                   <w:r w:rsidR="008A6B3D" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
@@ -2978,110 +2979,110 @@
                   </w:r>
                   <w:r w:rsidR="001B1F41" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>):</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="706406EA" w14:textId="2EB584B0" w:rsidR="001B1F41" w:rsidRPr="00987665" w:rsidRDefault="001B1F41" w:rsidP="001B1F41">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> slēgt darījumus līdz noteiktam apmēram (</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>norādīt summu</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>) : _______________EUR</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="486A3C10" w14:textId="503AB159" w:rsidR="001B1F41" w:rsidRPr="00987665" w:rsidRDefault="001B1F41" w:rsidP="001B1F41">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> pārstāvēt filiāli kopā ar (</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>norādīt skaitu</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -3127,57 +3128,57 @@
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kapitālsabiedrības darbībās, kas saistītas ar filiāli</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2BAC5138" w14:textId="76B285DC" w:rsidR="001B1F41" w:rsidRPr="00987665" w:rsidRDefault="001B1F41" w:rsidP="001B1F41">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> pārstāvēt filiāli kopā ar citu personu (</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>norādīt personas datus</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -3273,51 +3274,51 @@
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:color w:val="auto"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                           <w:t>Uzvārds</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="140BB46F" w14:textId="77777777" w:rsidR="00E86074" w:rsidRPr="00987665" w:rsidRDefault="00E86074" w:rsidP="00E86074">
                         <w:pPr>
                           <w:widowControl/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:tc>
                   </w:tr>
-                  <w:tr w:rsidR="00E86074" w:rsidRPr="00D94CCA" w14:paraId="72F639DC" w14:textId="77777777" w:rsidTr="00E86074">
+                  <w:tr w:rsidR="00E86074" w:rsidRPr="004E4363" w14:paraId="72F639DC" w14:textId="77777777" w:rsidTr="00E86074">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9321" w:type="dxa"/>
                         <w:gridSpan w:val="3"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="7CB97CD0" w14:textId="77777777" w:rsidR="00E86074" w:rsidRPr="00987665" w:rsidRDefault="00E86074" w:rsidP="00E86074">
                         <w:pPr>
                           <w:widowControl/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
@@ -3389,51 +3390,51 @@
                         <w:pPr>
                           <w:widowControl/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                           <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
-                  <w:tr w:rsidR="00E86074" w:rsidRPr="00D94CCA" w14:paraId="400F72E7" w14:textId="77777777" w:rsidTr="00E86074">
+                  <w:tr w:rsidR="00E86074" w:rsidRPr="004E4363" w14:paraId="400F72E7" w14:textId="77777777" w:rsidTr="00E86074">
                     <w:trPr>
                       <w:trHeight w:val="373"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9321" w:type="dxa"/>
                         <w:gridSpan w:val="3"/>
                       </w:tcPr>
                       <w:p w14:paraId="649A2943" w14:textId="674FC6A6" w:rsidR="00E86074" w:rsidRPr="00987665" w:rsidRDefault="00E86074" w:rsidP="00E86074">
                         <w:pPr>
                           <w:spacing w:before="80"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:vertAlign w:val="superscript"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:color w:val="auto"/>
@@ -3543,57 +3544,57 @@
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="4A7628F7" w14:textId="77777777" w:rsidR="00E86074" w:rsidRPr="00987665" w:rsidRDefault="00E86074" w:rsidP="00E86074">
                         <w:pPr>
                           <w:spacing w:after="40"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve">                      </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
-                            <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
-                          <w:sym w:font="Wingdings" w:char="F0A8"/>
+                          <w:t>¨</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> veikt citas darbības (</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:i/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>īsi aprakstīt</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -3618,57 +3619,57 @@
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="76F14D42" w14:textId="77777777" w:rsidR="00E86074" w:rsidRPr="00987665" w:rsidRDefault="00E86074" w:rsidP="00E86074">
                         <w:pPr>
                           <w:spacing w:after="40"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve">                      </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
-                            <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
-                          <w:sym w:font="Wingdings" w:char="F0A8"/>
+                          <w:t>¨</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> pilnvarojuma ierobežojumi (</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:i/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>īsi aprakstīt</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00987665">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -3749,53 +3750,53 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9568" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9579"/>
+        <w:gridCol w:w="9600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="267C5EA9" w14:textId="77777777" w:rsidTr="00BF5763">
+      <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="267C5EA9" w14:textId="77777777" w:rsidTr="2D0FC08C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="37BDCB2B" w14:textId="58FA680A" w:rsidR="001C4710" w:rsidRPr="00987665" w:rsidRDefault="0041656A" w:rsidP="001C4710">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -3838,89 +3839,89 @@
             <w:r w:rsidR="008A2166" w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>u)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07280CB6" w14:textId="63296592" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004700F0" w:rsidRPr="00AC2064" w14:paraId="2CFEE670" w14:textId="77777777" w:rsidTr="00BF5763">
+      <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="2CFEE670" w14:textId="77777777" w:rsidTr="2D0FC08C">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C484A3F" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="747A1F49" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="747A1F49" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="29E5EB21" w14:textId="6A8074BA" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00267792" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
@@ -4026,51 +4027,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2977"/>
               <w:gridCol w:w="6344"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="2AD4570A" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="2AD4570A" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="51BF16A3" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -4104,67 +4105,76 @@
                 <w:tcPr>
                   <w:tcW w:w="6344" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5AEF60A0" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004700F0" w:rsidRPr="00987665" w14:paraId="3E634BAF" w14:textId="77777777" w:rsidTr="00B25801">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2977" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2EF339B0" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
+                <w:p w14:paraId="2EF339B0" w14:textId="6EA4B01A" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E166FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6344" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="43F8E483" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004700F0" w:rsidRPr="00987665" w14:paraId="1EEE0E9D" w14:textId="77777777" w:rsidTr="00B25801">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -4299,66 +4309,75 @@
                 <w:p w14:paraId="2C77907F" w14:textId="605EAD6B" w:rsidR="00B25801" w:rsidRPr="00987665" w:rsidRDefault="00B25801" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004700F0" w:rsidRPr="00987665" w14:paraId="5B772FEA" w14:textId="77777777" w:rsidTr="00037AAA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2977" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4FAADD82" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
+                <w:p w14:paraId="4FAADD82" w14:textId="53F5BBB0" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E166FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6344" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6900B6F1" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004700F0" w:rsidRPr="00987665" w14:paraId="0929AE56" w14:textId="77777777" w:rsidTr="00037AAA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2977" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -4650,283 +4669,426 @@
                 </w:tcPr>
                 <w:p w14:paraId="78110DDF" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6A1E6E59" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="9333" w:type="dxa"/>
+              <w:tblW w:w="9354" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="9333"/>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="35CDA9BF" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="35CDA9BF" w14:textId="77777777" w:rsidTr="2D0FC08C">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C7C40C6" w14:textId="712FF5B7" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00527F2E" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
                   <w:r w:rsidR="00D113FB" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2</w:t>
                   </w:r>
                   <w:r w:rsidR="004700F0" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00987665" w14:paraId="4B839271" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="4B839271" w14:textId="77777777" w:rsidTr="2D0FC08C">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="2DF5D89C" w14:textId="08B777B9" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00527F2E" w:rsidP="00BF5763">
-                  <w:pPr>
+                <w:p w14:paraId="2DF5D89C" w14:textId="2F677EFC" w:rsidR="004700F0" w:rsidRPr="00001931" w:rsidRDefault="00527F2E" w:rsidP="00001931">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00987665">
+                    <w:t>6</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D113FB" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:t>.2.1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004700F0" w:rsidRPr="00987665">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00001931" w:rsidRPr="00001931">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00001931" w:rsidRPr="00001931">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>aizpilda</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidR="00001931" w:rsidRPr="00001931">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00001931">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
-                  <w:r w:rsidR="00D113FB" w:rsidRPr="00987665">
-[...13 lines deleted...]
-                    <w:t>. Caur statusu juridiskajā personā</w:t>
+                  <w:r w:rsidR="00001931" w:rsidRPr="00001931">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.4. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00001931" w:rsidRPr="00001931">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidR="00001931" w:rsidRPr="00001931">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00987665" w14:paraId="0A729067" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="00987665" w14:paraId="0A729067" w14:textId="77777777" w:rsidTr="2D0FC08C">
               <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
                 <w:trHeight w:val="1136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1195D49E" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="08A3AEB8" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00414AF6">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00987665" w14:paraId="5C658DF4" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="5C658DF4" w14:textId="77777777" w:rsidTr="2D0FC08C">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="681A84CD" w14:textId="67FFB2EB" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00527F2E" w:rsidP="00BF5763">
+                <w:p w14:paraId="681A84CD" w14:textId="52846D37" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00527F2E" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
                   <w:r w:rsidR="009360AC" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.2</w:t>
                   </w:r>
                   <w:r w:rsidR="004700F0" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Kā atsevišķa persona, kas kontrolē  </w:t>
                   </w:r>
-                  <w:r w:rsidR="004700F0" w:rsidRPr="00987665">
+                  <w:r w:rsidR="004700F0" w:rsidRPr="004E4363">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00987665">
+                  <w:r w:rsidRPr="004E4363">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E47665" w:rsidRPr="00987665">
+                  <w:r w:rsidR="00E47665" w:rsidRPr="004E4363">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3.</w:t>
                   </w:r>
-                  <w:r w:rsidR="004700F0" w:rsidRPr="00987665">
+                  <w:r w:rsidR="004700F0" w:rsidRPr="004E4363">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-                    <w:t> punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="004E4363" w:rsidRPr="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>un 6.2.4.punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004700F0" w:rsidRPr="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="2E73E23B" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="2E73E23B" w14:textId="77777777" w:rsidTr="2D0FC08C">
               <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
                 <w:trHeight w:val="2136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F03AF8B" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00414AF6">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0B72428A" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
@@ -5005,320 +5167,688 @@
                   </w:r>
                   <w:r w:rsidR="009360AC" w:rsidRPr="00300394">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> - </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00300394">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>juridiskās personas īpašnieks)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7E56F5A5" w14:textId="16C2BF59" w:rsidR="004700F0" w:rsidRPr="00300394" w:rsidRDefault="00300394" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidRPr="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004700F0" w:rsidRPr="00300394">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> uz darījuma attiecību pamata</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="691AB586" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00300394" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="40B2B5D0" w14:textId="79576B13" w:rsidR="004700F0" w:rsidRPr="00300394" w:rsidRDefault="00300394" w:rsidP="00BF5763">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004700F0" w:rsidRPr="00300394">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> caur juridisko veidojumu kā dibinātājs</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5FF4258D" w14:textId="2D55E1E9" w:rsidR="00300394" w:rsidRPr="00300394" w:rsidRDefault="00300394" w:rsidP="00300394">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004700F0" w:rsidRPr="00300394">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> caur juridisko veidojumu </w:t>
+                  </w:r>
                   <w:r w:rsidRPr="00300394">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-                      <w:lang w:eastAsia="lv-LV"/>
-[...25 lines deleted...]
-                  </w:pPr>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>pilnvar</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A32919">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>nieks</w:t>
+                  </w:r>
                   <w:r w:rsidRPr="00300394">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-                      <w:lang w:eastAsia="lv-LV"/>
-[...17 lines deleted...]
-                  </w:pPr>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (pārvaldnieks)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="345172A8" w14:textId="77777777" w:rsidR="00300394" w:rsidRPr="00300394" w:rsidRDefault="00300394" w:rsidP="00300394">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
                   <w:r w:rsidRPr="00300394">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-                      <w:lang w:eastAsia="lv-LV"/>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve"> caur juridisko veidojumu </w:t>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> caur juridisko veidojumu kā pārraudzītājs (ja tāds ir)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="23AB1EB3" w14:textId="77777777" w:rsidR="004700F0" w:rsidRDefault="00300394" w:rsidP="00300394">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00300394">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>pilnvar</w:t>
-[...56 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4A0B4C1D" w14:textId="33A8681B" w:rsidR="00300394" w:rsidRPr="00300394" w:rsidRDefault="00300394" w:rsidP="00300394">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="4EA21346" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="4EA21346" w14:textId="77777777" w:rsidTr="2D0FC08C">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="2EBAC847" w14:textId="5943CFCE" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00527F2E" w:rsidP="00BF5763">
-[...6 lines deleted...]
-                  <w:r w:rsidRPr="00987665">
+                <w:p w14:paraId="2EBAC847" w14:textId="582F308A" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00527F2E" w:rsidP="00BF5763">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="2D0FC08C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
-                  <w:r w:rsidR="009360AC" w:rsidRPr="00987665">
+                  <w:r w:rsidR="009360AC" w:rsidRPr="2D0FC08C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.3</w:t>
                   </w:r>
-                  <w:r w:rsidR="004700F0" w:rsidRPr="00987665">
+                  <w:r w:rsidR="004700F0" w:rsidRPr="2D0FC08C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Cits kontroles veids </w:t>
                   </w:r>
-                  <w:r w:rsidR="004700F0" w:rsidRPr="00987665">
+                  <w:r w:rsidR="004700F0" w:rsidRPr="004E4363">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno ar citas personas starpniecību aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00987665">
+                  <w:r w:rsidRPr="004E4363">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
-                  <w:r w:rsidR="009360AC" w:rsidRPr="00987665">
+                  <w:r w:rsidR="009360AC" w:rsidRPr="004E4363">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3</w:t>
                   </w:r>
-                  <w:r w:rsidR="004700F0" w:rsidRPr="00987665">
+                  <w:r w:rsidR="004700F0" w:rsidRPr="004E4363">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-                    <w:t>. punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="0B1E7AC6" w:rsidRPr="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 6.2.4.punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004700F0" w:rsidRPr="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="7D675BDA" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="7D675BDA" w14:textId="77777777" w:rsidTr="2D0FC08C">
               <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
                 <w:trHeight w:val="1216"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3ACA4935" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr w:rsidR="00E166FD" w:rsidRPr="004E4363" w14:paraId="32D8CFD7" w14:textId="77777777" w:rsidTr="2D0FC08C">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="56008BFF" w14:textId="3CDB9A69" w:rsidR="00E166FD" w:rsidRPr="00E166FD" w:rsidRDefault="00E166FD" w:rsidP="00E166FD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>6</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E166FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6E078DD3" w14:textId="77777777" w:rsidR="00E166FD" w:rsidRPr="004E4363" w:rsidRDefault="00E166FD" w:rsidP="00E166FD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="004E4363">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00E166FD" w:rsidRPr="004E4363" w14:paraId="0DDBA103" w14:textId="77777777" w:rsidTr="2D0FC08C">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="42AA2C12" w14:textId="77777777" w:rsidR="00E166FD" w:rsidRPr="00E166FD" w:rsidRDefault="00E166FD" w:rsidP="00E166FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E166FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="15697486" w14:textId="77777777" w:rsidR="00E166FD" w:rsidRPr="00E166FD" w:rsidRDefault="00E166FD" w:rsidP="00E166FD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E166FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="09A8052F" w14:textId="77777777" w:rsidR="00E166FD" w:rsidRPr="00E166FD" w:rsidRDefault="00E166FD" w:rsidP="00E166FD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00E166FD" w:rsidRPr="004E4363" w14:paraId="3FDA40CA" w14:textId="77777777" w:rsidTr="2D0FC08C">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="3DBCA7C3" w14:textId="77777777" w:rsidR="00E166FD" w:rsidRPr="00E166FD" w:rsidRDefault="00E166FD" w:rsidP="00E166FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E166FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E166FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E166FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="097CBC1C" w14:textId="77777777" w:rsidR="00E166FD" w:rsidRPr="00E166FD" w:rsidRDefault="00E166FD" w:rsidP="00E166FD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E166FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1149309A" w14:textId="77777777" w:rsidR="00E166FD" w:rsidRPr="00E166FD" w:rsidRDefault="00E166FD" w:rsidP="00E166FD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00E166FD" w:rsidRPr="004E4363" w14:paraId="0DD12AFF" w14:textId="77777777" w:rsidTr="2D0FC08C">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="1533"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="32F44BBE" w14:textId="77777777" w:rsidR="00E166FD" w:rsidRPr="00E166FD" w:rsidRDefault="00E166FD" w:rsidP="00E166FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E166FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="610A8100" w14:textId="77777777" w:rsidR="00E166FD" w:rsidRPr="00E166FD" w:rsidRDefault="00E166FD" w:rsidP="00E166FD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E166FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="6B03DA0E" w14:textId="77777777" w:rsidR="00E166FD" w:rsidRPr="00E166FD" w:rsidRDefault="00E166FD" w:rsidP="00E166FD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
-          <w:p w14:paraId="013BC617" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
+          <w:p w14:paraId="5916914B" w14:textId="77777777" w:rsidR="00E166FD" w:rsidRPr="00987665" w:rsidRDefault="00E166FD" w:rsidP="00BF5763">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2962"/>
               <w:gridCol w:w="990"/>
               <w:gridCol w:w="4556"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="60D0E4A7" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="60D0E4A7" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6D2B18A0" w14:textId="117CBA16" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00527F2E" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="1" w:name="_Hlk498873976"/>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
@@ -5342,51 +5872,51 @@
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Ja kontroli īsteno ar citas personas starpniecību </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="295C9BC7" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja kontroli īsteno ar vairāku personu starpniecību, norādāmas visas iesaistītās juridiskās personas (“juridisko personu ķēdi”)  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="712BBD5E" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="712BBD5E" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="48E0BFD2" w14:textId="6938D589" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00527F2E" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
                   <w:r w:rsidR="009360AC" w:rsidRPr="00987665">
                     <w:rPr>
@@ -5707,51 +6237,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5C29BE37" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="43F6A5FA" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="43F6A5FA" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="03FE0AF2" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
                   </w:r>
                 </w:p>
@@ -6039,51 +6569,51 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6710CB19" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:bookmarkEnd w:id="1"/>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="30E99254" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="30E99254" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="2E20870C" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -6364,51 +6894,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F6A59E4" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="552B12C6" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="552B12C6" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="27CBEC0A" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -6421,51 +6951,51 @@
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2152"/>
               <w:gridCol w:w="1346"/>
               <w:gridCol w:w="5010"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="10CAE7BE" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="10CAE7BE" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="63E2D9D0" w14:textId="6B538C45" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00527F2E" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="2" w:name="_Hlk499421469"/>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -6580,51 +7110,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1D937B95" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="532C077C" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="532C077C" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0A8D7DF5" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -7295,51 +7825,51 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Institūcija </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6356" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="46B10F34" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00B47E5F" w14:paraId="37FF7AC6" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="37FF7AC6" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="6C9F57FD" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
@@ -7454,51 +7984,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="733645AB" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00AC2064" w14:paraId="05DCF253" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="05DCF253" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="32D7FCBF" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -8160,51 +8690,51 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6356" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="6D2FDAA6" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00AC2064" w14:paraId="37D9713D" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="37D9713D" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="474B8927" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
@@ -8317,51 +8847,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="378D928D" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00AC2064" w14:paraId="706C8177" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="706C8177" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="126A2AB0" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -8972,51 +9502,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6356" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="37166B86" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00AC2064" w14:paraId="37134B0D" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="37134B0D" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7D7CC80B" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
@@ -9038,51 +9568,51 @@
           <w:p w14:paraId="7A3311B4" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00AC2064" w14:paraId="3A6FDBF9" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="3A6FDBF9" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="143B1A62" w14:textId="4CB09B02" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00527F2E" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
@@ -9098,141 +9628,132 @@
                   </w:r>
                   <w:r w:rsidR="004700F0" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidR="004700F0" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00AC2064" w14:paraId="472CAB85" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="472CAB85" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7056A609" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00414AF6">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00414AF6">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Apliecinu/-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ām</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams </w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  </w:t>
+                    <w:t xml:space="preserve">, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>proliferācijas</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004700F0" w:rsidRPr="00987665" w14:paraId="42AC95D8" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="17BCD7B9" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Pamatojums (norādāms obligāti)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004700F0" w:rsidRPr="00987665" w14:paraId="42B84F1D" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="71FD5DCD" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="2004759D" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00BF5763">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
@@ -9266,51 +9787,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00AC2064" w14:paraId="5940EF16" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="5940EF16" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="664AA8F7" w14:textId="5812266F" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="00527F2E" w:rsidP="00414AF6">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
@@ -9346,51 +9867,51 @@
                   </w:r>
                   <w:r w:rsidR="00A23AF9" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iesniedz tikai akciju sabiedrības, kuru akcijas kotētas Eiropas Savienības vai Eiropas Ekonomiskās zonas valstu biržās</w:t>
                   </w:r>
                   <w:r w:rsidR="00A23AF9" w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004700F0" w:rsidRPr="00AC2064" w14:paraId="2A221E9F" w14:textId="77777777" w:rsidTr="00BF5763">
+            <w:tr w:rsidR="004700F0" w:rsidRPr="004E4363" w14:paraId="2A221E9F" w14:textId="77777777" w:rsidTr="00BF5763">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2B20F34A" w14:textId="77777777" w:rsidR="004700F0" w:rsidRPr="00987665" w:rsidRDefault="004700F0" w:rsidP="00414AF6">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00414AF6">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -9444,51 +9965,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B74E9D" w:rsidRPr="00AC2064" w14:paraId="268EB64A" w14:textId="77777777" w:rsidTr="003505CA">
+      <w:tr w:rsidR="00B74E9D" w:rsidRPr="004E4363" w14:paraId="268EB64A" w14:textId="77777777" w:rsidTr="003505CA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6DE93477" w14:textId="54FE5D8A" w:rsidR="00B74E9D" w:rsidRPr="00987665" w:rsidRDefault="0058140D" w:rsidP="00F920B4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -9526,51 +10047,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>j</w:t>
             </w:r>
             <w:r w:rsidR="00B74E9D" w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ānorāda dokuments, eksemplāru skaits, lapu skaits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B74E9D" w:rsidRPr="00AC2064" w14:paraId="4EAC04A6" w14:textId="77777777" w:rsidTr="003505CA">
+      <w:tr w:rsidR="00B74E9D" w:rsidRPr="004E4363" w14:paraId="4EAC04A6" w14:textId="77777777" w:rsidTr="003505CA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BF3EE81" w14:textId="77777777" w:rsidR="00B74E9D" w:rsidRPr="00987665" w:rsidRDefault="00B74E9D" w:rsidP="00F920B4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48171081" w14:textId="77777777" w:rsidR="00B74E9D" w:rsidRPr="00987665" w:rsidRDefault="00B74E9D" w:rsidP="00F920B4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -9610,98 +10131,98 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B2734" w:rsidRPr="00AC2064" w14:paraId="5B1111A3" w14:textId="77777777" w:rsidTr="001B11BA">
+      <w:tr w:rsidR="007B2734" w:rsidRPr="004E4363" w14:paraId="5B1111A3" w14:textId="77777777" w:rsidTr="001B11BA">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="770A23EC" w14:textId="01C1BBCB" w:rsidR="007B2734" w:rsidRPr="007B2734" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="007B2734" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B2734" w:rsidRPr="00AC2064" w14:paraId="4E5A429A" w14:textId="77777777" w:rsidTr="001B11BA">
+      <w:tr w:rsidR="007B2734" w:rsidRPr="004E4363" w14:paraId="4E5A429A" w14:textId="77777777" w:rsidTr="001B11BA">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38DE92A0" w14:textId="77777777" w:rsidR="007B2734" w:rsidRPr="007B2734" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DABD9FE" w14:textId="77777777" w:rsidR="007B2734" w:rsidRPr="007B2734" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
             <w:pPr>
               <w:widowControl/>
@@ -9730,169 +10251,170 @@
           </w:p>
           <w:p w14:paraId="54D6C541" w14:textId="77777777" w:rsidR="007B2734" w:rsidRPr="007B2734" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B2734" w:rsidRPr="00AC2064" w14:paraId="0C03AF68" w14:textId="77777777" w:rsidTr="001B11BA">
+      <w:tr w:rsidR="007B2734" w:rsidRPr="004E4363" w14:paraId="0C03AF68" w14:textId="77777777" w:rsidTr="001B11BA">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="77B9EEAD" w14:textId="77777777" w:rsidR="007B2734" w:rsidRPr="007B2734" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ja nav aktivizēta e-adrese, valsts notāra lēmumu paziņot:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33064FCB" w14:textId="77777777" w:rsidR="007B2734" w:rsidRPr="007B2734" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FD"/>
+              <w:t>ý</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="142FFCC9" w14:textId="77777777" w:rsidR="007B2734" w:rsidRPr="007B2734" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nosūtot pa pastu uz juridisko adresi;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10015CED" w14:textId="77777777" w:rsidR="007B2734" w:rsidRPr="007B2734" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nosūtot elektronisko dokumentu uz e-pasta adresi (norādīt e-pasta adresi) (</w:t>
             </w:r>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>lēmums parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
             </w:r>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
@@ -9920,88 +10442,88 @@
           </w:p>
           <w:p w14:paraId="59A5D1E2" w14:textId="77777777" w:rsidR="007B2734" w:rsidRPr="007B2734" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula21"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="007B2734" w:rsidRPr="00AC2064" w14:paraId="2AA5E2A2" w14:textId="77777777" w:rsidTr="001B11BA">
+            <w:tr w:rsidR="007B2734" w:rsidRPr="004E4363" w14:paraId="2AA5E2A2" w14:textId="77777777" w:rsidTr="001B11BA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4971B7D2" w14:textId="77777777" w:rsidR="007B2734" w:rsidRPr="00AC2064" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="38F4378B" w14:textId="77777777" w:rsidR="007B2734" w:rsidRPr="007B2734" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B2734" w:rsidRPr="00AC2064" w14:paraId="622A808A" w14:textId="77777777" w:rsidTr="001B11BA">
+      <w:tr w:rsidR="007B2734" w:rsidRPr="004E4363" w14:paraId="622A808A" w14:textId="77777777" w:rsidTr="001B11BA">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="046CEF71" w14:textId="77777777" w:rsidR="007B2734" w:rsidRPr="007B2734" w:rsidRDefault="007B2734" w:rsidP="001B11BA">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B2734">
               <w:rPr>
@@ -10273,51 +10795,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D2772D" w:rsidRPr="00AC2064" w14:paraId="062C4821" w14:textId="77777777" w:rsidTr="00F920B4">
+            <w:tr w:rsidR="00D2772D" w:rsidRPr="004E4363" w14:paraId="062C4821" w14:textId="77777777" w:rsidTr="00F920B4">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="592B73C4" w14:textId="77777777" w:rsidR="00D2772D" w:rsidRPr="00987665" w:rsidRDefault="00D2772D" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Vārds</w:t>
@@ -10412,51 +10934,50 @@
               <w:trPr>
                 <w:trHeight w:val="589"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="6BD7CFDC" w14:textId="77777777" w:rsidR="00D2772D" w:rsidRPr="00987665" w:rsidRDefault="00D2772D" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="514E1BC3" w14:textId="77777777" w:rsidR="00D2772D" w:rsidRPr="00987665" w:rsidRDefault="00D2772D" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
@@ -10481,51 +11002,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D2772D" w:rsidRPr="00AC2064" w14:paraId="2F449E1B" w14:textId="77777777" w:rsidTr="00F920B4">
+            <w:tr w:rsidR="00D2772D" w:rsidRPr="004E4363" w14:paraId="2F449E1B" w14:textId="77777777" w:rsidTr="00F920B4">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4235AD71" w14:textId="77777777" w:rsidR="00D2772D" w:rsidRPr="00987665" w:rsidRDefault="00D2772D" w:rsidP="00F920B4">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00987665">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -10825,51 +11346,51 @@
           <w:p w14:paraId="56D3CA0A" w14:textId="77777777" w:rsidR="00F55523" w:rsidRPr="00987665" w:rsidRDefault="00F55523" w:rsidP="00F55523">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F55523" w:rsidRPr="00AC2064" w14:paraId="73D184AF" w14:textId="77777777" w:rsidTr="003505CA">
+      <w:tr w:rsidR="00F55523" w:rsidRPr="004E4363" w14:paraId="73D184AF" w14:textId="77777777" w:rsidTr="003505CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51F66019" w14:textId="5E8D6A93" w:rsidR="00F55523" w:rsidRPr="00987665" w:rsidRDefault="0058140D" w:rsidP="00F920B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -10931,51 +11452,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="001107EB" w14:textId="77777777" w:rsidR="00F55523" w:rsidRPr="00987665" w:rsidRDefault="00F55523" w:rsidP="00F920B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F55523" w:rsidRPr="00AC2064" w14:paraId="645944F5" w14:textId="77777777" w:rsidTr="003505CA">
+      <w:tr w:rsidR="00F55523" w:rsidRPr="004E4363" w14:paraId="645944F5" w14:textId="77777777" w:rsidTr="003505CA">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71819000" w14:textId="77777777" w:rsidR="00F55523" w:rsidRPr="00987665" w:rsidRDefault="00F55523" w:rsidP="00F920B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds</w:t>
             </w:r>
@@ -11238,73 +11759,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F55523" w:rsidRPr="00AC2064" w14:paraId="0B876258" w14:textId="77777777" w:rsidTr="003505CA">
+      <w:tr w:rsidR="00F55523" w:rsidRPr="004E4363" w14:paraId="0B876258" w14:textId="77777777" w:rsidTr="003505CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="07F401CD" w14:textId="77777777" w:rsidR="00F55523" w:rsidRPr="00987665" w:rsidRDefault="00F55523" w:rsidP="00F920B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
+              <w:t xml:space="preserve">Maksājuma dokumenta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00987665">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6934" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36F5B757" w14:textId="77777777" w:rsidR="00F55523" w:rsidRPr="00987665" w:rsidRDefault="00F55523" w:rsidP="00F920B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11365,51 +11894,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D116E5F" w14:textId="77777777" w:rsidR="00F55523" w:rsidRPr="00987665" w:rsidRDefault="00F55523" w:rsidP="00F920B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F55523" w:rsidRPr="00AC2064" w14:paraId="4C5F3AC2" w14:textId="77777777" w:rsidTr="003505CA">
+      <w:tr w:rsidR="00F55523" w:rsidRPr="004E4363" w14:paraId="4C5F3AC2" w14:textId="77777777" w:rsidTr="003505CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4B4BB3AE" w14:textId="77777777" w:rsidR="00F55523" w:rsidRPr="00987665" w:rsidRDefault="00F55523" w:rsidP="00F920B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987665">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11529,88 +12058,88 @@
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00670FAD" w:rsidRPr="00987665" w:rsidSect="00A4156B">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39C2192B" w14:textId="77777777" w:rsidR="00DD1B5F" w:rsidRDefault="00DD1B5F">
+    <w:p w14:paraId="16416518" w14:textId="77777777" w:rsidR="003A7D05" w:rsidRDefault="003A7D05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18A50875" w14:textId="77777777" w:rsidR="00DD1B5F" w:rsidRDefault="00DD1B5F">
+    <w:p w14:paraId="7AAA9051" w14:textId="77777777" w:rsidR="003A7D05" w:rsidRDefault="003A7D05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1CC9AA92" w14:textId="77777777" w:rsidR="00DD1B5F" w:rsidRDefault="00DD1B5F"/>
+    <w:p w14:paraId="570AA365" w14:textId="77777777" w:rsidR="003A7D05" w:rsidRDefault="003A7D05"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
@@ -11702,65 +12231,65 @@
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="6E6C893B" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="008E6B2C" w:rsidP="008E6B2C">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="54D993F1" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="008E6B2C" w:rsidP="008E6B2C"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="56986504" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="38014692">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="56986504">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:201.1pt;margin-top:-4.55pt;width:28.4pt;height:21.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/Fy0MFQIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3ayJE2NOEWXLsOA&#10;7gfo9gCKLMfCZFGjlNjZ05eS0zTotsswHQRSpD6SH8nlTd8adlDoNdiSj0c5Z8pKqLTdlfz7t82b&#10;BWc+CFsJA1aV/Kg8v1m9frXsXKEm0ICpFDICsb7oXMmbEFyRZV42qhV+BE5ZMtaArQik4i6rUHSE&#10;3ppskufzrAOsHIJU3tPr3WDkq4Rf10qGL3XtVWCm5JRbSDemexvvbLUUxQ6Fa7Q8pSH+IYtWaEtB&#10;z1B3Igi2R/0bVKslgoc6jCS0GdS1lirVQNWM8xfVPDTCqVQLkePdmSb//2Dl58OD+4os9O+gpwam&#10;Iry7B/nDMwvrRtidukWErlGiosDjSFnWOV+cvkaqfeEjyLb7BBU1WewDJKC+xjayQnUyQqcGHM+k&#10;qz4wSY9v5/l8QRZJpslVPhunpmSiePrs0IcPCloWhZIj9TSBi8O9DzEZUTy5xFgejK422pik4G67&#10;NsgOgvq/SSfl/8LNWNaV/Ho2mQ31/xUiT+dPEK0ONMhGtyVfnJ1EEVl7b6s0ZkFoM8iUsrEnGiNz&#10;A4eh3/bkGOncQnUkQhGGgaUFI6EB/MVZR8Nacv9zL1BxZj5aasr1eDqN052U6exqQgpeWraXFmEl&#10;QZU8cDaI6zBsxN6h3jUUaRgDC7fUyFonkp+zOuVNA5m4Py1PnPhLPXk9r/jqEQAA//8DAFBLAwQU&#10;AAYACAAAACEAUF8dyuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDr&#10;NEkfCZlUCAkEOygVbN3YTSL8CLabhr9nWMFyNEf3nlttJ6PZqHzonUVYzBNgyjZO9rZF2L89zDbA&#10;QhRWCu2sQvhWAbb15UUlSunO9lWNu9gyCrGhFAhdjEPJeWg6ZUSYu0FZ+h2dNyLS6VsuvThTuNE8&#10;TZIVN6K31NCJQd13qvncnQzCJn8aP8Jz9vLerI66iDfr8fHLI15fTXe3wKKa4h8Mv/qkDjU5HdzJ&#10;ysA0Qp6kKaEIs2IBjIB8WdC4A0KWLYHXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAPxctDBUCAAAqBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAUF8dyuAAAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" o:allowincell="f">
+            <v:shape id="_x0000_s1027" style="position:absolute;margin-left:201.1pt;margin-top:-4.55pt;width:28.4pt;height:21.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:allowincell="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/Fy0MFQIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3ayJE2NOEWXLsOA&#10;7gfo9gCKLMfCZFGjlNjZ05eS0zTotsswHQRSpD6SH8nlTd8adlDoNdiSj0c5Z8pKqLTdlfz7t82b&#10;BWc+CFsJA1aV/Kg8v1m9frXsXKEm0ICpFDICsb7oXMmbEFyRZV42qhV+BE5ZMtaArQik4i6rUHSE&#10;3ppskufzrAOsHIJU3tPr3WDkq4Rf10qGL3XtVWCm5JRbSDemexvvbLUUxQ6Fa7Q8pSH+IYtWaEtB&#10;z1B3Igi2R/0bVKslgoc6jCS0GdS1lirVQNWM8xfVPDTCqVQLkePdmSb//2Dl58OD+4os9O+gpwam&#10;Iry7B/nDMwvrRtidukWErlGiosDjSFnWOV+cvkaqfeEjyLb7BBU1WewDJKC+xjayQnUyQqcGHM+k&#10;qz4wSY9v5/l8QRZJpslVPhunpmSiePrs0IcPCloWhZIj9TSBi8O9DzEZUTy5xFgejK422pik4G67&#10;NsgOgvq/SSfl/8LNWNaV/Ho2mQ31/xUiT+dPEK0ONMhGtyVfnJ1EEVl7b6s0ZkFoM8iUsrEnGiNz&#10;A4eh3/bkGOncQnUkQhGGgaUFI6EB/MVZR8Nacv9zL1BxZj5aasr1eDqN052U6exqQgpeWraXFmEl&#10;QZU8cDaI6zBsxN6h3jUUaRgDC7fUyFonkp+zOuVNA5m4Py1PnPhLPXk9r/jqEQAA//8DAFBLAwQU&#10;AAYACAAAACEAUF8dyuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDr&#10;NEkfCZlUCAkEOygVbN3YTSL8CLabhr9nWMFyNEf3nlttJ6PZqHzonUVYzBNgyjZO9rZF2L89zDbA&#10;QhRWCu2sQvhWAbb15UUlSunO9lWNu9gyCrGhFAhdjEPJeWg6ZUSYu0FZ+h2dNyLS6VsuvThTuNE8&#10;TZIVN6K31NCJQd13qvncnQzCJn8aP8Jz9vLerI66iDfr8fHLI15fTXe3wKKa4h8Mv/qkDjU5HdzJ&#10;ysA0Qp6kKaEIs2IBjIB8WdC4A0KWLYHXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAPxctDBUCAAAqBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAUF8dyuAAAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="6E6C893B" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="008E6B2C" w:rsidP="008E6B2C">
+                  <w:p w:rsidR="008E6B2C" w:rsidP="008E6B2C" w:rsidRDefault="008E6B2C" w14:paraId="02EB378F" w14:textId="77777777">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="54D993F1" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="008E6B2C" w:rsidP="008E6B2C"/>
+                  <w:p w:rsidR="008E6B2C" w:rsidP="008E6B2C" w:rsidRDefault="008E6B2C" w14:paraId="6A05A809" w14:textId="77777777"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="008E6B2C">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                             </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="008E6B2C">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>lapa</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
@@ -11821,118 +12350,118 @@
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="320CC469" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="008E6B2C" w:rsidP="008E6B2C">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="2ED7B528" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="008E6B2C" w:rsidP="008E6B2C"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="4C5E7F39" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="3FC26E85">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="4C5E7F39">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:201.1pt;margin-top:-4.55pt;width:28.4pt;height:21.3pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCobIDcGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2nQbS/D9CCQInVEnkMtb/rWsINCr8GWfDzKOVNWQqXtruTfv23e&#10;LDjzQdhKGLCq5Efl+c3q9atl5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKUrAGbEUgF3dZhaIj&#10;9NZkkzyfZx1g5RCk8p5O74YgXyX8ulYyfKlrrwIzJafaQtox7du4Z6ulKHYoXKPlqQzxD1W0Qlt6&#10;9Ax1J4Jge9S/QbVaIniow0hCm0Fda6lSD9TNOH/RzUMjnEq9EDnenWny/w9Wfj48uK/IQv8OehIw&#10;NeHdPcgfnllYN8Lu1C0idI0SFT08jpRlnfPF6Wqk2hc+gmy7T1CRyGIfIAH1NbaRFeqTEToJcDyT&#10;rvrAJB2+nefzBUUkhSZX+WycRMlE8XTZoQ8fFLQsGiVH0jSBi8O9D7EYUTylxLc8GF1ttDHJwd12&#10;bZAdBOm/SSvV/yLNWNaV/Ho2mQ39/xUiT+tPEK0ONMhGtyVfnJNEEVl7b6s0ZkFoM9hUsrEnGiNz&#10;A4eh3/ZMVyeOI6tbqI7EK8Iwt/TPyGgAf3HW0cyW3P/cC1ScmY+WtLkeT6dxyJMznV1NyMHLyPYy&#10;IqwkqJIHzgZzHYaPsXeodw29NEyDhVvSs9aJ6+eqTuXTXCYJTn8oDv6ln7Kef/rqEQAA//8DAFBL&#10;AwQUAAYACAAAACEAUF8dyuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bFDrNEkfCZlUCAkEOygVbN3YTSL8CLabhr9nWMFyNEf3nlttJ6PZqHzonUVYzBNgyjZO9rZF2L89&#10;zDbAQhRWCu2sQvhWAbb15UUlSunO9lWNu9gyCrGhFAhdjEPJeWg6ZUSYu0FZ+h2dNyLS6VsuvThT&#10;uNE8TZIVN6K31NCJQd13qvncnQzCJn8aP8Jz9vLerI66iDfr8fHLI15fTXe3wKKa4h8Mv/qkDjU5&#10;HdzJysA0Qp6kKaEIs2IBjIB8WdC4A0KWLYHXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqGyA3BgCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAUF8dyuAAAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f">
+            <v:shape id="_x0000_s1028" style="position:absolute;margin-left:201.1pt;margin-top:-4.55pt;width:28.4pt;height:21.3pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:allowincell="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCobIDcGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2nQbS/D9CCQInVEnkMtb/rWsINCr8GWfDzKOVNWQqXtruTfv23e&#10;LDjzQdhKGLCq5Efl+c3q9atl5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKUrAGbEUgF3dZhaIj&#10;9NZkkzyfZx1g5RCk8p5O74YgXyX8ulYyfKlrrwIzJafaQtox7du4Z6ulKHYoXKPlqQzxD1W0Qlt6&#10;9Ax1J4Jge9S/QbVaIniow0hCm0Fda6lSD9TNOH/RzUMjnEq9EDnenWny/w9Wfj48uK/IQv8OehIw&#10;NeHdPcgfnllYN8Lu1C0idI0SFT08jpRlnfPF6Wqk2hc+gmy7T1CRyGIfIAH1NbaRFeqTEToJcDyT&#10;rvrAJB2+nefzBUUkhSZX+WycRMlE8XTZoQ8fFLQsGiVH0jSBi8O9D7EYUTylxLc8GF1ttDHJwd12&#10;bZAdBOm/SSvV/yLNWNaV/Ho2mQ39/xUiT+tPEK0ONMhGtyVfnJNEEVl7b6s0ZkFoM9hUsrEnGiNz&#10;A4eh3/ZMVyeOI6tbqI7EK8Iwt/TPyGgAf3HW0cyW3P/cC1ScmY+WtLkeT6dxyJMznV1NyMHLyPYy&#10;IqwkqJIHzgZzHYaPsXeodw29NEyDhVvSs9aJ6+eqTuXTXCYJTn8oDv6ln7Kef/rqEQAA//8DAFBL&#10;AwQUAAYACAAAACEAUF8dyuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bFDrNEkfCZlUCAkEOygVbN3YTSL8CLabhr9nWMFyNEf3nlttJ6PZqHzonUVYzBNgyjZO9rZF2L89&#10;zDbAQhRWCu2sQvhWAbb15UUlSunO9lWNu9gyCrGhFAhdjEPJeWg6ZUSYu0FZ+h2dNyLS6VsuvThT&#10;uNE8TZIVN6K31NCJQd13qvncnQzCJn8aP8Jz9vLerI66iDfr8fHLI15fTXe3wKKa4h8Mv/qkDjU5&#10;HdzJysA0Qp6kKaEIs2IBjIB8WdC4A0KWLYHXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqGyA3BgCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAUF8dyuAAAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="320CC469" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="008E6B2C" w:rsidP="008E6B2C">
+                  <w:p w:rsidR="008E6B2C" w:rsidP="008E6B2C" w:rsidRDefault="008E6B2C" w14:paraId="0A37501D" w14:textId="77777777">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="2ED7B528" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="008E6B2C" w:rsidP="008E6B2C"/>
+                  <w:p w:rsidR="008E6B2C" w:rsidP="008E6B2C" w:rsidRDefault="008E6B2C" w14:paraId="5DAB6C7B" w14:textId="77777777"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="008E6B2C">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                             </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="008E6B2C">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>lapa</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="0C735FCB" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="008E6B2C">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="412EAA77" w14:textId="77777777" w:rsidR="008E6B2C" w:rsidRDefault="008E6B2C">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38380302" w14:textId="77777777" w:rsidR="00DD1B5F" w:rsidRDefault="00DD1B5F">
+    <w:p w14:paraId="0EB9CEC0" w14:textId="77777777" w:rsidR="003A7D05" w:rsidRDefault="003A7D05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CE9FEEC" w14:textId="77777777" w:rsidR="00DD1B5F" w:rsidRDefault="00DD1B5F">
+    <w:p w14:paraId="1179A5B5" w14:textId="77777777" w:rsidR="003A7D05" w:rsidRDefault="003A7D05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13F3886E" w14:textId="77777777" w:rsidR="00DD1B5F" w:rsidRDefault="00DD1B5F"/>
+    <w:p w14:paraId="0809F0E1" w14:textId="77777777" w:rsidR="003A7D05" w:rsidRDefault="003A7D05"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5A75D8B9" w14:textId="77777777" w:rsidR="00D2772D" w:rsidRPr="00E274EB" w:rsidRDefault="00D2772D" w:rsidP="00D2772D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E274EB">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00E274EB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00E274EB">
@@ -11985,99 +12514,108 @@
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BCFE685" w14:textId="77777777" w:rsidR="009F6907" w:rsidRPr="009E7B00" w:rsidRDefault="009F6907" w:rsidP="009E7B00">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="6316" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="51CB6883" w14:textId="77777777" w:rsidR="009F6907" w:rsidRDefault="009F6907">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AEE201D" w14:textId="5DD8B885" w:rsidR="00151CC9" w:rsidRPr="00194861" w:rsidRDefault="00194861" w:rsidP="007D7A21">
+  <w:p w14:paraId="6AEE201D" w14:textId="0BC1AE7A" w:rsidR="00151CC9" w:rsidRPr="00194861" w:rsidRDefault="00194861" w:rsidP="007D7A21">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00AE60B6">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
     <w:r w:rsidR="00987665">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00567CC6">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="007D7A21" w:rsidRPr="007D7A21">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00567CC6">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>04</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00E166FD">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="007D7A21" w:rsidRPr="007D7A21">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00567CC6">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="007D7A21" w:rsidRPr="007D7A21">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
@@ -13616,99 +14154,101 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2056083466">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="706177876">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="940406457">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1510296724">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B7AA2"/>
+    <w:rsid w:val="00001931"/>
     <w:rsid w:val="000076A9"/>
     <w:rsid w:val="00011B86"/>
     <w:rsid w:val="00025C9E"/>
     <w:rsid w:val="00027035"/>
     <w:rsid w:val="000301ED"/>
     <w:rsid w:val="00030C57"/>
     <w:rsid w:val="0003592B"/>
     <w:rsid w:val="00037AAA"/>
     <w:rsid w:val="000455C7"/>
     <w:rsid w:val="00053B94"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="00061EA5"/>
     <w:rsid w:val="00063292"/>
     <w:rsid w:val="00067477"/>
     <w:rsid w:val="00074689"/>
     <w:rsid w:val="000759F3"/>
     <w:rsid w:val="00075E16"/>
     <w:rsid w:val="00086FA3"/>
     <w:rsid w:val="000873A0"/>
     <w:rsid w:val="000919A3"/>
     <w:rsid w:val="0009489E"/>
     <w:rsid w:val="000958E0"/>
     <w:rsid w:val="00096DA3"/>
     <w:rsid w:val="00097C86"/>
     <w:rsid w:val="000A1763"/>
     <w:rsid w:val="000A46DD"/>
     <w:rsid w:val="000C0542"/>
     <w:rsid w:val="000C1775"/>
     <w:rsid w:val="000C2521"/>
     <w:rsid w:val="000D268F"/>
     <w:rsid w:val="000D27B2"/>
     <w:rsid w:val="000D59DB"/>
     <w:rsid w:val="000D771B"/>
     <w:rsid w:val="000E3DEB"/>
     <w:rsid w:val="000E4868"/>
     <w:rsid w:val="000F2F27"/>
@@ -13717,50 +14257,51 @@
     <w:rsid w:val="00101C54"/>
     <w:rsid w:val="001042A9"/>
     <w:rsid w:val="00106089"/>
     <w:rsid w:val="00107176"/>
     <w:rsid w:val="00110F22"/>
     <w:rsid w:val="00111431"/>
     <w:rsid w:val="00116937"/>
     <w:rsid w:val="0013320C"/>
     <w:rsid w:val="001437A7"/>
     <w:rsid w:val="00144A4D"/>
     <w:rsid w:val="00146057"/>
     <w:rsid w:val="0014776C"/>
     <w:rsid w:val="00151509"/>
     <w:rsid w:val="00151CC9"/>
     <w:rsid w:val="00155C6B"/>
     <w:rsid w:val="001603BE"/>
     <w:rsid w:val="0016278C"/>
     <w:rsid w:val="001644EB"/>
     <w:rsid w:val="00164EE1"/>
     <w:rsid w:val="0016559B"/>
     <w:rsid w:val="0016680F"/>
     <w:rsid w:val="0018105F"/>
     <w:rsid w:val="001831CC"/>
     <w:rsid w:val="001855BA"/>
     <w:rsid w:val="00187847"/>
+    <w:rsid w:val="00191DB3"/>
     <w:rsid w:val="00192F73"/>
     <w:rsid w:val="00194861"/>
     <w:rsid w:val="00194E9D"/>
     <w:rsid w:val="00195B20"/>
     <w:rsid w:val="00196404"/>
     <w:rsid w:val="001A168A"/>
     <w:rsid w:val="001A45E4"/>
     <w:rsid w:val="001B11F0"/>
     <w:rsid w:val="001B1F41"/>
     <w:rsid w:val="001B6821"/>
     <w:rsid w:val="001C2A21"/>
     <w:rsid w:val="001C39EE"/>
     <w:rsid w:val="001C4710"/>
     <w:rsid w:val="001D49D3"/>
     <w:rsid w:val="001E007B"/>
     <w:rsid w:val="001E144C"/>
     <w:rsid w:val="001E21D6"/>
     <w:rsid w:val="001E44FC"/>
     <w:rsid w:val="001F05D7"/>
     <w:rsid w:val="001F0BC4"/>
     <w:rsid w:val="001F1D29"/>
     <w:rsid w:val="001F356B"/>
     <w:rsid w:val="001F3C24"/>
     <w:rsid w:val="001F6126"/>
     <w:rsid w:val="00204254"/>
@@ -13822,104 +14363,107 @@
     <w:rsid w:val="003359AB"/>
     <w:rsid w:val="00335EEC"/>
     <w:rsid w:val="00335F6D"/>
     <w:rsid w:val="0033600B"/>
     <w:rsid w:val="00336B3E"/>
     <w:rsid w:val="00336CFE"/>
     <w:rsid w:val="0034366E"/>
     <w:rsid w:val="003446B7"/>
     <w:rsid w:val="00344ED9"/>
     <w:rsid w:val="00344F38"/>
     <w:rsid w:val="003505CA"/>
     <w:rsid w:val="00350A7E"/>
     <w:rsid w:val="00357F4E"/>
     <w:rsid w:val="00362978"/>
     <w:rsid w:val="0036342C"/>
     <w:rsid w:val="00365B79"/>
     <w:rsid w:val="0036612D"/>
     <w:rsid w:val="00366DB3"/>
     <w:rsid w:val="0037242C"/>
     <w:rsid w:val="003738DC"/>
     <w:rsid w:val="0038254F"/>
     <w:rsid w:val="003908FE"/>
     <w:rsid w:val="00392E64"/>
     <w:rsid w:val="003961C9"/>
     <w:rsid w:val="003A7A09"/>
+    <w:rsid w:val="003A7D05"/>
     <w:rsid w:val="003B1F0F"/>
     <w:rsid w:val="003B757E"/>
     <w:rsid w:val="003D25CF"/>
     <w:rsid w:val="003D26AB"/>
     <w:rsid w:val="003D770A"/>
     <w:rsid w:val="003E722A"/>
     <w:rsid w:val="003F0DB7"/>
     <w:rsid w:val="003F34D2"/>
     <w:rsid w:val="003F5C47"/>
     <w:rsid w:val="003F5CE0"/>
     <w:rsid w:val="003F66C5"/>
     <w:rsid w:val="003F7297"/>
     <w:rsid w:val="003F7D9D"/>
     <w:rsid w:val="00400CC8"/>
     <w:rsid w:val="004033D0"/>
     <w:rsid w:val="00404B61"/>
     <w:rsid w:val="00406104"/>
     <w:rsid w:val="00414AF6"/>
     <w:rsid w:val="0041656A"/>
     <w:rsid w:val="004211C7"/>
     <w:rsid w:val="0042435F"/>
     <w:rsid w:val="00431327"/>
     <w:rsid w:val="0043315D"/>
     <w:rsid w:val="0043751B"/>
     <w:rsid w:val="00442F45"/>
     <w:rsid w:val="00446AB2"/>
     <w:rsid w:val="004503E2"/>
     <w:rsid w:val="0045501D"/>
     <w:rsid w:val="004569FF"/>
     <w:rsid w:val="00460F40"/>
     <w:rsid w:val="00462988"/>
     <w:rsid w:val="0046319E"/>
     <w:rsid w:val="00466BD9"/>
     <w:rsid w:val="004700F0"/>
     <w:rsid w:val="00470761"/>
     <w:rsid w:val="00475CF6"/>
     <w:rsid w:val="0047641C"/>
     <w:rsid w:val="00480584"/>
     <w:rsid w:val="00497EC7"/>
     <w:rsid w:val="004A0A61"/>
     <w:rsid w:val="004A2E9F"/>
+    <w:rsid w:val="004A3CEE"/>
     <w:rsid w:val="004A5C57"/>
     <w:rsid w:val="004A7BF0"/>
     <w:rsid w:val="004B050B"/>
     <w:rsid w:val="004B093F"/>
     <w:rsid w:val="004B647B"/>
     <w:rsid w:val="004B7780"/>
     <w:rsid w:val="004B7AA2"/>
     <w:rsid w:val="004C0E82"/>
     <w:rsid w:val="004C4F38"/>
     <w:rsid w:val="004C6F4C"/>
     <w:rsid w:val="004C75C0"/>
     <w:rsid w:val="004D029B"/>
     <w:rsid w:val="004E34E5"/>
+    <w:rsid w:val="004E4363"/>
     <w:rsid w:val="004F0D1E"/>
     <w:rsid w:val="004F6476"/>
     <w:rsid w:val="004F6DFB"/>
     <w:rsid w:val="00506AAB"/>
     <w:rsid w:val="005070A9"/>
     <w:rsid w:val="00522ABA"/>
     <w:rsid w:val="00522EFE"/>
     <w:rsid w:val="00524D5F"/>
     <w:rsid w:val="00527F2E"/>
     <w:rsid w:val="00530475"/>
     <w:rsid w:val="00534594"/>
     <w:rsid w:val="00535D9A"/>
     <w:rsid w:val="00540967"/>
     <w:rsid w:val="00540F16"/>
     <w:rsid w:val="0054116D"/>
     <w:rsid w:val="00544F10"/>
     <w:rsid w:val="00545E84"/>
     <w:rsid w:val="00550CB2"/>
     <w:rsid w:val="00553155"/>
     <w:rsid w:val="00553282"/>
     <w:rsid w:val="005553A9"/>
     <w:rsid w:val="0055719A"/>
     <w:rsid w:val="00557810"/>
     <w:rsid w:val="00567CC6"/>
     <w:rsid w:val="005747CD"/>
@@ -14279,50 +14823,51 @@
     <w:rsid w:val="00D92243"/>
     <w:rsid w:val="00D93407"/>
     <w:rsid w:val="00D94CCA"/>
     <w:rsid w:val="00DB3DD8"/>
     <w:rsid w:val="00DC1D0D"/>
     <w:rsid w:val="00DC6F8B"/>
     <w:rsid w:val="00DD1B5F"/>
     <w:rsid w:val="00DD3466"/>
     <w:rsid w:val="00DD60EB"/>
     <w:rsid w:val="00DE04C0"/>
     <w:rsid w:val="00DE10ED"/>
     <w:rsid w:val="00DE5A89"/>
     <w:rsid w:val="00DF47D6"/>
     <w:rsid w:val="00DF5D14"/>
     <w:rsid w:val="00DF7A1E"/>
     <w:rsid w:val="00E00404"/>
     <w:rsid w:val="00E00EA4"/>
     <w:rsid w:val="00E01F65"/>
     <w:rsid w:val="00E04334"/>
     <w:rsid w:val="00E060FD"/>
     <w:rsid w:val="00E06301"/>
     <w:rsid w:val="00E06577"/>
     <w:rsid w:val="00E1013C"/>
     <w:rsid w:val="00E113E3"/>
     <w:rsid w:val="00E14762"/>
+    <w:rsid w:val="00E166FD"/>
     <w:rsid w:val="00E17C16"/>
     <w:rsid w:val="00E25374"/>
     <w:rsid w:val="00E25A6C"/>
     <w:rsid w:val="00E274EB"/>
     <w:rsid w:val="00E32EEC"/>
     <w:rsid w:val="00E42727"/>
     <w:rsid w:val="00E47665"/>
     <w:rsid w:val="00E47965"/>
     <w:rsid w:val="00E47B2C"/>
     <w:rsid w:val="00E62A06"/>
     <w:rsid w:val="00E6679A"/>
     <w:rsid w:val="00E66E08"/>
     <w:rsid w:val="00E67328"/>
     <w:rsid w:val="00E70E60"/>
     <w:rsid w:val="00E711C7"/>
     <w:rsid w:val="00E73A59"/>
     <w:rsid w:val="00E73B25"/>
     <w:rsid w:val="00E74197"/>
     <w:rsid w:val="00E74353"/>
     <w:rsid w:val="00E7495F"/>
     <w:rsid w:val="00E75B22"/>
     <w:rsid w:val="00E75E76"/>
     <w:rsid w:val="00E86074"/>
     <w:rsid w:val="00E92E5D"/>
     <w:rsid w:val="00E930BE"/>
@@ -14366,50 +14911,52 @@
     <w:rsid w:val="00F65B15"/>
     <w:rsid w:val="00F713E5"/>
     <w:rsid w:val="00F72B1B"/>
     <w:rsid w:val="00F74979"/>
     <w:rsid w:val="00F767BC"/>
     <w:rsid w:val="00F807E4"/>
     <w:rsid w:val="00F83866"/>
     <w:rsid w:val="00F86814"/>
     <w:rsid w:val="00F92860"/>
     <w:rsid w:val="00F95BB2"/>
     <w:rsid w:val="00F96247"/>
     <w:rsid w:val="00F97000"/>
     <w:rsid w:val="00FA0459"/>
     <w:rsid w:val="00FA10CC"/>
     <w:rsid w:val="00FA4F1C"/>
     <w:rsid w:val="00FC366A"/>
     <w:rsid w:val="00FC3CCE"/>
     <w:rsid w:val="00FC5CFA"/>
     <w:rsid w:val="00FD3941"/>
     <w:rsid w:val="00FD4F5A"/>
     <w:rsid w:val="00FE3E59"/>
     <w:rsid w:val="00FE5986"/>
     <w:rsid w:val="00FE7280"/>
     <w:rsid w:val="00FF1FF0"/>
     <w:rsid w:val="00FF4461"/>
+    <w:rsid w:val="0B1E7AC6"/>
+    <w:rsid w:val="2D0FC08C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -15992,168 +16539,192 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="f2f6826b2437e0529c1ecd6147805995">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e888d881917d0ca013988a808d8d4f99" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -16198,143 +16769,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45107C32-B6CE-42D0-B658-0EA8AD431864}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{235466C4-6DEB-46C5-9CDD-82E7FACE4645}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79B4CA78-AEC2-4D3E-B69E-D09EE371FA69}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4F3587F-D386-4F8D-99CC-8B0275C12512}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{242565E8-80FC-49A3-B374-552AE6BF0271}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>3655</Characters>
+  <Pages>8</Pages>
+  <Words>6865</Words>
+  <Characters>3914</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10047</CharactersWithSpaces>
+  <CharactersWithSpaces>10758</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Martins Kanepe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>