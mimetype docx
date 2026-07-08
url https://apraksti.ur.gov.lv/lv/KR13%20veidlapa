--- v0 (2026-04-08)
+++ v1 (2026-07-08)
@@ -1,80 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1678"/>
         <w:gridCol w:w="7956"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00001ABF" w:rsidRPr="006553E4" w14:paraId="0CE92F67" w14:textId="77777777" w:rsidTr="00351161">
+      <w:tr w:rsidR="00001ABF" w:rsidRPr="00FA6894" w14:paraId="0CE92F67" w14:textId="77777777" w:rsidTr="00351161">
         <w:trPr>
           <w:trHeight w:val="1118"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79B55C9E" w14:textId="7394D4B8" w:rsidR="00001ABF" w:rsidRPr="004D7B5C" w:rsidRDefault="00001ABF" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="32"/>
@@ -184,420 +186,165 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2013"/>
         <w:gridCol w:w="7603"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F965FB" w:rsidRPr="006553E4" w14:paraId="4650BA8F" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00F965FB" w:rsidRPr="00FA6894" w14:paraId="4650BA8F" w14:textId="77777777" w:rsidTr="002B5684">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E01B89A" w14:textId="1C158539" w:rsidR="00F965FB" w:rsidRPr="004D7B5C" w:rsidRDefault="00F965FB" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jāņem</w:t>
-[...35 lines deleted...]
-              <w:t>!</w:t>
+              <w:t>Jāņem vērā!</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48E9D823" w14:textId="77777777" w:rsidR="00F965FB" w:rsidRPr="004D7B5C" w:rsidRDefault="00F965FB" w:rsidP="005F2626">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Jāaizpilda</w:t>
-[...83 lines deleted...]
-              <w:t>.  </w:t>
+              <w:t>Jāaizpilda atbilstošie pieteikuma punkti.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E1588C3" w14:textId="77777777" w:rsidR="00F965FB" w:rsidRPr="004D7B5C" w:rsidRDefault="00F965FB" w:rsidP="005F2626">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Nepieciešamības</w:t>
-[...131 lines deleted...]
-              <w:t>. </w:t>
+              <w:t>Nepieciešamības gadījumā ailes var kopēt vai dzēst. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70A35DC1" w14:textId="658AA9F3" w:rsidR="00F965FB" w:rsidRPr="004D7B5C" w:rsidRDefault="00F965FB" w:rsidP="005F2626">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
@@ -1221,51 +968,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3. Komercsabiedrības likvidāciju veiks</w:t>
             </w:r>
             <w:r w:rsidR="00BD528F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00920AF2" w:rsidRPr="006553E4" w14:paraId="792E6E98" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00920AF2" w:rsidRPr="00FA6894" w14:paraId="792E6E98" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="1232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6EE3F5E6" w14:textId="77777777" w:rsidR="00920AF2" w:rsidRPr="004D7B5C" w:rsidRDefault="00920AF2" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -1500,51 +1247,51 @@
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95618" w:rsidRPr="006553E4" w14:paraId="2714E408" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="2714E408" w14:textId="77777777" w:rsidTr="00B96213">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37ADF175" w14:textId="54923F46" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="002E2EE4" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
@@ -1651,51 +1398,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>likvidatoru</w:t>
             </w:r>
             <w:r w:rsidR="00E95618" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00E95618" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95618" w:rsidRPr="006553E4" w14:paraId="6370B030" w14:textId="77777777" w:rsidTr="00F5058F">
+      <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="6370B030" w14:textId="77777777" w:rsidTr="00F5058F">
         <w:trPr>
           <w:trHeight w:val="3387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="677CC82B" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -1905,51 +1652,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9224" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1757"/>
               <w:gridCol w:w="7467"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0088059F" w:rsidRPr="006553E4" w14:paraId="62221E04" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="0088059F" w:rsidRPr="00FA6894" w14:paraId="62221E04" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="77BE7F2F" w14:textId="3ECACC40" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="97"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
@@ -2042,51 +1789,51 @@
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0F244B17" w14:textId="77777777" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="0088059F" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="97"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0088059F" w:rsidRPr="006553E4" w14:paraId="7AD1E8C6" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="0088059F" w:rsidRPr="00FA6894" w14:paraId="7AD1E8C6" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7B7CB8FE" w14:textId="77777777" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="0088059F" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="97"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
@@ -2098,51 +1845,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0088059F" w:rsidRPr="006553E4" w14:paraId="4B68AE2C" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="0088059F" w:rsidRPr="00FA6894" w14:paraId="4B68AE2C" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="61DBE18C" w14:textId="77777777" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="0088059F" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -2242,51 +1989,51 @@
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="006553E4" w14:paraId="0572E443" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="0572E443" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0AAE1B1C" w14:textId="11CAB438" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
@@ -2350,93 +2097,93 @@
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>      (diena / mēnesis / gads)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="006553E4" w14:paraId="09955EA0" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="09955EA0" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="23AB9C3C" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="006553E4" w14:paraId="5824E8DE" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="5824E8DE" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="425BD5C6" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
@@ -2569,51 +2316,51 @@
                 <w:p w14:paraId="5C0586DC" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="006553E4" w14:paraId="46BA61B5" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="46BA61B5" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="198BA5D0" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
@@ -3405,51 +3152,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9224" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9224"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A43005" w:rsidRPr="006553E4" w14:paraId="17BD0C1C" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00A43005" w:rsidRPr="00FA6894" w14:paraId="17BD0C1C" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="062A16E5" w14:textId="0ACA5932" w:rsidR="00A43005" w:rsidRPr="004D7B5C" w:rsidRDefault="00A43005" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -3483,51 +3230,51 @@
                     <w:t>(</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>aizpilda tikai personālsabiedrība</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A43005" w:rsidRPr="006553E4" w14:paraId="02DBEF87" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00A43005" w:rsidRPr="00FA6894" w14:paraId="02DBEF87" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0CEBCB29" w14:textId="77777777" w:rsidR="00490C94" w:rsidRPr="004D7B5C" w:rsidRDefault="00490C94" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
@@ -4502,51 +4249,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE30BC" w:rsidRPr="006553E4" w14:paraId="538DEA46" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00EE30BC" w:rsidRPr="00FA6894" w14:paraId="538DEA46" w14:textId="77777777" w:rsidTr="00B96213">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66367E08" w14:textId="79EBE8A9" w:rsidR="00EE30BC" w:rsidRPr="004D7B5C" w:rsidRDefault="00EE30BC" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="97"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
@@ -5239,316 +4986,303 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9601"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00791006" w:rsidRPr="006553E4" w14:paraId="3FE8BF4E" w14:textId="77777777" w:rsidTr="00791006">
+      <w:tr w:rsidR="00791006" w:rsidRPr="00FA6894" w14:paraId="3FE8BF4E" w14:textId="77777777" w:rsidTr="00791006">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9601" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2CF4A19D" w14:textId="5EF3D536" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">8. </w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Informācija par patieso labuma guvēju</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (sadaļu jākopē un jāaizpilda par katru patieso labuma guvēju</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004D7B5C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32CB0">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(sadaļu jākopē un jāaizpilda par katru patieso labuma guvēju</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32CB0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="004D7B5C">
+            <w:r w:rsidRPr="00B32CB0">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācija par reģistrētajiem patiesajiem labuma guvējiem pieejama: </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:anchor="/data-search" w:history="1">
-              <w:r w:rsidRPr="004D7B5C">
+              <w:r w:rsidRPr="00B32CB0">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="004D7B5C">
+            <w:r w:rsidRPr="00B32CB0">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="4ACEB3F7" w14:textId="77777777" w:rsidTr="00791006">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EFFE0CF" w14:textId="77777777" w:rsidR="00791006" w:rsidRDefault="00791006" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00AB0942" w:rsidRPr="006553E4" w14:paraId="0ECD3C35" w14:textId="77777777" w:rsidTr="005077B4">
+            <w:tr w:rsidR="00AB0942" w:rsidRPr="00FA6894" w14:paraId="0ECD3C35" w14:textId="77777777" w:rsidTr="005077B4">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="31E3E4CC" w14:textId="77777777" w:rsidR="00AB0942" w:rsidRPr="00F50774" w:rsidRDefault="00AB0942" w:rsidP="00AB0942">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F50774">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja sabiedrības likvidāciju veic persona, kura reģistrēta kā šīs sabiedrības patiesais labuma guvējs, kurš kontroli īsteno kā </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F50774">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>dalībnieks</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>/akcionārs</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F50774">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">, tad uzskatāms, ka īstenotā kontrole tiek mainīta no </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F50774">
-[...3 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t>dalībnieks</w:t>
-[...5 lines deleted...]
-                      <w:bCs/>
+                    <w:t>dalībnieks/akcionārs</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> uz </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t>/akcionārs</w:t>
-[...26 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t>kā izpildinstitūcijas vai pārvaldes institūcijas loceklis.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7B05BA29" w14:textId="77777777" w:rsidR="00B03FA2" w:rsidRPr="004D7B5C" w:rsidRDefault="00B03FA2" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="006553E4" w14:paraId="56273B8D" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00FA6894" w14:paraId="56273B8D" w14:textId="77777777" w:rsidTr="0000468E">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="19605E5C" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
@@ -5614,51 +5348,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="006553E4" w14:paraId="098510CA" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="098510CA" w14:textId="77777777" w:rsidTr="0000468E">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2386E828" w14:textId="5189BA82" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
@@ -5747,51 +5481,51 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2833"/>
               <w:gridCol w:w="6488"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="006553E4" w14:paraId="33D521A7" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="33D521A7" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="653EC33F" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="5CB1E407" w14:textId="77777777" w:rsidTr="0000468E">
@@ -5829,70 +5563,80 @@
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F91F006" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="2997B342" w14:textId="77777777" w:rsidTr="0000468E">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2F85D62F" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
+                <w:p w14:paraId="2F85D62F" w14:textId="35F3867D" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B32CB0">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3C76834B" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="0DD87006" w14:textId="77777777" w:rsidTr="0000468E">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
@@ -6045,69 +5789,79 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="7D10D460" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A57D8D7" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
+                <w:p w14:paraId="3A57D8D7" w14:textId="427A24A2" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B32CB0">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="57268D8A" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="6DB68CD9" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -6265,111 +6019,112 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="4E76A50C" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5AEB29E2" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Izdošanas datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0AB2B705" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0523EE39" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="6A902ADC" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="38A69ADF" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Izdevējs</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="73D47D6A" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="37C92F8F" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
@@ -6443,106 +6198,125 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9333"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="006553E4" w14:paraId="7D39986C" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="7D39986C" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="620BE413" w14:textId="172A6C93" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">8.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="07253C67" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="25995A2D" w14:textId="59FC1B38" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
+                <w:p w14:paraId="25995A2D" w14:textId="54384E72" w:rsidR="00791006" w:rsidRPr="00B32CB0" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                  </w:pPr>
-                  <w:r w:rsidRPr="004D7B5C">
+                    <w:t>8.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B32CB0">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>8.2.1. Caur statusu juridiskajā personā</w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B32CB0" w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 8.2.3. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="707CD828" w14:textId="77777777" w:rsidTr="008438A9">
               <w:trPr>
                 <w:trHeight w:val="628"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A8AFCE8" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="110463FF" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
@@ -6555,161 +6329,583 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="2AD4200D" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="452B57CD" w14:textId="43190FCB" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00022396" w:rsidP="005F2626">
+                <w:p w14:paraId="452B57CD" w14:textId="2AD60942" w:rsidR="00791006" w:rsidRPr="00B32CB0" w:rsidRDefault="00022396" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.</w:t>
                   </w:r>
                   <w:r w:rsidR="009153BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Cits kontroles veids</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B32CB0" w:rsidRPr="2B39D490">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>8.2.3</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B32CB0" w:rsidRPr="2B39D490">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B32CB0" w:rsidRPr="2B39D490">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="3BE0FA0A" w14:textId="77777777" w:rsidTr="0000468E">
               <w:trPr>
                 <w:trHeight w:val="974"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="26DE5EA0" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7D84221B" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
+          <w:p w14:paraId="7D84221B" w14:textId="77777777" w:rsidR="00791006" w:rsidRDefault="00791006" w:rsidP="005F2626">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w14:paraId="68BF3017" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="0547D39C" w14:textId="688720DC" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2F8DA9FE" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w14:paraId="0F5C459D" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="09A4D2C0" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1335D4E9" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1335BB39" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w14:paraId="56F55D5D" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="61E74B96" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="014B9223" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B31F79F" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w14:paraId="42626819" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1E0B8C7C" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3C192067" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="2AFCE177" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4E50B459" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="005F2626">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3739F3AA" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="004D7B5C" w:rsidRDefault="00B32CB0" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9355" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9355"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="006553E4" w14:paraId="6FB9F497" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="6FB9F497" w14:textId="77777777" w:rsidTr="0000468E">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="511D6509" w14:textId="11556FC3" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00022396" w:rsidP="005F2626">
+                <w:p w14:paraId="511D6509" w14:textId="4D4CA271" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00022396" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
@@ -6725,81 +6921,69 @@
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>. Informācija, ka patiesais labuma guvējs zaudējis patiesā labuma guvēja statusu juridiskajā personā</w:t>
                   </w:r>
-                </w:p>
-[...26 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidR="00B32CB0" w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t>Informācijas par personu, kas zaudējusi patiesā labuma guvēja statusu (piem., īpašumtiesības, pilnvarojuma līgums, cits kontroles veids)</w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B32CB0" w:rsidRPr="00B32CB0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(Informācijas par personu, kas zaudējusi patiesā labuma guvēja statusu (piem., īpašumtiesības, pilnvarojuma līgums, cits kontroles veids))</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="6A74E838" w14:textId="77777777" w:rsidTr="0000468E">
               <w:trPr>
                 <w:trHeight w:val="707"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="357AD2C0" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
@@ -6939,51 +7123,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Reatabula"/>
                     <w:tblW w:w="9085" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="2976"/>
                     <w:gridCol w:w="6109"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00791006" w:rsidRPr="006553E4" w14:paraId="09B1AD16" w14:textId="77777777" w:rsidTr="0000468E">
+                  <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="09B1AD16" w14:textId="77777777" w:rsidTr="0000468E">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9085" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="1CCD43E0" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                         <w:pPr>
                           <w:spacing w:line="276" w:lineRule="auto"/>
                           <w:rPr>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="004D7B5C">
                           <w:rPr>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="6BA5A57E" w14:textId="77777777" w:rsidTr="0000468E">
@@ -7142,175 +7326,155 @@
           <w:p w14:paraId="21FD977E" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="006553E4" w14:paraId="3B8E2785" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="3B8E2785" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="18A98CE0" w14:textId="037A8A79" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00022396" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>8.4</w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00791006" w:rsidRPr="006553E4" w14:paraId="21CE1A4F" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="21CE1A4F" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="578EF15B" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00414E7D">
                     <w:rPr>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>Apliecinu/-</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="spellStart"/>
+                    <w:t xml:space="preserve">Apliecinu/-ām, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu </w:t>
+                  </w:r>
                   <w:r w:rsidRPr="00414E7D">
                     <w:rPr>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>ām</w:t>
-[...20 lines deleted...]
-                    <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>līdzekļu legalizācijas un terorisma un  proliferācijas finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="34BFB684" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7AD411E7" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Pamatojums (norādāms obligāti)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="183B4189" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="39C9B980" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0ADE2B49" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:bCs/>
@@ -7347,161 +7511,139 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A42F0" w:rsidRPr="006553E4" w14:paraId="0D340A8A" w14:textId="77777777" w:rsidTr="008A42F0">
+      <w:tr w:rsidR="008A42F0" w:rsidRPr="00B32CB0" w14:paraId="0D340A8A" w14:textId="77777777" w:rsidTr="008A42F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7105F926" w14:textId="0AA89121" w:rsidR="008A42F0" w:rsidRPr="004D7B5C" w:rsidRDefault="008A42F0" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk197466719"/>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>8.5. Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A42F0" w:rsidRPr="006553E4" w14:paraId="288F58DD" w14:textId="77777777" w:rsidTr="00414E7D">
+      <w:tr w:rsidR="008A42F0" w:rsidRPr="00B32CB0" w14:paraId="288F58DD" w14:textId="77777777" w:rsidTr="00414E7D">
         <w:trPr>
           <w:trHeight w:val="804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2084FA9F" w14:textId="77777777" w:rsidR="008A42F0" w:rsidRPr="004D7B5C" w:rsidRDefault="008A42F0" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00414E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Apliecinu(-</w:t>
-[...21 lines deleted...]
-              <w:t>), ka reģistrētā informācija par patieso labuma guvēju nav mainījusies</w:t>
+              <w:t>Apliecinu(-ām), ka reģistrētā informācija par patieso labuma guvēju nav mainījusies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="0B06DC6F" w14:textId="77777777" w:rsidR="004861B8" w:rsidRPr="004D7B5C" w:rsidRDefault="004861B8" w:rsidP="005F2626">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CA4D99D" w14:textId="77777777" w:rsidR="004861B8" w:rsidRPr="004D7B5C" w:rsidRDefault="004861B8" w:rsidP="005F2626">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
@@ -7515,128 +7657,127 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B93460" w:rsidRPr="006553E4" w14:paraId="3C268F2D" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00B93460" w:rsidRPr="00B32CB0" w14:paraId="3C268F2D" w14:textId="77777777" w:rsidTr="00B96213">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A2442E1" w14:textId="4678652C" w:rsidR="00B93460" w:rsidRPr="004D7B5C" w:rsidRDefault="00EC62E7" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00B93460" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. Pievienotie dokumenti </w:t>
             </w:r>
             <w:r w:rsidR="00B93460" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(jānorāda dokuments, eksemplāru skaits, lapu skaits)</w:t>
             </w:r>
             <w:r w:rsidR="00B93460" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B93460" w:rsidRPr="006553E4" w14:paraId="4002E405" w14:textId="77777777" w:rsidTr="00414E7D">
+      <w:tr w:rsidR="00B93460" w:rsidRPr="00B32CB0" w14:paraId="4002E405" w14:textId="77777777" w:rsidTr="00414E7D">
         <w:trPr>
           <w:trHeight w:val="878"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E4F783B" w14:textId="77777777" w:rsidR="00B93460" w:rsidRPr="004D7B5C" w:rsidRDefault="00B93460" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -7686,89 +7827,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="006553E4" w14:paraId="4C70529F" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B32CB0" w14:paraId="4C70529F" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A633EE2" w14:textId="508C431B" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>10. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="006553E4" w14:paraId="28375980" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B32CB0" w14:paraId="28375980" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C1E749B" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="076C25CB" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -7792,51 +7933,51 @@
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AF29B29" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="006553E4" w14:paraId="0CF96821" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B32CB0" w14:paraId="0CF96821" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6E7142A9" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -7961,80 +8102,80 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D60D856" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00544DF3" w:rsidRPr="006553E4" w14:paraId="1CD125A0" w14:textId="77777777" w:rsidTr="0046217C">
+            <w:tr w:rsidR="00544DF3" w:rsidRPr="00B32CB0" w14:paraId="1CD125A0" w14:textId="77777777" w:rsidTr="0046217C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="47582D5D" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1E9D20A0" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="006553E4" w14:paraId="79219A14" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B32CB0" w14:paraId="79219A14" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="571C70D6" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -8301,51 +8442,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A263A7" w:rsidRPr="006553E4" w14:paraId="4F7009AD" w14:textId="77777777" w:rsidTr="00E02C17">
+            <w:tr w:rsidR="00A263A7" w:rsidRPr="00B32CB0" w14:paraId="4F7009AD" w14:textId="77777777" w:rsidTr="00E02C17">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="430CC00F" w14:textId="77777777" w:rsidR="00A263A7" w:rsidRPr="004D7B5C" w:rsidRDefault="00A263A7" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -8550,83 +8691,84 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A263A7" w:rsidRPr="006553E4" w14:paraId="1F588E2A" w14:textId="77777777" w:rsidTr="00E02C17">
+            <w:tr w:rsidR="00A263A7" w:rsidRPr="00B32CB0" w14:paraId="1F588E2A" w14:textId="77777777" w:rsidTr="00E02C17">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4B9BB5D8" w14:textId="77777777" w:rsidR="00A263A7" w:rsidRPr="004D7B5C" w:rsidRDefault="00A263A7" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Vārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2977" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2F9C0F7D" w14:textId="77777777" w:rsidR="00A263A7" w:rsidRPr="004D7B5C" w:rsidRDefault="00A263A7" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
@@ -8813,50 +8955,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61C5C642" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7B5C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2363"/>
         <w:gridCol w:w="2476"/>
         <w:gridCol w:w="3328"/>
         <w:gridCol w:w="1449"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w14:paraId="68E8D370" w14:textId="77777777" w:rsidTr="002B5684">
@@ -9034,51 +9177,51 @@
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="006553E4" w14:paraId="0C06C063" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B32CB0" w14:paraId="0C06C063" w14:textId="77777777" w:rsidTr="00B96213">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47045391" w14:textId="6339F138" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="004E7CCB" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -9210,84 +9353,83 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="006553E4" w14:paraId="6BF6FE6D" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B32CB0" w14:paraId="6BF6FE6D" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27884EE9" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vārds </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33480295" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -9652,51 +9794,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(diena/mēnesis/gads)</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="006553E4" w14:paraId="3693D757" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B32CB0" w14:paraId="3693D757" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35A63186" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9835,51 +9977,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="021F6E28" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="006553E4" w14:paraId="5AB5F678" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B32CB0" w14:paraId="5AB5F678" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2966380C" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -10031,258 +10173,272 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0354F361" w14:textId="77777777" w:rsidR="004B093F" w:rsidRPr="004D7B5C" w:rsidRDefault="004B093F" w:rsidP="005F2626">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B093F" w:rsidRPr="004D7B5C" w:rsidSect="00772465">
       <w:headerReference w:type="even" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CBDF062" w14:textId="77777777" w:rsidR="004F55C3" w:rsidRDefault="004F55C3">
+    <w:p w14:paraId="6CBEDA85" w14:textId="77777777" w:rsidR="00696AF9" w:rsidRDefault="00696AF9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CEFE34A" w14:textId="77777777" w:rsidR="004F55C3" w:rsidRDefault="004F55C3">
+    <w:p w14:paraId="464DB60C" w14:textId="77777777" w:rsidR="00696AF9" w:rsidRDefault="00696AF9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77DC0546" w14:textId="77777777" w:rsidR="00FA6894" w:rsidRDefault="00FA6894">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1330987882"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1C4909B9" w14:textId="78C5D3A5" w:rsidR="009153BF" w:rsidRDefault="009153BF">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4AC0CC0A" w14:textId="1BF42328" w:rsidR="00076489" w:rsidRPr="009153BF" w:rsidRDefault="00076489" w:rsidP="009153BF">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1502575757"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="01A6ADB1" w14:textId="740E400C" w:rsidR="009153BF" w:rsidRDefault="009153BF">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="63F32386" w14:textId="77777777" w:rsidR="009153BF" w:rsidRDefault="009153BF">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6372A952" w14:textId="77777777" w:rsidR="004F55C3" w:rsidRDefault="004F55C3">
+    <w:p w14:paraId="28A31F44" w14:textId="77777777" w:rsidR="00696AF9" w:rsidRDefault="00696AF9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="023E6EEA" w14:textId="77777777" w:rsidR="004F55C3" w:rsidRDefault="004F55C3">
+    <w:p w14:paraId="535A7188" w14:textId="77777777" w:rsidR="00696AF9" w:rsidRDefault="00696AF9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7EBB7F20" w14:textId="77777777" w:rsidR="001B63C2" w:rsidRPr="004D7B5C" w:rsidRDefault="001B63C2" w:rsidP="001B63C2">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7B5C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Symbol" w:hAnsi="Aptos" w:cs="Symbol"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7B5C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs.</w:t>
@@ -10341,123 +10497,84 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="32528950" w14:textId="77777777" w:rsidR="009F6907" w:rsidRDefault="009F6907">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="335328E0" w14:textId="7AA789AA" w:rsidR="008F40BB" w:rsidRPr="008F40BB" w:rsidRDefault="008F40BB" w:rsidP="008F40BB">
+  <w:p w14:paraId="6BFE14D7" w14:textId="77777777" w:rsidR="00FA6894" w:rsidRDefault="00FA6894">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09D824D7" w14:textId="77777777" w:rsidR="00FA6894" w:rsidRPr="00525650" w:rsidRDefault="00FA6894" w:rsidP="00FA6894">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008F40BB">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>Aktualizēts:</w:t>
+      <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00E410AA">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-        <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>30</w:t>
-[...44 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D732A06" w14:textId="3BE74BC9" w:rsidR="00772465" w:rsidRPr="008F40BB" w:rsidRDefault="00772465" w:rsidP="008F40BB">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="06B82BF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
@@ -11972,100 +12089,100 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="894899676">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="391580506">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="801776504">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1097484997">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1984695891">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B7AA2"/>
     <w:rsid w:val="00001ABF"/>
     <w:rsid w:val="000023EE"/>
     <w:rsid w:val="00003037"/>
     <w:rsid w:val="00005D89"/>
     <w:rsid w:val="00005FB0"/>
     <w:rsid w:val="000076A9"/>
     <w:rsid w:val="00011B86"/>
     <w:rsid w:val="00022396"/>
     <w:rsid w:val="00027035"/>
     <w:rsid w:val="000301ED"/>
     <w:rsid w:val="00030C57"/>
     <w:rsid w:val="00033D0E"/>
     <w:rsid w:val="0003592B"/>
     <w:rsid w:val="00040F4F"/>
     <w:rsid w:val="000455C7"/>
     <w:rsid w:val="00050E2E"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="00061EA5"/>
     <w:rsid w:val="00063292"/>
     <w:rsid w:val="00066316"/>
     <w:rsid w:val="00067477"/>
     <w:rsid w:val="0007012C"/>
     <w:rsid w:val="00074689"/>
     <w:rsid w:val="000759F3"/>
     <w:rsid w:val="00076489"/>
     <w:rsid w:val="00084373"/>
     <w:rsid w:val="00086FA3"/>
     <w:rsid w:val="000873A0"/>
     <w:rsid w:val="0009489E"/>
     <w:rsid w:val="00095072"/>
     <w:rsid w:val="000958E0"/>
     <w:rsid w:val="00096DA3"/>
     <w:rsid w:val="00097C86"/>
     <w:rsid w:val="000A1763"/>
     <w:rsid w:val="000A46DD"/>
     <w:rsid w:val="000B3180"/>
     <w:rsid w:val="000C1775"/>
     <w:rsid w:val="000C2521"/>
     <w:rsid w:val="000D268F"/>
     <w:rsid w:val="000D27B2"/>
     <w:rsid w:val="000D59DB"/>
     <w:rsid w:val="000D771B"/>
@@ -12140,50 +12257,51 @@
     <w:rsid w:val="00272E72"/>
     <w:rsid w:val="00273298"/>
     <w:rsid w:val="00273E2E"/>
     <w:rsid w:val="002761BE"/>
     <w:rsid w:val="0029767E"/>
     <w:rsid w:val="002A151F"/>
     <w:rsid w:val="002A6001"/>
     <w:rsid w:val="002B05D5"/>
     <w:rsid w:val="002B3336"/>
     <w:rsid w:val="002B5684"/>
     <w:rsid w:val="002C2351"/>
     <w:rsid w:val="002C4EDA"/>
     <w:rsid w:val="002C5990"/>
     <w:rsid w:val="002C5E22"/>
     <w:rsid w:val="002C718E"/>
     <w:rsid w:val="002C7ADC"/>
     <w:rsid w:val="002D0D06"/>
     <w:rsid w:val="002D2D3C"/>
     <w:rsid w:val="002D311F"/>
     <w:rsid w:val="002D51CF"/>
     <w:rsid w:val="002D5269"/>
     <w:rsid w:val="002D52C1"/>
     <w:rsid w:val="002E0064"/>
     <w:rsid w:val="002E067F"/>
     <w:rsid w:val="002E1087"/>
+    <w:rsid w:val="002E1F1E"/>
     <w:rsid w:val="002E2EE4"/>
     <w:rsid w:val="002F0E11"/>
     <w:rsid w:val="002F387F"/>
     <w:rsid w:val="002F58D4"/>
     <w:rsid w:val="00300429"/>
     <w:rsid w:val="00303EC2"/>
     <w:rsid w:val="00306914"/>
     <w:rsid w:val="00314D39"/>
     <w:rsid w:val="00315A3B"/>
     <w:rsid w:val="00317029"/>
     <w:rsid w:val="00320594"/>
     <w:rsid w:val="00321297"/>
     <w:rsid w:val="00321693"/>
     <w:rsid w:val="0032231B"/>
     <w:rsid w:val="00322E86"/>
     <w:rsid w:val="00323822"/>
     <w:rsid w:val="00323AC5"/>
     <w:rsid w:val="00326B30"/>
     <w:rsid w:val="003359AB"/>
     <w:rsid w:val="00335F6D"/>
     <w:rsid w:val="00336CFE"/>
     <w:rsid w:val="0034129D"/>
     <w:rsid w:val="0034366E"/>
     <w:rsid w:val="003446B7"/>
     <w:rsid w:val="00344ED9"/>
@@ -12241,50 +12359,51 @@
     <w:rsid w:val="0047641C"/>
     <w:rsid w:val="004861B8"/>
     <w:rsid w:val="00490C94"/>
     <w:rsid w:val="00491102"/>
     <w:rsid w:val="00497EC7"/>
     <w:rsid w:val="004A0A61"/>
     <w:rsid w:val="004A2E9F"/>
     <w:rsid w:val="004A7BF0"/>
     <w:rsid w:val="004B050B"/>
     <w:rsid w:val="004B093F"/>
     <w:rsid w:val="004B597C"/>
     <w:rsid w:val="004B647B"/>
     <w:rsid w:val="004B7AA2"/>
     <w:rsid w:val="004C0E82"/>
     <w:rsid w:val="004C4F38"/>
     <w:rsid w:val="004C6E5A"/>
     <w:rsid w:val="004C6F4C"/>
     <w:rsid w:val="004C75C0"/>
     <w:rsid w:val="004D029B"/>
     <w:rsid w:val="004D30CC"/>
     <w:rsid w:val="004D7B5C"/>
     <w:rsid w:val="004E7CCB"/>
     <w:rsid w:val="004F55C3"/>
     <w:rsid w:val="004F6476"/>
     <w:rsid w:val="004F6DFB"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="005070A9"/>
     <w:rsid w:val="005138AC"/>
     <w:rsid w:val="00522ABA"/>
     <w:rsid w:val="00522EFE"/>
     <w:rsid w:val="00524D5F"/>
     <w:rsid w:val="00530475"/>
     <w:rsid w:val="00532D4C"/>
     <w:rsid w:val="00534594"/>
     <w:rsid w:val="00535D9A"/>
     <w:rsid w:val="00536F09"/>
     <w:rsid w:val="00540967"/>
     <w:rsid w:val="0054116D"/>
     <w:rsid w:val="00544DF3"/>
     <w:rsid w:val="00544F10"/>
     <w:rsid w:val="00545E84"/>
     <w:rsid w:val="00546154"/>
     <w:rsid w:val="00550CB2"/>
     <w:rsid w:val="00552D2B"/>
     <w:rsid w:val="00553155"/>
     <w:rsid w:val="00553282"/>
     <w:rsid w:val="0055719A"/>
     <w:rsid w:val="00557810"/>
     <w:rsid w:val="005747CD"/>
     <w:rsid w:val="0057530A"/>
     <w:rsid w:val="00592EDE"/>
@@ -12306,50 +12425,51 @@
     <w:rsid w:val="005F2CBF"/>
     <w:rsid w:val="005F355F"/>
     <w:rsid w:val="005F3AE8"/>
     <w:rsid w:val="005F428F"/>
     <w:rsid w:val="0060505E"/>
     <w:rsid w:val="006100F1"/>
     <w:rsid w:val="006103DE"/>
     <w:rsid w:val="00610FEB"/>
     <w:rsid w:val="00614542"/>
     <w:rsid w:val="00625A10"/>
     <w:rsid w:val="006357A7"/>
     <w:rsid w:val="00645492"/>
     <w:rsid w:val="00654DEA"/>
     <w:rsid w:val="006553E4"/>
     <w:rsid w:val="00660568"/>
     <w:rsid w:val="00662D63"/>
     <w:rsid w:val="00664203"/>
     <w:rsid w:val="00671755"/>
     <w:rsid w:val="00673600"/>
     <w:rsid w:val="00676A30"/>
     <w:rsid w:val="00684F3D"/>
     <w:rsid w:val="00685FD4"/>
     <w:rsid w:val="00687B4E"/>
     <w:rsid w:val="00692E0A"/>
     <w:rsid w:val="006938F7"/>
+    <w:rsid w:val="00696AF9"/>
     <w:rsid w:val="00696E24"/>
     <w:rsid w:val="00696F8E"/>
     <w:rsid w:val="006A1F02"/>
     <w:rsid w:val="006A3BD7"/>
     <w:rsid w:val="006B08CA"/>
     <w:rsid w:val="006B3B85"/>
     <w:rsid w:val="006C3B21"/>
     <w:rsid w:val="006C5912"/>
     <w:rsid w:val="006C6367"/>
     <w:rsid w:val="006C73BE"/>
     <w:rsid w:val="006D1862"/>
     <w:rsid w:val="006E03C0"/>
     <w:rsid w:val="006E0B32"/>
     <w:rsid w:val="006E3E69"/>
     <w:rsid w:val="006E6102"/>
     <w:rsid w:val="006E6458"/>
     <w:rsid w:val="006F2C47"/>
     <w:rsid w:val="006F5BDB"/>
     <w:rsid w:val="006F7400"/>
     <w:rsid w:val="0070147D"/>
     <w:rsid w:val="007040AD"/>
     <w:rsid w:val="007073EC"/>
     <w:rsid w:val="007100E2"/>
     <w:rsid w:val="0071137C"/>
     <w:rsid w:val="00720117"/>
@@ -12519,50 +12639,51 @@
     <w:rsid w:val="00AA1A24"/>
     <w:rsid w:val="00AA4B1E"/>
     <w:rsid w:val="00AB0942"/>
     <w:rsid w:val="00AB4AC8"/>
     <w:rsid w:val="00AC12E3"/>
     <w:rsid w:val="00AC288F"/>
     <w:rsid w:val="00AC4DA1"/>
     <w:rsid w:val="00AC5396"/>
     <w:rsid w:val="00AD5A8C"/>
     <w:rsid w:val="00AE204D"/>
     <w:rsid w:val="00AE6E4E"/>
     <w:rsid w:val="00AF3267"/>
     <w:rsid w:val="00AF6105"/>
     <w:rsid w:val="00B006BF"/>
     <w:rsid w:val="00B006EC"/>
     <w:rsid w:val="00B00DC2"/>
     <w:rsid w:val="00B0340D"/>
     <w:rsid w:val="00B03FA2"/>
     <w:rsid w:val="00B06131"/>
     <w:rsid w:val="00B070A0"/>
     <w:rsid w:val="00B11E6C"/>
     <w:rsid w:val="00B16257"/>
     <w:rsid w:val="00B16C84"/>
     <w:rsid w:val="00B17D4B"/>
     <w:rsid w:val="00B24B13"/>
+    <w:rsid w:val="00B32CB0"/>
     <w:rsid w:val="00B35F9C"/>
     <w:rsid w:val="00B3731C"/>
     <w:rsid w:val="00B400A8"/>
     <w:rsid w:val="00B405E7"/>
     <w:rsid w:val="00B41A7B"/>
     <w:rsid w:val="00B4218F"/>
     <w:rsid w:val="00B47F62"/>
     <w:rsid w:val="00B56C21"/>
     <w:rsid w:val="00B57FAA"/>
     <w:rsid w:val="00B61F44"/>
     <w:rsid w:val="00B7253E"/>
     <w:rsid w:val="00B74968"/>
     <w:rsid w:val="00B764BE"/>
     <w:rsid w:val="00B93460"/>
     <w:rsid w:val="00B93B35"/>
     <w:rsid w:val="00B96213"/>
     <w:rsid w:val="00B96A9D"/>
     <w:rsid w:val="00BA296A"/>
     <w:rsid w:val="00BA341C"/>
     <w:rsid w:val="00BA540C"/>
     <w:rsid w:val="00BA59C3"/>
     <w:rsid w:val="00BA777D"/>
     <w:rsid w:val="00BB334B"/>
     <w:rsid w:val="00BB5119"/>
     <w:rsid w:val="00BB5200"/>
@@ -12722,50 +12843,51 @@
     <w:rsid w:val="00F4156B"/>
     <w:rsid w:val="00F44DA9"/>
     <w:rsid w:val="00F46055"/>
     <w:rsid w:val="00F5058F"/>
     <w:rsid w:val="00F51E0A"/>
     <w:rsid w:val="00F52F09"/>
     <w:rsid w:val="00F52F0F"/>
     <w:rsid w:val="00F60BA0"/>
     <w:rsid w:val="00F60BC5"/>
     <w:rsid w:val="00F71C86"/>
     <w:rsid w:val="00F72B1B"/>
     <w:rsid w:val="00F74979"/>
     <w:rsid w:val="00F767BC"/>
     <w:rsid w:val="00F807E4"/>
     <w:rsid w:val="00F83866"/>
     <w:rsid w:val="00F86814"/>
     <w:rsid w:val="00F9073E"/>
     <w:rsid w:val="00F92860"/>
     <w:rsid w:val="00F95BB2"/>
     <w:rsid w:val="00F96247"/>
     <w:rsid w:val="00F965FB"/>
     <w:rsid w:val="00F97000"/>
     <w:rsid w:val="00FA0459"/>
     <w:rsid w:val="00FA10CC"/>
     <w:rsid w:val="00FA4F1C"/>
+    <w:rsid w:val="00FA6894"/>
     <w:rsid w:val="00FB6085"/>
     <w:rsid w:val="00FC366A"/>
     <w:rsid w:val="00FC3CCE"/>
     <w:rsid w:val="00FC5CFA"/>
     <w:rsid w:val="00FD63C8"/>
     <w:rsid w:val="00FE3385"/>
     <w:rsid w:val="00FE7280"/>
     <w:rsid w:val="00FF1FF0"/>
     <w:rsid w:val="00FF778D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -12804,51 +12926,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13500,50 +13622,51 @@
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="0072721D"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C6367"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C6367"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
     <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
@@ -13789,50 +13912,51 @@
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
     <w:name w:val="Virsraksts 3 Rakstz."/>
     <w:link w:val="Virsraksts3"/>
     <w:rsid w:val="0075674D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
     <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00772465"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD63C8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D450D7"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -14042,51 +14166,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2132092573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14357,192 +14481,172 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e888d881917d0ca013988a808d8d4f99" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -14587,118 +14691,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAFA3950-41DF-46B6-82E6-89329F2C596D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{042CEE24-E74B-45BB-80BC-23A2A667F9A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31FA0848-990F-414A-B021-BEF8DF66B900}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DBD5611-7E12-445D-A3C1-2491AC8D9E31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>4747</Words>
-  <Characters>2707</Characters>
+  <Words>1004</Words>
+  <Characters>7171</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>341</Lines>
+  <Paragraphs>199</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr> „Grozījumi Ministru kabineta 2001.gada 27.decembra noteikumos Nr.567 „Noteikumi par pieteikumu veidlapām ierakstiem komercreģistrā””</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7440</CharactersWithSpaces>
+  <CharactersWithSpaces>7976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3211319</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.registrs.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>