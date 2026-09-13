--- v1 (2026-07-08)
+++ v2 (2026-09-13)
@@ -11,72 +11,72 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1678"/>
         <w:gridCol w:w="7956"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00001ABF" w:rsidRPr="00FA6894" w14:paraId="0CE92F67" w14:textId="77777777" w:rsidTr="00351161">
+      <w:tr w:rsidR="00001ABF" w:rsidRPr="00B23408" w14:paraId="0CE92F67" w14:textId="77777777" w:rsidTr="00351161">
         <w:trPr>
           <w:trHeight w:val="1118"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79B55C9E" w14:textId="7394D4B8" w:rsidR="00001ABF" w:rsidRPr="004D7B5C" w:rsidRDefault="00001ABF" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="32"/>
@@ -186,51 +186,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2013"/>
         <w:gridCol w:w="7603"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F965FB" w:rsidRPr="00FA6894" w14:paraId="4650BA8F" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00F965FB" w:rsidRPr="00B23408" w14:paraId="4650BA8F" w14:textId="77777777" w:rsidTr="002B5684">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E01B89A" w14:textId="1C158539" w:rsidR="00F965FB" w:rsidRPr="004D7B5C" w:rsidRDefault="00F965FB" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -968,51 +968,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3. Komercsabiedrības likvidāciju veiks</w:t>
             </w:r>
             <w:r w:rsidR="00BD528F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00920AF2" w:rsidRPr="00FA6894" w14:paraId="792E6E98" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00920AF2" w:rsidRPr="00B23408" w14:paraId="792E6E98" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="1232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6EE3F5E6" w14:textId="77777777" w:rsidR="00920AF2" w:rsidRPr="004D7B5C" w:rsidRDefault="00920AF2" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -1247,51 +1247,51 @@
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="2714E408" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00E95618" w:rsidRPr="00B23408" w14:paraId="2714E408" w14:textId="77777777" w:rsidTr="00B96213">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37ADF175" w14:textId="54923F46" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="002E2EE4" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
@@ -1398,51 +1398,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>likvidatoru</w:t>
             </w:r>
             <w:r w:rsidR="00E95618" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00E95618" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="6370B030" w14:textId="77777777" w:rsidTr="00F5058F">
+      <w:tr w:rsidR="00E95618" w:rsidRPr="00B23408" w14:paraId="6370B030" w14:textId="77777777" w:rsidTr="00F5058F">
         <w:trPr>
           <w:trHeight w:val="3387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="677CC82B" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -1652,51 +1652,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9224" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1757"/>
               <w:gridCol w:w="7467"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0088059F" w:rsidRPr="00FA6894" w14:paraId="62221E04" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="0088059F" w:rsidRPr="00B23408" w14:paraId="62221E04" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="77BE7F2F" w14:textId="3ECACC40" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="97"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
@@ -1789,51 +1789,51 @@
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0F244B17" w14:textId="77777777" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="0088059F" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="97"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0088059F" w:rsidRPr="00FA6894" w14:paraId="7AD1E8C6" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="0088059F" w:rsidRPr="00B23408" w14:paraId="7AD1E8C6" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7B7CB8FE" w14:textId="77777777" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="0088059F" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="97"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
@@ -1845,51 +1845,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0088059F" w:rsidRPr="00FA6894" w14:paraId="4B68AE2C" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="0088059F" w:rsidRPr="00B23408" w14:paraId="4B68AE2C" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="61DBE18C" w14:textId="77777777" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="0088059F" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -1989,51 +1989,51 @@
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="0572E443" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="00B23408" w14:paraId="0572E443" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0AAE1B1C" w14:textId="11CAB438" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
@@ -2097,93 +2097,93 @@
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>      (diena / mēnesis / gads)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="09955EA0" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="00B23408" w14:paraId="09955EA0" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="23AB9C3C" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="5824E8DE" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="00B23408" w14:paraId="5824E8DE" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="425BD5C6" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
@@ -2316,51 +2316,51 @@
                 <w:p w14:paraId="5C0586DC" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="00FA6894" w14:paraId="46BA61B5" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="00B23408" w14:paraId="46BA61B5" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="198BA5D0" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
@@ -3152,51 +3152,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9224" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9224"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A43005" w:rsidRPr="00FA6894" w14:paraId="17BD0C1C" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00A43005" w:rsidRPr="00B23408" w14:paraId="17BD0C1C" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="062A16E5" w14:textId="0ACA5932" w:rsidR="00A43005" w:rsidRPr="004D7B5C" w:rsidRDefault="00A43005" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -3230,51 +3230,51 @@
                     <w:t>(</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>aizpilda tikai personālsabiedrība</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A43005" w:rsidRPr="00FA6894" w14:paraId="02DBEF87" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00A43005" w:rsidRPr="00B23408" w14:paraId="02DBEF87" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0CEBCB29" w14:textId="77777777" w:rsidR="00490C94" w:rsidRPr="004D7B5C" w:rsidRDefault="00490C94" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
@@ -4249,51 +4249,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE30BC" w:rsidRPr="00FA6894" w14:paraId="538DEA46" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00EE30BC" w:rsidRPr="00B23408" w14:paraId="538DEA46" w14:textId="77777777" w:rsidTr="00B96213">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66367E08" w14:textId="79EBE8A9" w:rsidR="00EE30BC" w:rsidRPr="004D7B5C" w:rsidRDefault="00EE30BC" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="97"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
@@ -4986,51 +4986,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9601"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00791006" w:rsidRPr="00FA6894" w14:paraId="3FE8BF4E" w14:textId="77777777" w:rsidTr="00791006">
+      <w:tr w:rsidR="00791006" w:rsidRPr="00B23408" w14:paraId="3FE8BF4E" w14:textId="77777777" w:rsidTr="00791006">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9601" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2CF4A19D" w14:textId="5EF3D536" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -5135,51 +5135,51 @@
           <w:p w14:paraId="5EFFE0CF" w14:textId="77777777" w:rsidR="00791006" w:rsidRDefault="00791006" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00AB0942" w:rsidRPr="00FA6894" w14:paraId="0ECD3C35" w14:textId="77777777" w:rsidTr="005077B4">
+            <w:tr w:rsidR="00AB0942" w:rsidRPr="00B23408" w14:paraId="0ECD3C35" w14:textId="77777777" w:rsidTr="005077B4">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="31E3E4CC" w14:textId="77777777" w:rsidR="00AB0942" w:rsidRPr="00F50774" w:rsidRDefault="00AB0942" w:rsidP="00AB0942">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F50774">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja sabiedrības likvidāciju veic persona, kura reģistrēta kā šīs sabiedrības patiesais labuma guvējs, kurš kontroli īsteno kā </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F50774">
                     <w:rPr>
@@ -5238,51 +5238,51 @@
           <w:p w14:paraId="7B05BA29" w14:textId="77777777" w:rsidR="00B03FA2" w:rsidRPr="004D7B5C" w:rsidRDefault="00B03FA2" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00FA6894" w14:paraId="56273B8D" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B23408" w14:paraId="56273B8D" w14:textId="77777777" w:rsidTr="0000468E">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="19605E5C" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
@@ -5348,51 +5348,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="098510CA" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B23408" w14:paraId="098510CA" w14:textId="77777777" w:rsidTr="0000468E">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2386E828" w14:textId="5189BA82" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
@@ -5481,51 +5481,51 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2833"/>
               <w:gridCol w:w="6488"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="33D521A7" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B23408" w14:paraId="33D521A7" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="653EC33F" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="5CB1E407" w14:textId="77777777" w:rsidTr="0000468E">
@@ -6198,51 +6198,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9333"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="7D39986C" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B23408" w14:paraId="7D39986C" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="620BE413" w14:textId="172A6C93" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">8.2. Veids kādā tiek īstenota kontrole </w:t>
@@ -6277,68 +6277,93 @@
                   </w:r>
                   <w:r w:rsidR="00B32CB0">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00B32CB0" w:rsidRPr="00B32CB0">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(aizpilda 8.2.3. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="707CD828" w14:textId="77777777" w:rsidTr="008438A9">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00D12236" w14:paraId="707CD828" w14:textId="77777777" w:rsidTr="008438A9">
               <w:trPr>
                 <w:trHeight w:val="628"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A8AFCE8" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
+                <w:p w14:paraId="3A8AFCE8" w14:textId="77777777" w:rsidR="00791006" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3D61C2DA" w14:textId="364B218E" w:rsidR="00B23408" w:rsidRPr="004D7B5C" w:rsidRDefault="00D12236" w:rsidP="005F2626">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="004D7B5C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> kā dalībnieks</w:t>
+                  </w:r>
                 </w:p>
                 <w:p w14:paraId="110463FF" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
@@ -6487,51 +6512,51 @@
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9354" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3117"/>
               <w:gridCol w:w="6216"/>
               <w:gridCol w:w="21"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w14:paraId="68BF3017" w14:textId="77777777" w:rsidTr="007C2284">
+            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B23408" w14:paraId="68BF3017" w14:textId="77777777" w:rsidTr="007C2284">
               <w:trPr>
                 <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="21" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0547D39C" w14:textId="688720DC" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
@@ -6585,51 +6610,51 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00B32CB0">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B32CB0">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w14:paraId="0F5C459D" w14:textId="77777777" w:rsidTr="007C2284">
+            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B23408" w14:paraId="0F5C459D" w14:textId="77777777" w:rsidTr="007C2284">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3117" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="09A4D2C0" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B32CB0">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Īpašumtiesību procentuālais apjoms</w:t>
@@ -6656,51 +6681,51 @@
                     </w:rPr>
                     <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6237" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1335BB39" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w14:paraId="56F55D5D" w14:textId="77777777" w:rsidTr="007C2284">
+            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B23408" w14:paraId="56F55D5D" w14:textId="77777777" w:rsidTr="007C2284">
               <w:trPr>
                 <w:trHeight w:val="356"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3117" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="61E74B96" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B32CB0">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Bal</w:t>
@@ -6745,51 +6770,51 @@
                     </w:rPr>
                     <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6237" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4B31F79F" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w14:paraId="42626819" w14:textId="77777777" w:rsidTr="007C2284">
+            <w:tr w:rsidR="00B32CB0" w:rsidRPr="00B23408" w14:paraId="42626819" w14:textId="77777777" w:rsidTr="007C2284">
               <w:trPr>
                 <w:trHeight w:val="356"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3117" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E0B8C7C" w14:textId="77777777" w:rsidR="00B32CB0" w:rsidRPr="00B32CB0" w:rsidRDefault="00B32CB0" w:rsidP="00B32CB0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B32CB0">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Apraksts</w:t>
@@ -6852,51 +6877,51 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9355" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9355"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="6FB9F497" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B23408" w14:paraId="6FB9F497" w14:textId="77777777" w:rsidTr="0000468E">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="511D6509" w14:textId="4D4CA271" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00022396" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
@@ -7123,51 +7148,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Reatabula"/>
                     <w:tblW w:w="9085" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="2976"/>
                     <w:gridCol w:w="6109"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="09B1AD16" w14:textId="77777777" w:rsidTr="0000468E">
+                  <w:tr w:rsidR="00791006" w:rsidRPr="00B23408" w14:paraId="09B1AD16" w14:textId="77777777" w:rsidTr="0000468E">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9085" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="1CCD43E0" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                         <w:pPr>
                           <w:spacing w:line="276" w:lineRule="auto"/>
                           <w:rPr>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="004D7B5C">
                           <w:rPr>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="6BA5A57E" w14:textId="77777777" w:rsidTr="0000468E">
@@ -7326,90 +7351,90 @@
           <w:p w14:paraId="21FD977E" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="3B8E2785" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B23408" w14:paraId="3B8E2785" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="18A98CE0" w14:textId="037A8A79" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00022396" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>8.4</w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00B32CB0" w14:paraId="21CE1A4F" w14:textId="77777777" w:rsidTr="0000468E">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B23408" w14:paraId="21CE1A4F" w14:textId="77777777" w:rsidTr="0000468E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="578EF15B" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -7511,90 +7536,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A42F0" w:rsidRPr="00B32CB0" w14:paraId="0D340A8A" w14:textId="77777777" w:rsidTr="008A42F0">
+      <w:tr w:rsidR="008A42F0" w:rsidRPr="00B23408" w14:paraId="0D340A8A" w14:textId="77777777" w:rsidTr="008A42F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7105F926" w14:textId="0AA89121" w:rsidR="008A42F0" w:rsidRPr="004D7B5C" w:rsidRDefault="008A42F0" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk197466719"/>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>8.5. Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A42F0" w:rsidRPr="00B32CB0" w14:paraId="288F58DD" w14:textId="77777777" w:rsidTr="00414E7D">
+      <w:tr w:rsidR="008A42F0" w:rsidRPr="00B23408" w14:paraId="288F58DD" w14:textId="77777777" w:rsidTr="00414E7D">
         <w:trPr>
           <w:trHeight w:val="804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2084FA9F" w14:textId="77777777" w:rsidR="008A42F0" w:rsidRPr="004D7B5C" w:rsidRDefault="008A42F0" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
@@ -7657,51 +7682,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B93460" w:rsidRPr="00B32CB0" w14:paraId="3C268F2D" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00B93460" w:rsidRPr="00B23408" w14:paraId="3C268F2D" w14:textId="77777777" w:rsidTr="00B96213">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A2442E1" w14:textId="4678652C" w:rsidR="00B93460" w:rsidRPr="004D7B5C" w:rsidRDefault="00EC62E7" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
@@ -7733,51 +7758,51 @@
             <w:r w:rsidR="00B93460" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(jānorāda dokuments, eksemplāru skaits, lapu skaits)</w:t>
             </w:r>
             <w:r w:rsidR="00B93460" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B93460" w:rsidRPr="00B32CB0" w14:paraId="4002E405" w14:textId="77777777" w:rsidTr="00414E7D">
+      <w:tr w:rsidR="00B93460" w:rsidRPr="00B23408" w14:paraId="4002E405" w14:textId="77777777" w:rsidTr="00414E7D">
         <w:trPr>
           <w:trHeight w:val="878"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E4F783B" w14:textId="77777777" w:rsidR="00B93460" w:rsidRPr="004D7B5C" w:rsidRDefault="00B93460" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -7827,89 +7852,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B32CB0" w14:paraId="4C70529F" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B23408" w14:paraId="4C70529F" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A633EE2" w14:textId="508C431B" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>10. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B32CB0" w14:paraId="28375980" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B23408" w14:paraId="28375980" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C1E749B" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="076C25CB" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -7933,51 +7958,51 @@
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AF29B29" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B32CB0" w14:paraId="0CF96821" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B23408" w14:paraId="0CF96821" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6E7142A9" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -8102,80 +8127,80 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D60D856" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00544DF3" w:rsidRPr="00B32CB0" w14:paraId="1CD125A0" w14:textId="77777777" w:rsidTr="0046217C">
+            <w:tr w:rsidR="00544DF3" w:rsidRPr="00B23408" w14:paraId="1CD125A0" w14:textId="77777777" w:rsidTr="0046217C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="47582D5D" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1E9D20A0" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B32CB0" w14:paraId="79219A14" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B23408" w14:paraId="79219A14" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="571C70D6" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -8442,51 +8467,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A263A7" w:rsidRPr="00B32CB0" w14:paraId="4F7009AD" w14:textId="77777777" w:rsidTr="00E02C17">
+            <w:tr w:rsidR="00A263A7" w:rsidRPr="00B23408" w14:paraId="4F7009AD" w14:textId="77777777" w:rsidTr="00E02C17">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="430CC00F" w14:textId="77777777" w:rsidR="00A263A7" w:rsidRPr="004D7B5C" w:rsidRDefault="00A263A7" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -8691,51 +8716,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A263A7" w:rsidRPr="00B32CB0" w14:paraId="1F588E2A" w14:textId="77777777" w:rsidTr="00E02C17">
+            <w:tr w:rsidR="00A263A7" w:rsidRPr="00B23408" w14:paraId="1F588E2A" w14:textId="77777777" w:rsidTr="00E02C17">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4B9BB5D8" w14:textId="77777777" w:rsidR="00A263A7" w:rsidRPr="004D7B5C" w:rsidRDefault="00A263A7" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
@@ -9177,51 +9202,51 @@
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B32CB0" w14:paraId="0C06C063" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B23408" w14:paraId="0C06C063" w14:textId="77777777" w:rsidTr="00B96213">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47045391" w14:textId="6339F138" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="004E7CCB" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -9353,51 +9378,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B32CB0" w14:paraId="6BF6FE6D" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B23408" w14:paraId="6BF6FE6D" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27884EE9" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -9794,51 +9819,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(diena/mēnesis/gads)</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B32CB0" w14:paraId="3693D757" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B23408" w14:paraId="3693D757" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35A63186" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9977,51 +10002,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="021F6E28" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B32CB0" w14:paraId="5AB5F678" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B23408" w14:paraId="5AB5F678" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2966380C" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -10190,60 +10215,60 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B093F" w:rsidRPr="004D7B5C" w:rsidSect="00772465">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CBEDA85" w14:textId="77777777" w:rsidR="00696AF9" w:rsidRDefault="00696AF9">
+    <w:p w14:paraId="62E2D205" w14:textId="77777777" w:rsidR="00936069" w:rsidRDefault="00936069">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="464DB60C" w14:textId="77777777" w:rsidR="00696AF9" w:rsidRDefault="00696AF9">
+    <w:p w14:paraId="3EF56747" w14:textId="77777777" w:rsidR="00936069" w:rsidRDefault="00936069">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10283,162 +10308,160 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77DC0546" w14:textId="77777777" w:rsidR="00FA6894" w:rsidRDefault="00FA6894">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1330987882"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1C4909B9" w14:textId="78C5D3A5" w:rsidR="009153BF" w:rsidRDefault="009153BF">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4AC0CC0A" w14:textId="1BF42328" w:rsidR="00076489" w:rsidRPr="009153BF" w:rsidRDefault="00076489" w:rsidP="009153BF">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1502575757"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="01A6ADB1" w14:textId="740E400C" w:rsidR="009153BF" w:rsidRDefault="009153BF">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="63F32386" w14:textId="77777777" w:rsidR="009153BF" w:rsidRDefault="009153BF">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28A31F44" w14:textId="77777777" w:rsidR="00696AF9" w:rsidRDefault="00696AF9">
+    <w:p w14:paraId="69101D32" w14:textId="77777777" w:rsidR="00936069" w:rsidRDefault="00936069">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="535A7188" w14:textId="77777777" w:rsidR="00696AF9" w:rsidRDefault="00696AF9">
+    <w:p w14:paraId="00A14639" w14:textId="77777777" w:rsidR="00936069" w:rsidRDefault="00936069">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7EBB7F20" w14:textId="77777777" w:rsidR="001B63C2" w:rsidRPr="004D7B5C" w:rsidRDefault="001B63C2" w:rsidP="001B63C2">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7B5C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Symbol" w:hAnsi="Aptos" w:cs="Symbol"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7B5C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs.</w:t>
@@ -10459,134 +10482,134 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7B5C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7B5C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F2D2788" w14:textId="77777777" w:rsidR="009F6907" w:rsidRDefault="009F6907" w:rsidP="00DF47D6">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="32528950" w14:textId="77777777" w:rsidR="009F6907" w:rsidRDefault="009F6907">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BFE14D7" w14:textId="77777777" w:rsidR="00FA6894" w:rsidRDefault="00FA6894">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09D824D7" w14:textId="77777777" w:rsidR="00FA6894" w:rsidRPr="00525650" w:rsidRDefault="00FA6894" w:rsidP="00FA6894">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>01.07.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D732A06" w14:textId="3BE74BC9" w:rsidR="00772465" w:rsidRPr="008F40BB" w:rsidRDefault="00772465" w:rsidP="008F40BB">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="06B82BF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6896DFD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -12086,51 +12109,52 @@
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="894899676">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="391580506">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="801776504">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1097484997">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1984695891">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -12552,50 +12576,51 @@
     <w:rsid w:val="008B161B"/>
     <w:rsid w:val="008B4F26"/>
     <w:rsid w:val="008C0AA5"/>
     <w:rsid w:val="008C0F43"/>
     <w:rsid w:val="008C2D29"/>
     <w:rsid w:val="008C363B"/>
     <w:rsid w:val="008C3844"/>
     <w:rsid w:val="008C3C52"/>
     <w:rsid w:val="008D4096"/>
     <w:rsid w:val="008E0338"/>
     <w:rsid w:val="008E1A54"/>
     <w:rsid w:val="008E59FD"/>
     <w:rsid w:val="008F14DD"/>
     <w:rsid w:val="008F22C3"/>
     <w:rsid w:val="008F40BB"/>
     <w:rsid w:val="009029D1"/>
     <w:rsid w:val="00902DDF"/>
     <w:rsid w:val="00905A12"/>
     <w:rsid w:val="00911157"/>
     <w:rsid w:val="00911CF1"/>
     <w:rsid w:val="009153BF"/>
     <w:rsid w:val="00920AF2"/>
     <w:rsid w:val="00923D91"/>
     <w:rsid w:val="00934BFC"/>
     <w:rsid w:val="00935DCF"/>
+    <w:rsid w:val="00936069"/>
     <w:rsid w:val="0094251A"/>
     <w:rsid w:val="00943455"/>
     <w:rsid w:val="00950E1C"/>
     <w:rsid w:val="009536E5"/>
     <w:rsid w:val="009615DF"/>
     <w:rsid w:val="0096329E"/>
     <w:rsid w:val="00964D49"/>
     <w:rsid w:val="00967248"/>
     <w:rsid w:val="00971191"/>
     <w:rsid w:val="009716C6"/>
     <w:rsid w:val="00982F35"/>
     <w:rsid w:val="00985BAB"/>
     <w:rsid w:val="0099233F"/>
     <w:rsid w:val="009A0D04"/>
     <w:rsid w:val="009B269F"/>
     <w:rsid w:val="009B4AF0"/>
     <w:rsid w:val="009B616A"/>
     <w:rsid w:val="009C2D3F"/>
     <w:rsid w:val="009C76DC"/>
     <w:rsid w:val="009D2C1B"/>
     <w:rsid w:val="009D2D39"/>
     <w:rsid w:val="009D386E"/>
     <w:rsid w:val="009D3EE7"/>
     <w:rsid w:val="009E1FBD"/>
     <w:rsid w:val="009E2C92"/>
@@ -12638,50 +12663,51 @@
     <w:rsid w:val="00AA1665"/>
     <w:rsid w:val="00AA1A24"/>
     <w:rsid w:val="00AA4B1E"/>
     <w:rsid w:val="00AB0942"/>
     <w:rsid w:val="00AB4AC8"/>
     <w:rsid w:val="00AC12E3"/>
     <w:rsid w:val="00AC288F"/>
     <w:rsid w:val="00AC4DA1"/>
     <w:rsid w:val="00AC5396"/>
     <w:rsid w:val="00AD5A8C"/>
     <w:rsid w:val="00AE204D"/>
     <w:rsid w:val="00AE6E4E"/>
     <w:rsid w:val="00AF3267"/>
     <w:rsid w:val="00AF6105"/>
     <w:rsid w:val="00B006BF"/>
     <w:rsid w:val="00B006EC"/>
     <w:rsid w:val="00B00DC2"/>
     <w:rsid w:val="00B0340D"/>
     <w:rsid w:val="00B03FA2"/>
     <w:rsid w:val="00B06131"/>
     <w:rsid w:val="00B070A0"/>
     <w:rsid w:val="00B11E6C"/>
     <w:rsid w:val="00B16257"/>
     <w:rsid w:val="00B16C84"/>
     <w:rsid w:val="00B17D4B"/>
+    <w:rsid w:val="00B23408"/>
     <w:rsid w:val="00B24B13"/>
     <w:rsid w:val="00B32CB0"/>
     <w:rsid w:val="00B35F9C"/>
     <w:rsid w:val="00B3731C"/>
     <w:rsid w:val="00B400A8"/>
     <w:rsid w:val="00B405E7"/>
     <w:rsid w:val="00B41A7B"/>
     <w:rsid w:val="00B4218F"/>
     <w:rsid w:val="00B47F62"/>
     <w:rsid w:val="00B56C21"/>
     <w:rsid w:val="00B57FAA"/>
     <w:rsid w:val="00B61F44"/>
     <w:rsid w:val="00B7253E"/>
     <w:rsid w:val="00B74968"/>
     <w:rsid w:val="00B764BE"/>
     <w:rsid w:val="00B93460"/>
     <w:rsid w:val="00B93B35"/>
     <w:rsid w:val="00B96213"/>
     <w:rsid w:val="00B96A9D"/>
     <w:rsid w:val="00BA296A"/>
     <w:rsid w:val="00BA341C"/>
     <w:rsid w:val="00BA540C"/>
     <w:rsid w:val="00BA59C3"/>
     <w:rsid w:val="00BA777D"/>
     <w:rsid w:val="00BB334B"/>
@@ -12726,50 +12752,51 @@
     <w:rsid w:val="00CA012E"/>
     <w:rsid w:val="00CA5798"/>
     <w:rsid w:val="00CA7B46"/>
     <w:rsid w:val="00CB03F9"/>
     <w:rsid w:val="00CB158C"/>
     <w:rsid w:val="00CB3918"/>
     <w:rsid w:val="00CB6EB9"/>
     <w:rsid w:val="00CC08B3"/>
     <w:rsid w:val="00CC0F43"/>
     <w:rsid w:val="00CC35C3"/>
     <w:rsid w:val="00CC3D75"/>
     <w:rsid w:val="00CC5305"/>
     <w:rsid w:val="00CC5F37"/>
     <w:rsid w:val="00CC64A5"/>
     <w:rsid w:val="00CD0168"/>
     <w:rsid w:val="00CD74E1"/>
     <w:rsid w:val="00CE0D58"/>
     <w:rsid w:val="00CE63CC"/>
     <w:rsid w:val="00CF15B0"/>
     <w:rsid w:val="00CF20EC"/>
     <w:rsid w:val="00CF26C4"/>
     <w:rsid w:val="00D037FE"/>
     <w:rsid w:val="00D049E5"/>
     <w:rsid w:val="00D10AE0"/>
     <w:rsid w:val="00D12115"/>
+    <w:rsid w:val="00D12236"/>
     <w:rsid w:val="00D12A3F"/>
     <w:rsid w:val="00D14201"/>
     <w:rsid w:val="00D24805"/>
     <w:rsid w:val="00D31A62"/>
     <w:rsid w:val="00D322A0"/>
     <w:rsid w:val="00D35EA9"/>
     <w:rsid w:val="00D450D7"/>
     <w:rsid w:val="00D46EA4"/>
     <w:rsid w:val="00D5502D"/>
     <w:rsid w:val="00D55B65"/>
     <w:rsid w:val="00D57AF1"/>
     <w:rsid w:val="00D62E8F"/>
     <w:rsid w:val="00D62FB5"/>
     <w:rsid w:val="00D67AD3"/>
     <w:rsid w:val="00D743C8"/>
     <w:rsid w:val="00D746CB"/>
     <w:rsid w:val="00D7498C"/>
     <w:rsid w:val="00D823AE"/>
     <w:rsid w:val="00D84F46"/>
     <w:rsid w:val="00D9063B"/>
     <w:rsid w:val="00D92243"/>
     <w:rsid w:val="00D93407"/>
     <w:rsid w:val="00DA3F9E"/>
     <w:rsid w:val="00DA716E"/>
     <w:rsid w:val="00DB13DF"/>
@@ -12808,50 +12835,51 @@
     <w:rsid w:val="00E74353"/>
     <w:rsid w:val="00E74ED3"/>
     <w:rsid w:val="00E930BE"/>
     <w:rsid w:val="00E93114"/>
     <w:rsid w:val="00E933E5"/>
     <w:rsid w:val="00E95618"/>
     <w:rsid w:val="00E9584E"/>
     <w:rsid w:val="00E95C75"/>
     <w:rsid w:val="00E95E16"/>
     <w:rsid w:val="00EA186D"/>
     <w:rsid w:val="00EA1958"/>
     <w:rsid w:val="00EA6941"/>
     <w:rsid w:val="00EB4822"/>
     <w:rsid w:val="00EC62E7"/>
     <w:rsid w:val="00ED21EE"/>
     <w:rsid w:val="00ED74A4"/>
     <w:rsid w:val="00EE1B07"/>
     <w:rsid w:val="00EE21B6"/>
     <w:rsid w:val="00EE30BC"/>
     <w:rsid w:val="00EE31CB"/>
     <w:rsid w:val="00EE3DDE"/>
     <w:rsid w:val="00EE4D37"/>
     <w:rsid w:val="00EE5B65"/>
     <w:rsid w:val="00EE7E1B"/>
     <w:rsid w:val="00F00AB5"/>
+    <w:rsid w:val="00F0438B"/>
     <w:rsid w:val="00F065DE"/>
     <w:rsid w:val="00F1012B"/>
     <w:rsid w:val="00F169AA"/>
     <w:rsid w:val="00F16B7C"/>
     <w:rsid w:val="00F17D14"/>
     <w:rsid w:val="00F230E2"/>
     <w:rsid w:val="00F257D8"/>
     <w:rsid w:val="00F26ADE"/>
     <w:rsid w:val="00F31FD0"/>
     <w:rsid w:val="00F35259"/>
     <w:rsid w:val="00F4156B"/>
     <w:rsid w:val="00F44DA9"/>
     <w:rsid w:val="00F46055"/>
     <w:rsid w:val="00F5058F"/>
     <w:rsid w:val="00F51E0A"/>
     <w:rsid w:val="00F52F09"/>
     <w:rsid w:val="00F52F0F"/>
     <w:rsid w:val="00F60BA0"/>
     <w:rsid w:val="00F60BC5"/>
     <w:rsid w:val="00F71C86"/>
     <w:rsid w:val="00F72B1B"/>
     <w:rsid w:val="00F74979"/>
     <w:rsid w:val="00F767BC"/>
     <w:rsid w:val="00F807E4"/>
     <w:rsid w:val="00F83866"/>
@@ -14481,51 +14509,58 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -14692,152 +14727,145 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAFA3950-41DF-46B6-82E6-89329F2C596D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31FA0848-990F-414A-B021-BEF8DF66B900}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{042CEE24-E74B-45BB-80BC-23A2A667F9A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31FA0848-990F-414A-B021-BEF8DF66B900}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAFA3950-41DF-46B6-82E6-89329F2C596D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DBD5611-7E12-445D-A3C1-2491AC8D9E31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1004</Words>
-  <Characters>7171</Characters>
+  <Words>5217</Words>
+  <Characters>2974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>341</Lines>
-  <Paragraphs>199</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr> „Grozījumi Ministru kabineta 2001.gada 27.decembra noteikumos Nr.567 „Noteikumi par pieteikumu veidlapām ierakstiem komercreģistrā””</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7976</CharactersWithSpaces>
+  <CharactersWithSpaces>8175</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3211319</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.registrs.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>