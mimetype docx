--- v0 (2026-04-08)
+++ v1 (2026-07-28)
@@ -1,80 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1962"/>
         <w:gridCol w:w="7672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00001ABF" w:rsidRPr="00A22B5B" w14:paraId="0CE92F67" w14:textId="77777777" w:rsidTr="00897A87">
+      <w:tr w:rsidR="00001ABF" w:rsidRPr="003A3867" w14:paraId="0CE92F67" w14:textId="77777777" w:rsidTr="00897A87">
         <w:trPr>
           <w:trHeight w:val="1118"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79B55C9E" w14:textId="3A896956" w:rsidR="00001ABF" w:rsidRPr="004D7B5C" w:rsidRDefault="00D36E0A" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="32"/>
@@ -182,51 +185,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2013"/>
         <w:gridCol w:w="7603"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F965FB" w:rsidRPr="00A22B5B" w14:paraId="4650BA8F" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00F965FB" w:rsidRPr="003A3867" w14:paraId="4650BA8F" w14:textId="77777777" w:rsidTr="002B5684">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E01B89A" w14:textId="1C158539" w:rsidR="00F965FB" w:rsidRPr="004D7B5C" w:rsidRDefault="00F965FB" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -702,51 +705,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00920AF2" w:rsidRPr="00A22B5B" w14:paraId="5E678F33" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00920AF2" w:rsidRPr="003A3867" w14:paraId="5E678F33" w14:textId="77777777" w:rsidTr="00B96213">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1BB3DE65" w14:textId="6FF7DFC7" w:rsidR="00920AF2" w:rsidRPr="004D7B5C" w:rsidRDefault="00920AF2" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
@@ -982,51 +985,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00920AF2" w:rsidRPr="00A22B5B" w14:paraId="22BE0574" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00920AF2" w:rsidRPr="003A3867" w14:paraId="22BE0574" w14:textId="77777777" w:rsidTr="00B96213">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F441A9E" w14:textId="13743296" w:rsidR="00920AF2" w:rsidRPr="004D7B5C" w:rsidRDefault="00920AF2" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
@@ -1040,51 +1043,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Eiropas ekonomisko interešu grupas</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> likvidāciju veiks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00920AF2" w:rsidRPr="00A22B5B" w14:paraId="792E6E98" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00920AF2" w:rsidRPr="003A3867" w14:paraId="792E6E98" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="1232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6EE3F5E6" w14:textId="77777777" w:rsidR="00920AF2" w:rsidRPr="004D7B5C" w:rsidRDefault="00920AF2" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -1346,51 +1349,51 @@
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95618" w:rsidRPr="00A22B5B" w14:paraId="2714E408" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00E95618" w:rsidRPr="003A3867" w14:paraId="2714E408" w14:textId="77777777" w:rsidTr="00B96213">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37ADF175" w14:textId="54923F46" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="002E2EE4" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
@@ -1497,51 +1500,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>likvidatoru</w:t>
             </w:r>
             <w:r w:rsidR="00E95618" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00E95618" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95618" w:rsidRPr="00A22B5B" w14:paraId="6370B030" w14:textId="77777777" w:rsidTr="00F5058F">
+      <w:tr w:rsidR="00E95618" w:rsidRPr="003A3867" w14:paraId="6370B030" w14:textId="77777777" w:rsidTr="00F5058F">
         <w:trPr>
           <w:trHeight w:val="3387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="677CC82B" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -1751,51 +1754,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9224" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1757"/>
               <w:gridCol w:w="7467"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0088059F" w:rsidRPr="00A22B5B" w14:paraId="62221E04" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="0088059F" w:rsidRPr="003A3867" w14:paraId="62221E04" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="77BE7F2F" w14:textId="3ECACC40" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="97"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
@@ -1888,51 +1891,51 @@
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0F244B17" w14:textId="77777777" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="0088059F" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="97"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0088059F" w:rsidRPr="00A22B5B" w14:paraId="7AD1E8C6" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="0088059F" w:rsidRPr="003A3867" w14:paraId="7AD1E8C6" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7B7CB8FE" w14:textId="77777777" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="0088059F" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="97"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
@@ -1944,51 +1947,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0088059F" w:rsidRPr="00A22B5B" w14:paraId="4B68AE2C" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="0088059F" w:rsidRPr="003A3867" w14:paraId="4B68AE2C" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="61DBE18C" w14:textId="77777777" w:rsidR="0088059F" w:rsidRPr="004D7B5C" w:rsidRDefault="0088059F" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -2088,51 +2091,51 @@
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="00A22B5B" w14:paraId="0572E443" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="003A3867" w14:paraId="0572E443" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0AAE1B1C" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:jc w:val="both"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
@@ -2166,93 +2169,93 @@
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>                                                                 (diena / mēnesis / gads)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="00A22B5B" w14:paraId="09955EA0" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="003A3867" w14:paraId="09955EA0" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="23AB9C3C" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="00A22B5B" w14:paraId="5824E8DE" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="003A3867" w14:paraId="5824E8DE" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="425BD5C6" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
@@ -2385,51 +2388,51 @@
                 <w:p w14:paraId="5C0586DC" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E95618" w:rsidRPr="00A22B5B" w14:paraId="46BA61B5" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00E95618" w:rsidRPr="003A3867" w14:paraId="46BA61B5" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="198BA5D0" w14:textId="77777777" w:rsidR="00E95618" w:rsidRPr="004D7B5C" w:rsidRDefault="00E95618" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
@@ -3269,51 +3272,51 @@
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Likvidatora pārstāvības tiesības</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A43005" w:rsidRPr="00A22B5B" w14:paraId="02DBEF87" w14:textId="77777777" w:rsidTr="00346EE8">
+            <w:tr w:rsidR="00A43005" w:rsidRPr="003A3867" w14:paraId="02DBEF87" w14:textId="77777777" w:rsidTr="00346EE8">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9224" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0CEBCB29" w14:textId="77777777" w:rsidR="00490C94" w:rsidRPr="004D7B5C" w:rsidRDefault="00490C94" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="149"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
@@ -4276,51 +4279,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00791006" w:rsidRPr="00A22B5B" w14:paraId="3FE8BF4E" w14:textId="77777777" w:rsidTr="005E5A8F">
+      <w:tr w:rsidR="00791006" w:rsidRPr="003A3867" w14:paraId="3FE8BF4E" w14:textId="77777777" w:rsidTr="005E5A8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2CF4A19D" w14:textId="1AEF091C" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -4388,97 +4391,97 @@
                   <w:rStyle w:val="Hipersaite"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00791006" w:rsidRPr="00A22B5B" w14:paraId="4ACEB3F7" w14:textId="77777777" w:rsidTr="005E5A8F">
+      <w:tr w:rsidR="00791006" w:rsidRPr="00B9641F" w14:paraId="4ACEB3F7" w14:textId="77777777" w:rsidTr="005E5A8F">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EFFE0CF" w14:textId="77777777" w:rsidR="00791006" w:rsidRDefault="00791006" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B05BA29" w14:textId="77777777" w:rsidR="00B03FA2" w:rsidRPr="004D7B5C" w:rsidRDefault="00B03FA2" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00A22B5B" w14:paraId="56273B8D" w14:textId="77777777" w:rsidTr="005E5A8F">
+            <w:tr w:rsidR="00791006" w:rsidRPr="003A3867" w14:paraId="56273B8D" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="19605E5C" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
@@ -4552,51 +4555,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00A22B5B" w14:paraId="098510CA" w14:textId="77777777" w:rsidTr="005E5A8F">
+            <w:tr w:rsidR="00791006" w:rsidRPr="003A3867" w14:paraId="098510CA" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2386E828" w14:textId="5312ADE4" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
@@ -4705,51 +4708,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2833"/>
               <w:gridCol w:w="6488"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00A22B5B" w14:paraId="33D521A7" w14:textId="77777777" w:rsidTr="005E5A8F">
+            <w:tr w:rsidR="00791006" w:rsidRPr="003A3867" w14:paraId="33D521A7" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="653EC33F" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="5CB1E407" w14:textId="77777777" w:rsidTr="005E5A8F">
@@ -4787,70 +4790,80 @@
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F91F006" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="2997B342" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2F85D62F" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
+                <w:p w14:paraId="2F85D62F" w14:textId="4307B52E" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00ED734E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3C76834B" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="0DD87006" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
@@ -5004,69 +5017,79 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="7D10D460" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A57D8D7" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
+                <w:p w14:paraId="3A57D8D7" w14:textId="5667FFE3" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00ED734E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="57268D8A" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="6DB68CD9" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -5401,126 +5424,148 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9333"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00A22B5B" w14:paraId="7D39986C" w14:textId="77777777" w:rsidTr="005E5A8F">
+            <w:tr w:rsidR="00791006" w:rsidRPr="003A3867" w14:paraId="7D39986C" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="620BE413" w14:textId="0EA5E6F6" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="07253C67" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="25995A2D" w14:textId="0D9A2AC3" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="005F2626">
+                <w:p w14:paraId="25995A2D" w14:textId="28BD4602" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00342D43">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00342D43" w:rsidRPr="00342D43">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 7.2.3. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="707CD828" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:trPr>
                 <w:trHeight w:val="628"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A8AFCE8" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="110463FF" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
@@ -5533,153 +5578,535 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="2AD4200D" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="452B57CD" w14:textId="76155635" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="005F2626">
+                <w:p w14:paraId="452B57CD" w14:textId="7DFA4FD9" w:rsidR="00791006" w:rsidRPr="00E0222E" w:rsidRDefault="003D2C92" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.</w:t>
                   </w:r>
                   <w:r w:rsidR="005F1C2E">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Cits kontroles veids</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E0222E" w:rsidRPr="00342D43">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 7.2.3. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="3BE0FA0A" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:trPr>
                 <w:trHeight w:val="974"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="26DE5EA0" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7D84221B" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
+          <w:p w14:paraId="7D84221B" w14:textId="77777777" w:rsidR="00791006" w:rsidRDefault="00791006" w:rsidP="005F2626">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00E0222E" w:rsidRPr="003A3867" w14:paraId="69F62706" w14:textId="77777777" w:rsidTr="00FD10AE">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="2D4957F4" w14:textId="397B00E8" w:rsidR="00E0222E" w:rsidRPr="00E0222E" w:rsidRDefault="00E0222E" w:rsidP="00E0222E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>7</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="71BFE662" w14:textId="77777777" w:rsidR="00E0222E" w:rsidRPr="00E0222E" w:rsidRDefault="00E0222E" w:rsidP="00E0222E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00E0222E" w:rsidRPr="003A3867" w14:paraId="4A4735E8" w14:textId="77777777" w:rsidTr="00FD10AE">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="234400E6" w14:textId="77777777" w:rsidR="00E0222E" w:rsidRPr="00E0222E" w:rsidRDefault="00E0222E" w:rsidP="00E0222E">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="02E34ABB" w14:textId="77777777" w:rsidR="00E0222E" w:rsidRPr="00E0222E" w:rsidRDefault="00E0222E" w:rsidP="00E0222E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="64B68CDF" w14:textId="77777777" w:rsidR="00E0222E" w:rsidRPr="00E0222E" w:rsidRDefault="00E0222E" w:rsidP="00E0222E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00E0222E" w:rsidRPr="003A3867" w14:paraId="15EE6B9D" w14:textId="77777777" w:rsidTr="00FD10AE">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="28EBEF88" w14:textId="77777777" w:rsidR="00E0222E" w:rsidRPr="00E0222E" w:rsidRDefault="00E0222E" w:rsidP="00E0222E">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7E50FD9C" w14:textId="77777777" w:rsidR="00E0222E" w:rsidRPr="00E0222E" w:rsidRDefault="00E0222E" w:rsidP="00E0222E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="041E3546" w14:textId="77777777" w:rsidR="00E0222E" w:rsidRPr="00E0222E" w:rsidRDefault="00E0222E" w:rsidP="00E0222E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00E0222E" w:rsidRPr="00E0222E" w14:paraId="3C0FDA0E" w14:textId="77777777" w:rsidTr="00FD10AE">
+              <w:trPr>
+                <w:trHeight w:val="1533"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="76A32DD0" w14:textId="77777777" w:rsidR="00E0222E" w:rsidRPr="00E0222E" w:rsidRDefault="00E0222E" w:rsidP="00E0222E">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6D218536" w14:textId="77777777" w:rsidR="00E0222E" w:rsidRPr="00E0222E" w:rsidRDefault="00E0222E" w:rsidP="00E0222E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E0222E">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="3A00642D" w14:textId="77777777" w:rsidR="00E0222E" w:rsidRPr="00E0222E" w:rsidRDefault="00E0222E" w:rsidP="00E0222E">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5A414F04" w14:textId="77777777" w:rsidR="00ED734E" w:rsidRPr="004D7B5C" w:rsidRDefault="00ED734E" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9355" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9355"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00A22B5B" w14:paraId="6FB9F497" w14:textId="77777777" w:rsidTr="005E5A8F">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B9641F" w14:paraId="6FB9F497" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="511D6509" w14:textId="05800116" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
@@ -5707,75 +6134,71 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r w:rsidR="00791006" w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>. Informācija, ka patiesais labuma guvējs zaudējis patiesā labuma guvēja statusu juridiskajā personā</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00791006" w:rsidRPr="00A22B5B" w14:paraId="6224B684" w14:textId="77777777" w:rsidTr="005E5A8F">
+            <w:tr w:rsidR="00791006" w:rsidRPr="00B9641F" w14:paraId="6224B684" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="67B33C7F" w14:textId="0CCC71CA" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
+                <w:p w14:paraId="67B33C7F" w14:textId="0CCC71CA" w:rsidR="00791006" w:rsidRPr="00E0222E" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="004D7B5C">
+                  <w:r w:rsidRPr="00E0222E">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Informācijas par personu, kas zaudējusi patiesā labuma guvēja statusu (piem., īpašumtiesības, pilnvarojuma līgums, cits kontroles veids)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="6A74E838" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:trPr>
                 <w:trHeight w:val="707"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="357AD2C0" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
@@ -5919,51 +6342,51 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Reatabula"/>
                     <w:tblW w:w="9085" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLayout w:type="fixed"/>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="2976"/>
                     <w:gridCol w:w="6109"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00791006" w:rsidRPr="00A22B5B" w14:paraId="09B1AD16" w14:textId="77777777" w:rsidTr="005E5A8F">
+                  <w:tr w:rsidR="00791006" w:rsidRPr="00B9641F" w14:paraId="09B1AD16" w14:textId="77777777" w:rsidTr="005E5A8F">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9085" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="1CCD43E0" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                         <w:pPr>
                           <w:spacing w:line="276" w:lineRule="auto"/>
                           <w:rPr>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="004D7B5C">
                           <w:rPr>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00791006" w:rsidRPr="004D7B5C" w14:paraId="6BA5A57E" w14:textId="77777777" w:rsidTr="005E5A8F">
@@ -6076,138 +6499,137 @@
                             <w:color w:val="auto"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:vertAlign w:val="superscript"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="566C0513" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                         <w:pPr>
                           <w:spacing w:line="276" w:lineRule="auto"/>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="004D7B5C">
                           <w:rPr>
                             <w:color w:val="auto"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:vertAlign w:val="superscript"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
-                          <w:lastRenderedPageBreak/>
                           <w:t>(diena / mēnesis / gads)</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p w14:paraId="1CF47D3A" w14:textId="77777777" w:rsidR="00791006" w:rsidRPr="004D7B5C" w:rsidRDefault="00791006" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:before="80" w:after="80" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="21FD977E" w14:textId="77777777" w:rsidR="00791006" w:rsidRDefault="00791006" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="003D2C92" w:rsidRPr="00A22B5B" w14:paraId="63FBF416" w14:textId="77777777" w:rsidTr="005E5A8F">
+            <w:tr w:rsidR="003D2C92" w:rsidRPr="00B9641F" w14:paraId="63FBF416" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2AA3ABA0" w14:textId="58487C14" w:rsidR="003D2C92" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="003D2C92">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.4. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003D2C92" w:rsidRPr="00A22B5B" w14:paraId="686FE02A" w14:textId="77777777" w:rsidTr="005E5A8F">
+            <w:tr w:rsidR="003D2C92" w:rsidRPr="00B9641F" w14:paraId="686FE02A" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="53CFDD76" w14:textId="77777777" w:rsidR="003D2C92" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="003D2C92">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -6274,94 +6696,94 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9337" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9337"/>
             </w:tblGrid>
-            <w:tr w:rsidR="003D2C92" w:rsidRPr="00A22B5B" w14:paraId="15C75674" w14:textId="77777777" w:rsidTr="005E5A8F">
+            <w:tr w:rsidR="003D2C92" w:rsidRPr="00B9641F" w14:paraId="15C75674" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9337" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="22EDBF0F" w14:textId="74EB1203" w:rsidR="003D2C92" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="003D2C92">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.5. Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003D2C92" w:rsidRPr="00A22B5B" w14:paraId="5A86E230" w14:textId="77777777" w:rsidTr="005E5A8F">
+            <w:tr w:rsidR="003D2C92" w:rsidRPr="00B9641F" w14:paraId="5A86E230" w14:textId="77777777" w:rsidTr="005E5A8F">
               <w:trPr>
                 <w:trHeight w:val="403"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9337" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1B4C55DE" w14:textId="77777777" w:rsidR="003D2C92" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="003D2C92">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
@@ -6414,51 +6836,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B93460" w:rsidRPr="00A22B5B" w14:paraId="3C268F2D" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00B93460" w:rsidRPr="00B9641F" w14:paraId="3C268F2D" w14:textId="77777777" w:rsidTr="00B96213">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A2442E1" w14:textId="2F70331C" w:rsidR="00B93460" w:rsidRPr="004D7B5C" w:rsidRDefault="003D2C92" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
@@ -6490,51 +6912,51 @@
             <w:r w:rsidR="00B93460" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(jānorāda dokuments, eksemplāru skaits, lapu skaits)</w:t>
             </w:r>
             <w:r w:rsidR="00B93460" w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B93460" w:rsidRPr="00A22B5B" w14:paraId="4002E405" w14:textId="77777777" w:rsidTr="00BE5F1D">
+      <w:tr w:rsidR="00B93460" w:rsidRPr="00B9641F" w14:paraId="4002E405" w14:textId="77777777" w:rsidTr="00BE5F1D">
         <w:trPr>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64C6F11C" w14:textId="67863597" w:rsidR="00B93460" w:rsidRDefault="00B93460" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -6577,51 +6999,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="00A22B5B" w14:paraId="4C70529F" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B9641F" w14:paraId="4C70529F" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A633EE2" w14:textId="2BB5504C" w:rsidR="00544DF3" w:rsidRPr="005E5A8F" w:rsidRDefault="003D2C92" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -6631,51 +7053,51 @@
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00544DF3" w:rsidRPr="005E5A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidR="00544DF3" w:rsidRPr="005E5A8F" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="00A22B5B" w14:paraId="28375980" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B9641F" w14:paraId="28375980" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C1E749B" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="076C25CB" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -6699,76 +7121,77 @@
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AF29B29" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="00A22B5B" w14:paraId="0CF96821" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B9641F" w14:paraId="0CF96821" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6E7142A9" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ja nav aktivizēta e-adrese, valsts notāra lēmumu paziņot:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A175252" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -6868,80 +7291,80 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D60D856" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00544DF3" w:rsidRPr="00A22B5B" w14:paraId="1CD125A0" w14:textId="77777777" w:rsidTr="0046217C">
+            <w:tr w:rsidR="00544DF3" w:rsidRPr="00B9641F" w14:paraId="1CD125A0" w14:textId="77777777" w:rsidTr="0046217C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="47582D5D" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
                   <w:pPr>
                     <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1E9D20A0" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544DF3" w:rsidRPr="00A22B5B" w14:paraId="79219A14" w14:textId="77777777" w:rsidTr="0046217C">
+      <w:tr w:rsidR="00544DF3" w:rsidRPr="00B9641F" w14:paraId="79219A14" w14:textId="77777777" w:rsidTr="0046217C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="571C70D6" w14:textId="77777777" w:rsidR="00544DF3" w:rsidRPr="004D7B5C" w:rsidRDefault="00544DF3" w:rsidP="005F2626">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -7208,51 +7631,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A263A7" w:rsidRPr="00A22B5B" w14:paraId="4F7009AD" w14:textId="77777777" w:rsidTr="00E02C17">
+            <w:tr w:rsidR="00A263A7" w:rsidRPr="00B9641F" w14:paraId="4F7009AD" w14:textId="77777777" w:rsidTr="00E02C17">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="430CC00F" w14:textId="77777777" w:rsidR="00A263A7" w:rsidRPr="004D7B5C" w:rsidRDefault="00A263A7" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -7382,51 +7805,50 @@
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="183010DC" w14:textId="77777777" w:rsidR="00A263A7" w:rsidRPr="004D7B5C" w:rsidRDefault="00A263A7" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004D7B5C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="070387B1" w14:textId="77777777" w:rsidR="00A263A7" w:rsidRPr="004D7B5C" w:rsidRDefault="00A263A7" w:rsidP="005F2626">
                   <w:pPr>
@@ -7458,51 +7880,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A263A7" w:rsidRPr="00A22B5B" w14:paraId="1F588E2A" w14:textId="77777777" w:rsidTr="00E02C17">
+            <w:tr w:rsidR="00A263A7" w:rsidRPr="00B9641F" w14:paraId="1F588E2A" w14:textId="77777777" w:rsidTr="00E02C17">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4B9BB5D8" w14:textId="77777777" w:rsidR="00A263A7" w:rsidRPr="004D7B5C" w:rsidRDefault="00A263A7" w:rsidP="005F2626">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
@@ -7721,51 +8143,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61C5C642" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7B5C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2363"/>
         <w:gridCol w:w="2476"/>
         <w:gridCol w:w="3328"/>
         <w:gridCol w:w="1449"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w14:paraId="68E8D370" w14:textId="77777777" w:rsidTr="002B5684">
@@ -7943,51 +8364,51 @@
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00A22B5B" w14:paraId="0C06C063" w14:textId="77777777" w:rsidTr="00B96213">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B9641F" w14:paraId="0C06C063" w14:textId="77777777" w:rsidTr="00B96213">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47045391" w14:textId="65E80EAB" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="004E7CCB" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -8119,51 +8540,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00A22B5B" w14:paraId="6BF6FE6D" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B9641F" w14:paraId="6BF6FE6D" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27884EE9" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -8521,90 +8942,91 @@
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51B9B052" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Maksājuma datums  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BAE18F2" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(diena/mēnesis/gads)</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00A22B5B" w14:paraId="3693D757" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B9641F" w14:paraId="3693D757" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35A63186" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -8743,51 +9165,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="021F6E28" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00A22B5B" w14:paraId="5AB5F678" w14:textId="77777777" w:rsidTr="002B5684">
+      <w:tr w:rsidR="00C11CD5" w:rsidRPr="00B9641F" w14:paraId="5AB5F678" w14:textId="77777777" w:rsidTr="002B5684">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2966380C" w14:textId="77777777" w:rsidR="00C11CD5" w:rsidRPr="004D7B5C" w:rsidRDefault="00C11CD5" w:rsidP="005F2626">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -8939,263 +9361,275 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0354F361" w14:textId="77777777" w:rsidR="004B093F" w:rsidRPr="004D7B5C" w:rsidRDefault="004B093F" w:rsidP="005F2626">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B093F" w:rsidRPr="004D7B5C" w:rsidSect="00772465">
       <w:headerReference w:type="even" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="720710AF" w14:textId="77777777" w:rsidR="00B55316" w:rsidRDefault="00B55316">
+    <w:p w14:paraId="5ABD4DD2" w14:textId="77777777" w:rsidR="006C2491" w:rsidRDefault="006C2491">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="762B2C6B" w14:textId="77777777" w:rsidR="00B55316" w:rsidRDefault="00B55316">
+    <w:p w14:paraId="04758446" w14:textId="77777777" w:rsidR="006C2491" w:rsidRDefault="006C2491">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F791D43" w14:textId="77777777" w:rsidR="003A3867" w:rsidRDefault="003A3867">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1765887489"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="5D87DEC8" w14:textId="25AE8E98" w:rsidR="00B95ED5" w:rsidRDefault="00B95ED5">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4AC0CC0A" w14:textId="4981B876" w:rsidR="00076489" w:rsidRPr="00076489" w:rsidRDefault="00076489">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1945799341"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="73C11530" w14:textId="4730E63B" w:rsidR="00B95ED5" w:rsidRDefault="00B95ED5">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5DF3F9C0" w14:textId="77777777" w:rsidR="00B95ED5" w:rsidRDefault="00B95ED5">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D865AB4" w14:textId="77777777" w:rsidR="00B55316" w:rsidRDefault="00B55316">
+    <w:p w14:paraId="0A271AC5" w14:textId="77777777" w:rsidR="006C2491" w:rsidRDefault="006C2491">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="744CF6F1" w14:textId="77777777" w:rsidR="00B55316" w:rsidRDefault="00B55316">
+    <w:p w14:paraId="7BCBEAA3" w14:textId="77777777" w:rsidR="006C2491" w:rsidRDefault="006C2491">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7EBB7F20" w14:textId="77777777" w:rsidR="001B63C2" w:rsidRPr="004D7B5C" w:rsidRDefault="001B63C2" w:rsidP="001B63C2">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7B5C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Symbol" w:hAnsi="Aptos" w:cs="Symbol"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7B5C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs.</w:t>
@@ -9254,133 +9688,97 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="32528950" w14:textId="77777777" w:rsidR="009F6907" w:rsidRDefault="009F6907">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="335328E0" w14:textId="37A260A8" w:rsidR="008F40BB" w:rsidRPr="008F40BB" w:rsidRDefault="008F40BB" w:rsidP="008F40BB">
+  <w:p w14:paraId="3B2A758E" w14:textId="77777777" w:rsidR="003A3867" w:rsidRDefault="003A3867">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42370CD0" w14:textId="77777777" w:rsidR="003A3867" w:rsidRPr="00525650" w:rsidRDefault="003A3867" w:rsidP="003A3867">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Aktualizēts: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>01.07.2026.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="335328E0" w14:textId="4CCF27CF" w:rsidR="008F40BB" w:rsidRPr="008F40BB" w:rsidRDefault="008F40BB" w:rsidP="008F40BB">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008F40BB">
-[...70 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="4D732A06" w14:textId="3BE74BC9" w:rsidR="00772465" w:rsidRPr="008F40BB" w:rsidRDefault="00772465" w:rsidP="008F40BB">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="06B82BF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
@@ -10891,51 +11289,51 @@
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="894899676">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="391580506">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="801776504">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1097484997">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1984695891">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -11084,129 +11482,133 @@
     <w:rsid w:val="002E0064"/>
     <w:rsid w:val="002E067F"/>
     <w:rsid w:val="002E1087"/>
     <w:rsid w:val="002E2EE4"/>
     <w:rsid w:val="002F0E11"/>
     <w:rsid w:val="002F387F"/>
     <w:rsid w:val="002F58D4"/>
     <w:rsid w:val="00300429"/>
     <w:rsid w:val="00303EC2"/>
     <w:rsid w:val="00306914"/>
     <w:rsid w:val="00314D39"/>
     <w:rsid w:val="00315A3B"/>
     <w:rsid w:val="00317029"/>
     <w:rsid w:val="00320594"/>
     <w:rsid w:val="00321297"/>
     <w:rsid w:val="00321693"/>
     <w:rsid w:val="0032231B"/>
     <w:rsid w:val="00322E86"/>
     <w:rsid w:val="00323822"/>
     <w:rsid w:val="00323AC5"/>
     <w:rsid w:val="00326B30"/>
     <w:rsid w:val="003359AB"/>
     <w:rsid w:val="00335F6D"/>
     <w:rsid w:val="00336CFE"/>
     <w:rsid w:val="0034129D"/>
+    <w:rsid w:val="00342D43"/>
     <w:rsid w:val="0034366E"/>
     <w:rsid w:val="003446B7"/>
     <w:rsid w:val="00344ED9"/>
     <w:rsid w:val="00344F38"/>
     <w:rsid w:val="00345B88"/>
     <w:rsid w:val="00346EE8"/>
     <w:rsid w:val="00350A7E"/>
     <w:rsid w:val="00351161"/>
     <w:rsid w:val="003522E1"/>
     <w:rsid w:val="00362978"/>
     <w:rsid w:val="00364D36"/>
     <w:rsid w:val="0036612D"/>
     <w:rsid w:val="0037242C"/>
     <w:rsid w:val="003738DC"/>
     <w:rsid w:val="00374728"/>
     <w:rsid w:val="0038254F"/>
     <w:rsid w:val="0039004E"/>
     <w:rsid w:val="003908FE"/>
     <w:rsid w:val="00392E64"/>
     <w:rsid w:val="0039530A"/>
     <w:rsid w:val="003961C9"/>
     <w:rsid w:val="003A2A93"/>
+    <w:rsid w:val="003A3867"/>
     <w:rsid w:val="003A7A09"/>
     <w:rsid w:val="003B1F0F"/>
     <w:rsid w:val="003B58E4"/>
     <w:rsid w:val="003B757E"/>
     <w:rsid w:val="003D0C9D"/>
     <w:rsid w:val="003D25CF"/>
     <w:rsid w:val="003D26AB"/>
     <w:rsid w:val="003D2C92"/>
     <w:rsid w:val="003D770A"/>
     <w:rsid w:val="003F0DB7"/>
     <w:rsid w:val="003F5CE0"/>
     <w:rsid w:val="003F66C5"/>
     <w:rsid w:val="003F7297"/>
     <w:rsid w:val="00400317"/>
     <w:rsid w:val="00400CC8"/>
     <w:rsid w:val="004033D0"/>
     <w:rsid w:val="00404B61"/>
     <w:rsid w:val="00411678"/>
     <w:rsid w:val="004211C7"/>
     <w:rsid w:val="0042338F"/>
     <w:rsid w:val="0042435F"/>
     <w:rsid w:val="0043315D"/>
     <w:rsid w:val="0043751B"/>
+    <w:rsid w:val="00443286"/>
     <w:rsid w:val="00444943"/>
     <w:rsid w:val="00444BBE"/>
     <w:rsid w:val="00450150"/>
     <w:rsid w:val="0045501D"/>
     <w:rsid w:val="00455492"/>
     <w:rsid w:val="00460F40"/>
     <w:rsid w:val="00462988"/>
     <w:rsid w:val="00466BD9"/>
     <w:rsid w:val="00466E18"/>
     <w:rsid w:val="0047641C"/>
     <w:rsid w:val="004861B8"/>
     <w:rsid w:val="0049026A"/>
     <w:rsid w:val="00490C94"/>
     <w:rsid w:val="00491102"/>
     <w:rsid w:val="00497EC7"/>
     <w:rsid w:val="004A0A61"/>
     <w:rsid w:val="004A2E9F"/>
     <w:rsid w:val="004A7BF0"/>
     <w:rsid w:val="004B050B"/>
     <w:rsid w:val="004B093F"/>
     <w:rsid w:val="004B597C"/>
     <w:rsid w:val="004B647B"/>
     <w:rsid w:val="004B7AA2"/>
     <w:rsid w:val="004C0E82"/>
     <w:rsid w:val="004C4F38"/>
     <w:rsid w:val="004C6E5A"/>
     <w:rsid w:val="004C6F4C"/>
     <w:rsid w:val="004C75C0"/>
     <w:rsid w:val="004D029B"/>
     <w:rsid w:val="004D30CC"/>
     <w:rsid w:val="004D7B5C"/>
     <w:rsid w:val="004E7CCB"/>
     <w:rsid w:val="004F6476"/>
     <w:rsid w:val="004F6DFB"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="005070A9"/>
     <w:rsid w:val="005138AC"/>
     <w:rsid w:val="0051598D"/>
     <w:rsid w:val="00522ABA"/>
     <w:rsid w:val="00522EFE"/>
     <w:rsid w:val="00524D5F"/>
     <w:rsid w:val="00530475"/>
     <w:rsid w:val="00532D4C"/>
     <w:rsid w:val="00534594"/>
     <w:rsid w:val="00535D9A"/>
     <w:rsid w:val="00536F09"/>
     <w:rsid w:val="00540967"/>
     <w:rsid w:val="0054116D"/>
     <w:rsid w:val="00544DF3"/>
     <w:rsid w:val="00544F10"/>
     <w:rsid w:val="00545E84"/>
     <w:rsid w:val="00546154"/>
     <w:rsid w:val="00550CB2"/>
     <w:rsid w:val="00552D2B"/>
     <w:rsid w:val="00553155"/>
     <w:rsid w:val="00553282"/>
     <w:rsid w:val="0055719A"/>
     <w:rsid w:val="00557810"/>
     <w:rsid w:val="005747CD"/>
     <w:rsid w:val="0057530A"/>
@@ -11237,50 +11639,51 @@
     <w:rsid w:val="006103DE"/>
     <w:rsid w:val="00610FEB"/>
     <w:rsid w:val="00614542"/>
     <w:rsid w:val="00625A10"/>
     <w:rsid w:val="006357A7"/>
     <w:rsid w:val="00645492"/>
     <w:rsid w:val="00654DEA"/>
     <w:rsid w:val="006553E4"/>
     <w:rsid w:val="00660568"/>
     <w:rsid w:val="00662D63"/>
     <w:rsid w:val="00664203"/>
     <w:rsid w:val="00671755"/>
     <w:rsid w:val="00673600"/>
     <w:rsid w:val="00676A30"/>
     <w:rsid w:val="00684F3D"/>
     <w:rsid w:val="00685FD4"/>
     <w:rsid w:val="00687B4E"/>
     <w:rsid w:val="00692E0A"/>
     <w:rsid w:val="006938F7"/>
     <w:rsid w:val="00696E24"/>
     <w:rsid w:val="00696F8E"/>
     <w:rsid w:val="006A1F02"/>
     <w:rsid w:val="006A3BD7"/>
     <w:rsid w:val="006B08CA"/>
     <w:rsid w:val="006B3B85"/>
+    <w:rsid w:val="006C2491"/>
     <w:rsid w:val="006C3B21"/>
     <w:rsid w:val="006C5912"/>
     <w:rsid w:val="006C6367"/>
     <w:rsid w:val="006C73BE"/>
     <w:rsid w:val="006D1862"/>
     <w:rsid w:val="006E03C0"/>
     <w:rsid w:val="006E0B32"/>
     <w:rsid w:val="006E3E69"/>
     <w:rsid w:val="006E6102"/>
     <w:rsid w:val="006E6458"/>
     <w:rsid w:val="006F2C47"/>
     <w:rsid w:val="006F5BDB"/>
     <w:rsid w:val="006F7400"/>
     <w:rsid w:val="0070147D"/>
     <w:rsid w:val="007040AD"/>
     <w:rsid w:val="007073EC"/>
     <w:rsid w:val="007100E2"/>
     <w:rsid w:val="0071137C"/>
     <w:rsid w:val="00720117"/>
     <w:rsid w:val="00722CAB"/>
     <w:rsid w:val="00724168"/>
     <w:rsid w:val="0072721D"/>
     <w:rsid w:val="00727D60"/>
     <w:rsid w:val="00730F88"/>
     <w:rsid w:val="00732265"/>
@@ -11465,81 +11868,83 @@
     <w:rsid w:val="00B06131"/>
     <w:rsid w:val="00B070A0"/>
     <w:rsid w:val="00B11E6C"/>
     <w:rsid w:val="00B16257"/>
     <w:rsid w:val="00B16C84"/>
     <w:rsid w:val="00B17D4B"/>
     <w:rsid w:val="00B24B13"/>
     <w:rsid w:val="00B35F9C"/>
     <w:rsid w:val="00B3731C"/>
     <w:rsid w:val="00B400A8"/>
     <w:rsid w:val="00B405E7"/>
     <w:rsid w:val="00B41A7B"/>
     <w:rsid w:val="00B4218F"/>
     <w:rsid w:val="00B47F62"/>
     <w:rsid w:val="00B55316"/>
     <w:rsid w:val="00B56C21"/>
     <w:rsid w:val="00B57FAA"/>
     <w:rsid w:val="00B61F44"/>
     <w:rsid w:val="00B7253E"/>
     <w:rsid w:val="00B74968"/>
     <w:rsid w:val="00B764BE"/>
     <w:rsid w:val="00B93460"/>
     <w:rsid w:val="00B93B35"/>
     <w:rsid w:val="00B95ED5"/>
     <w:rsid w:val="00B96213"/>
+    <w:rsid w:val="00B9641F"/>
     <w:rsid w:val="00B96A9D"/>
     <w:rsid w:val="00BA296A"/>
     <w:rsid w:val="00BA341C"/>
     <w:rsid w:val="00BA540C"/>
     <w:rsid w:val="00BA59C3"/>
     <w:rsid w:val="00BA777D"/>
     <w:rsid w:val="00BB334B"/>
     <w:rsid w:val="00BB5119"/>
     <w:rsid w:val="00BB5200"/>
     <w:rsid w:val="00BB573B"/>
     <w:rsid w:val="00BB67DB"/>
     <w:rsid w:val="00BB70E7"/>
     <w:rsid w:val="00BC2179"/>
     <w:rsid w:val="00BC403E"/>
     <w:rsid w:val="00BD2717"/>
     <w:rsid w:val="00BD4F93"/>
     <w:rsid w:val="00BD63E9"/>
     <w:rsid w:val="00BE060F"/>
     <w:rsid w:val="00BE5F1D"/>
     <w:rsid w:val="00BF00CE"/>
     <w:rsid w:val="00BF2A41"/>
     <w:rsid w:val="00BF4470"/>
     <w:rsid w:val="00C068EA"/>
     <w:rsid w:val="00C0700B"/>
     <w:rsid w:val="00C11CD5"/>
     <w:rsid w:val="00C2104A"/>
     <w:rsid w:val="00C249B8"/>
     <w:rsid w:val="00C266D3"/>
     <w:rsid w:val="00C3162F"/>
     <w:rsid w:val="00C32B41"/>
     <w:rsid w:val="00C32CDE"/>
+    <w:rsid w:val="00C355AF"/>
     <w:rsid w:val="00C40A3B"/>
     <w:rsid w:val="00C41AA0"/>
     <w:rsid w:val="00C4366A"/>
     <w:rsid w:val="00C45AB0"/>
     <w:rsid w:val="00C5212D"/>
     <w:rsid w:val="00C65259"/>
     <w:rsid w:val="00C671C4"/>
     <w:rsid w:val="00C71620"/>
     <w:rsid w:val="00C7470D"/>
     <w:rsid w:val="00C77DCB"/>
     <w:rsid w:val="00C856F7"/>
     <w:rsid w:val="00C93344"/>
     <w:rsid w:val="00C97115"/>
     <w:rsid w:val="00CA012E"/>
     <w:rsid w:val="00CA5798"/>
     <w:rsid w:val="00CA7B46"/>
     <w:rsid w:val="00CB03F9"/>
     <w:rsid w:val="00CB158C"/>
     <w:rsid w:val="00CB3918"/>
     <w:rsid w:val="00CB6EB9"/>
     <w:rsid w:val="00CC08B3"/>
     <w:rsid w:val="00CC0F43"/>
     <w:rsid w:val="00CC35C3"/>
     <w:rsid w:val="00CC3D75"/>
     <w:rsid w:val="00CC5305"/>
@@ -11573,82 +11978,84 @@
     <w:rsid w:val="00D62FB5"/>
     <w:rsid w:val="00D67AD3"/>
     <w:rsid w:val="00D743C8"/>
     <w:rsid w:val="00D746CB"/>
     <w:rsid w:val="00D7498C"/>
     <w:rsid w:val="00D823AE"/>
     <w:rsid w:val="00D84F46"/>
     <w:rsid w:val="00D9063B"/>
     <w:rsid w:val="00D92243"/>
     <w:rsid w:val="00D93407"/>
     <w:rsid w:val="00DA3F9E"/>
     <w:rsid w:val="00DA716E"/>
     <w:rsid w:val="00DB2858"/>
     <w:rsid w:val="00DB32FC"/>
     <w:rsid w:val="00DB3DD8"/>
     <w:rsid w:val="00DB7BA6"/>
     <w:rsid w:val="00DC1D0D"/>
     <w:rsid w:val="00DE04C0"/>
     <w:rsid w:val="00DE10ED"/>
     <w:rsid w:val="00DF47D6"/>
     <w:rsid w:val="00DF5D14"/>
     <w:rsid w:val="00DF7A1E"/>
     <w:rsid w:val="00E00404"/>
     <w:rsid w:val="00E00EA4"/>
     <w:rsid w:val="00E01F65"/>
+    <w:rsid w:val="00E0222E"/>
     <w:rsid w:val="00E060FD"/>
     <w:rsid w:val="00E06301"/>
     <w:rsid w:val="00E113E3"/>
     <w:rsid w:val="00E17C16"/>
     <w:rsid w:val="00E23287"/>
     <w:rsid w:val="00E25374"/>
     <w:rsid w:val="00E25A6C"/>
     <w:rsid w:val="00E3337E"/>
     <w:rsid w:val="00E501CE"/>
     <w:rsid w:val="00E55583"/>
     <w:rsid w:val="00E62A06"/>
     <w:rsid w:val="00E67328"/>
     <w:rsid w:val="00E70E60"/>
     <w:rsid w:val="00E711C7"/>
     <w:rsid w:val="00E73A59"/>
     <w:rsid w:val="00E73B25"/>
     <w:rsid w:val="00E74197"/>
     <w:rsid w:val="00E74353"/>
     <w:rsid w:val="00E74ED3"/>
     <w:rsid w:val="00E930BE"/>
     <w:rsid w:val="00E93114"/>
     <w:rsid w:val="00E933E5"/>
     <w:rsid w:val="00E95618"/>
     <w:rsid w:val="00E9584E"/>
     <w:rsid w:val="00E95C75"/>
     <w:rsid w:val="00E95E16"/>
     <w:rsid w:val="00EA186D"/>
     <w:rsid w:val="00EA1958"/>
     <w:rsid w:val="00EA6941"/>
     <w:rsid w:val="00EB4822"/>
     <w:rsid w:val="00EC62E7"/>
     <w:rsid w:val="00ED21EE"/>
+    <w:rsid w:val="00ED734E"/>
     <w:rsid w:val="00ED74A4"/>
     <w:rsid w:val="00EE1B07"/>
     <w:rsid w:val="00EE30BC"/>
     <w:rsid w:val="00EE31CB"/>
     <w:rsid w:val="00EE3DDE"/>
     <w:rsid w:val="00EE4D37"/>
     <w:rsid w:val="00EE5B65"/>
     <w:rsid w:val="00EE7E1B"/>
     <w:rsid w:val="00F00AB5"/>
     <w:rsid w:val="00F065DE"/>
     <w:rsid w:val="00F1012B"/>
     <w:rsid w:val="00F169AA"/>
     <w:rsid w:val="00F16B7C"/>
     <w:rsid w:val="00F17D14"/>
     <w:rsid w:val="00F230E2"/>
     <w:rsid w:val="00F257D8"/>
     <w:rsid w:val="00F26ADE"/>
     <w:rsid w:val="00F31FD0"/>
     <w:rsid w:val="00F35259"/>
     <w:rsid w:val="00F4156B"/>
     <w:rsid w:val="00F44DA9"/>
     <w:rsid w:val="00F46055"/>
     <w:rsid w:val="00F5058F"/>
     <w:rsid w:val="00F51E0A"/>
     <w:rsid w:val="00F52F09"/>
@@ -11731,51 +12138,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12427,50 +12834,51 @@
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="0072721D"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C6367"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C6367"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
     <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
@@ -12716,50 +13124,51 @@
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
     <w:name w:val="Virsraksts 3 Rakstz."/>
     <w:link w:val="Virsraksts3"/>
     <w:rsid w:val="0075674D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
     <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00772465"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD63C8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D450D7"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -12969,51 +13378,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2132092573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13284,179 +13693,168 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e888d881917d0ca013988a808d8d4f99" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -13501,131 +13899,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C079CB32-6DEE-4608-902E-8E7AF519D1CC}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAFA3950-41DF-46B6-82E6-89329F2C596D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DBD5611-7E12-445D-A3C1-2491AC8D9E31}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31FA0848-990F-414A-B021-BEF8DF66B900}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2411</Characters>
+  <Pages>6</Pages>
+  <Words>903</Words>
+  <Characters>6455</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>307</Lines>
+  <Paragraphs>179</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr> „Grozījumi Ministru kabineta 2001.gada 27.decembra noteikumos Nr.567 „Noteikumi par pieteikumu veidlapām ierakstiem komercreģistrā””</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6626</CharactersWithSpaces>
+  <CharactersWithSpaces>7179</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3211319</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.registrs.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>