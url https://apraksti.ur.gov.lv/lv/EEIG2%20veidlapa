--- v0 (2026-04-08)
+++ v1 (2026-07-28)
@@ -1,78 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="8090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B1106" w:rsidRPr="00CF5682" w14:paraId="0C58DD77" w14:textId="77777777" w:rsidTr="00DB5662">
+      <w:tr w:rsidR="006B1106" w:rsidRPr="00937339" w14:paraId="0C58DD77" w14:textId="77777777" w:rsidTr="00DB5662">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="172BB8DD" w14:textId="20D56FDE" w:rsidR="003749D7" w:rsidRPr="00737191" w:rsidRDefault="00335EE3" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -188,51 +191,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2367"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00465B7C" w:rsidRPr="00CF5682" w14:paraId="3B32B2D2" w14:textId="77777777" w:rsidTr="00DB5662">
+      <w:tr w:rsidR="00465B7C" w:rsidRPr="00937339" w14:paraId="3B32B2D2" w14:textId="77777777" w:rsidTr="00DB5662">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57635A2D" w14:textId="77777777" w:rsidR="00465B7C" w:rsidRPr="00737191" w:rsidRDefault="00465B7C" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -630,51 +633,51 @@
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00747505" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaiņu</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> būtība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B1106" w:rsidRPr="00CF5682" w14:paraId="22EF6213" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="006B1106" w:rsidRPr="00937339" w14:paraId="22EF6213" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:trPr>
           <w:trHeight w:val="4531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A95E34B" w14:textId="77777777" w:rsidR="00234829" w:rsidRPr="00737191" w:rsidRDefault="00234829" w:rsidP="00737191">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
@@ -2191,51 +2194,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE68F5" w:rsidRPr="00CF5682" w14:paraId="5DB21287" w14:textId="77777777" w:rsidTr="00E2049C">
+      <w:tr w:rsidR="00CE68F5" w:rsidRPr="00937339" w14:paraId="5DB21287" w14:textId="77777777" w:rsidTr="00E2049C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="302D8773" w14:textId="6C9C3BFF" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -2541,51 +2544,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00CF5682" w14:paraId="70F45EF6" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00937339" w14:paraId="70F45EF6" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E07166D" w14:textId="07643CB5" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="005D3D04" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -2718,51 +2721,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00CF5682" w14:paraId="3CD3F062" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00937339" w14:paraId="3CD3F062" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="37DD38AC" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -2795,91 +2798,91 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="525CF4A1" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00CF5682" w14:paraId="390819C3" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00937339" w14:paraId="390819C3" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4F924258" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00CF5682" w14:paraId="20F78F5E" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00937339" w14:paraId="20F78F5E" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="643"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="06D127FB" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5443D20E" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2913,51 +2916,51 @@
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="48DE32CF" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00CF5682" w14:paraId="5595D45F" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00937339" w14:paraId="5595D45F" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="0DFE84B8" w14:textId="29ED37D2" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dzimšanas datums  </w:t>
@@ -2974,80 +2977,80 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 </w:t>
                   </w:r>
                   <w:r w:rsidR="008F7707" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00CF5682" w14:paraId="76373689" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00EB3419" w14:paraId="76373689" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7001200B" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00CF5682" w14:paraId="4DA49E95" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00EB3419" w14:paraId="4DA49E95" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="564"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F341F61" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CE68F5" w:rsidRPr="00737191" w14:paraId="14225983" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
@@ -3108,51 +3111,51 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="583DD020" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00CF5682" w14:paraId="3FDAB68E" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00CE68F5" w:rsidRPr="00EB3419" w14:paraId="3FDAB68E" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C2070C1" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00737191" w:rsidRDefault="00CE68F5" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
@@ -3358,51 +3361,51 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005D3D04" w:rsidRPr="00CF5682" w14:paraId="1D41149C" w14:textId="77777777" w:rsidTr="005E223A">
+            <w:tr w:rsidR="005D3D04" w:rsidRPr="00EB3419" w14:paraId="1D41149C" w14:textId="77777777" w:rsidTr="005E223A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5528E75F" w14:textId="756F8711" w:rsidR="005D3D04" w:rsidRPr="00794862" w:rsidRDefault="005D3D04" w:rsidP="005D3D04">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Galvenā darbības veikšanas vieta </w:t>
                   </w:r>
@@ -3439,102 +3442,102 @@
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                   <w:r w:rsidR="000E234D" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="000E234D" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
                     <w:t>**</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005D3D04" w:rsidRPr="00CF5682" w14:paraId="44B45C70" w14:textId="77777777" w:rsidTr="000E234D">
+            <w:tr w:rsidR="005D3D04" w:rsidRPr="00EB3419" w14:paraId="44B45C70" w14:textId="77777777" w:rsidTr="000E234D">
               <w:trPr>
                 <w:trHeight w:val="431"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="64C06A21" w14:textId="77777777" w:rsidR="005D3D04" w:rsidRPr="009B7757" w:rsidRDefault="005D3D04" w:rsidP="005D3D04">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1705D0D3" w14:textId="77777777" w:rsidR="005D3D04" w:rsidRPr="00737191" w:rsidRDefault="005D3D04" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2265"/>
               <w:gridCol w:w="7047"/>
               <w:gridCol w:w="9"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00F91C93" w:rsidRPr="00CF5682" w14:paraId="52BA5BD2" w14:textId="77777777" w:rsidTr="005F3BCE">
+            <w:tr w:rsidR="00F91C93" w:rsidRPr="00EB3419" w14:paraId="52BA5BD2" w14:textId="77777777" w:rsidTr="005F3BCE">
               <w:trPr>
                 <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="9" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9312" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="42C32049" w14:textId="6EF71FB9" w:rsidR="00F91C93" w:rsidRPr="00737191" w:rsidRDefault="005D3D04" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -3996,51 +3999,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>vadītāju</w:t>
             </w:r>
             <w:r w:rsidR="0036409B" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="2A828AF4" w14:textId="77777777" w:rsidTr="009C5C70">
+      <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="2A828AF4" w14:textId="77777777" w:rsidTr="009C5C70">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08ECB371" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
@@ -4071,51 +4074,51 @@
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Izmaiņu būtība:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="2AD675C1" w14:textId="77777777" w:rsidTr="005E223A">
+            <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="2AD675C1" w14:textId="77777777" w:rsidTr="005E223A">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="126558CD" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
@@ -4408,51 +4411,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="089BCA09" w14:textId="77777777" w:rsidTr="005E223A">
+            <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="089BCA09" w14:textId="77777777" w:rsidTr="005E223A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0344FC9D" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -4485,91 +4488,91 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="035CA897" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="30EB7567" w14:textId="77777777" w:rsidTr="005E223A">
+            <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="30EB7567" w14:textId="77777777" w:rsidTr="005E223A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="166EBA3D" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="2C73C5B1" w14:textId="77777777" w:rsidTr="005E223A">
+            <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="2C73C5B1" w14:textId="77777777" w:rsidTr="005E223A">
               <w:trPr>
                 <w:trHeight w:val="643"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5403AF95" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7073D39E" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -4603,131 +4606,131 @@
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="268A36B5" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="3ADDAA45" w14:textId="77777777" w:rsidTr="005E223A">
+            <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="3ADDAA45" w14:textId="77777777" w:rsidTr="005E223A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="7A0DA169" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dzimšanas datums </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="77F631B3" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 (diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="1906376C" w14:textId="77777777" w:rsidTr="005E223A">
+            <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="1906376C" w14:textId="77777777" w:rsidTr="005E223A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="64D9F7D9" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="0318E785" w14:textId="77777777" w:rsidTr="00E271C8">
+            <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="0318E785" w14:textId="77777777" w:rsidTr="00E271C8">
               <w:trPr>
                 <w:trHeight w:val="738"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E88D9D1" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036409B" w:rsidRPr="00737191" w14:paraId="7591759C" w14:textId="77777777" w:rsidTr="005E223A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
@@ -4788,51 +4791,51 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5B469F9A" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="388A167D" w14:textId="77777777" w:rsidTr="005E223A">
+            <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="388A167D" w14:textId="77777777" w:rsidTr="005E223A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F7D4FAD" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
@@ -5076,51 +5079,51 @@
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Apliecinājums</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="4"/>
                     <w:t>**</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="51009443" w14:textId="77777777" w:rsidTr="005E223A">
+            <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="51009443" w14:textId="77777777" w:rsidTr="005E223A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="261D66E1" w14:textId="38F3A389" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Piekrītu būt par šīs </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
@@ -5294,96 +5297,96 @@
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Datums*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="71E28427" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="1EE56824" w14:textId="77777777" w:rsidTr="005E223A">
+            <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="1EE56824" w14:textId="77777777" w:rsidTr="005E223A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5CAAC8C7" w14:textId="3E7A9564" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Tiesības pārstāvēt </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Eiropas ekonomisko interešu grupu</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="6"/>
                     <w:t>**</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="30E8088C" w14:textId="77777777" w:rsidTr="005E223A">
+            <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="30E8088C" w14:textId="77777777" w:rsidTr="005E223A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="61D8EB7E" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
@@ -5528,51 +5531,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2093"/>
         <w:gridCol w:w="2987"/>
         <w:gridCol w:w="1832"/>
         <w:gridCol w:w="2704"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00374D54" w:rsidRPr="00CF5682" w14:paraId="7A5F8EBD" w14:textId="77777777" w:rsidTr="00DB5662">
+      <w:tr w:rsidR="00374D54" w:rsidRPr="00EB3419" w14:paraId="7A5F8EBD" w14:textId="77777777" w:rsidTr="00DB5662">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FA6BAF8" w14:textId="0B8938C4" w:rsidR="00374D54" w:rsidRPr="00737191" w:rsidRDefault="007553EC" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -6055,51 +6058,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1227AA87" w14:textId="77777777" w:rsidR="00374D54" w:rsidRPr="00737191" w:rsidRDefault="00374D54" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374D54" w:rsidRPr="00CF5682" w14:paraId="7EFD3AAC" w14:textId="77777777" w:rsidTr="00DB5662">
+      <w:tr w:rsidR="00374D54" w:rsidRPr="00EB3419" w14:paraId="7EFD3AAC" w14:textId="77777777" w:rsidTr="00DB5662">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B56615E" w14:textId="77777777" w:rsidR="00374D54" w:rsidRPr="00737191" w:rsidRDefault="00374D54" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
@@ -6187,111 +6190,87 @@
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30AD2F52" w14:textId="77777777" w:rsidR="00374D54" w:rsidRPr="00737191" w:rsidRDefault="00374D54" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374D54" w:rsidRPr="00CF5682" w14:paraId="29651CC1" w14:textId="77777777" w:rsidTr="00DB5662">
+      <w:tr w:rsidR="00374D54" w:rsidRPr="00EB3419" w14:paraId="29651CC1" w14:textId="77777777" w:rsidTr="00DB5662">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C0E02E" w14:textId="77777777" w:rsidR="00374D54" w:rsidRPr="00737191" w:rsidRDefault="00374D54" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Apliecinu(-</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">), ka </w:t>
+              <w:t xml:space="preserve">Apliecinu(-ām), ka </w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>tiesību subjekts ir sasniedzams un tam ir tiesisks pamats atrasties norādītajā juridiskajā adresē.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26D872D7" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRPr="00737191" w:rsidRDefault="002F1C08" w:rsidP="00737191">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -6423,51 +6402,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00016FD8" w:rsidRPr="00CF5682" w14:paraId="71114CEA" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00016FD8" w:rsidRPr="00EB3419" w14:paraId="71114CEA" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="010D2A02" w14:textId="095449FB" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="007553EC" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -6535,51 +6514,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>likvidatoru</w:t>
             </w:r>
             <w:r w:rsidR="00016FD8" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00016FD8" w:rsidRPr="00CF5682" w14:paraId="7378D326" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00016FD8" w:rsidRPr="00EB3419" w14:paraId="7378D326" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FC0A412" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
@@ -6903,51 +6882,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00CF5682" w14:paraId="296C4596" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00EB3419" w14:paraId="296C4596" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E512103" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -6980,91 +6959,91 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="210D5116" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00CF5682" w14:paraId="038005C5" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00EB3419" w14:paraId="038005C5" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="07CAA09B" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00CF5682" w14:paraId="3E158264" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00EB3419" w14:paraId="3E158264" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="643"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="616A1787" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5A3802D4" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -7098,51 +7077,51 @@
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="31D16A50" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00CF5682" w14:paraId="2041FB8B" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00EB3419" w14:paraId="2041FB8B" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="72486058" w14:textId="1FB9CBD9" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dzimšanas datums </w:t>
@@ -7159,80 +7138,80 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 </w:t>
                   </w:r>
                   <w:r w:rsidR="008F7707" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00CF5682" w14:paraId="4366F383" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00EB3419" w14:paraId="4366F383" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E5BD0D3" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00CF5682" w14:paraId="01FD6C6C" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00EB3419" w14:paraId="01FD6C6C" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="564"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5F98BFA8" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00016FD8" w:rsidRPr="00737191" w14:paraId="7AB1603F" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
@@ -7293,51 +7272,51 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2DFF89AD" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00CF5682" w14:paraId="62ED8780" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00EB3419" w14:paraId="62ED8780" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="33FEC36B" w14:textId="77777777" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
@@ -7581,51 +7560,51 @@
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Apliecinājums</w:t>
                   </w:r>
                   <w:r w:rsidR="008E0FE4" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="8"/>
                     <w:t>**</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00016FD8" w:rsidRPr="00CF5682" w14:paraId="775916D4" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00016FD8" w:rsidRPr="00EB3419" w14:paraId="775916D4" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="58C77825" w14:textId="03E33E41" w:rsidR="00016FD8" w:rsidRPr="00737191" w:rsidRDefault="00016FD8" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Piekrītu būt par šīs sabiedrības </w:t>
                   </w:r>
                   <w:r w:rsidR="00047475" w:rsidRPr="00737191">
                     <w:rPr>
@@ -7820,51 +7799,51 @@
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Tiesības pārstāvēt sabiedrību</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="10"/>
                     <w:t>**</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AF081E" w:rsidRPr="00CF5682" w14:paraId="4A79BAB1" w14:textId="77777777" w:rsidTr="00011673">
+            <w:tr w:rsidR="00AF081E" w:rsidRPr="00EB3419" w14:paraId="4A79BAB1" w14:textId="77777777" w:rsidTr="00011673">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="111B12B5" w14:textId="77777777" w:rsidR="00AF081E" w:rsidRPr="00737191" w:rsidRDefault="00AF081E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
@@ -8034,51 +8013,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058361A" w:rsidRPr="00CF5682" w14:paraId="7FB66C8A" w14:textId="77777777" w:rsidTr="00630E08">
+      <w:tr w:rsidR="0058361A" w:rsidRPr="00EB3419" w14:paraId="7FB66C8A" w14:textId="77777777" w:rsidTr="00630E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="34822446" w14:textId="7C03DF7E" w:rsidR="0058361A" w:rsidRPr="00737191" w:rsidRDefault="006122E2" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -8176,51 +8155,51 @@
             <w:r w:rsidR="000E234D" w:rsidRPr="007553EC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007553EC" w:rsidRPr="007553EC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>mainīt uz citu Eiropas Savienības dalībvalsti un publicēt priekšlikumu par juridiskās adreses maiņu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058361A" w:rsidRPr="00CF5682" w14:paraId="040D7430" w14:textId="77777777" w:rsidTr="00B13D87">
+      <w:tr w:rsidR="0058361A" w:rsidRPr="00EB3419" w14:paraId="040D7430" w14:textId="77777777" w:rsidTr="00B13D87">
         <w:trPr>
           <w:trHeight w:val="2014"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="53A95873" w14:textId="77777777" w:rsidR="00AF081E" w:rsidRPr="00737191" w:rsidRDefault="00AF081E" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76C52445" w14:textId="39536354" w:rsidR="0091749E" w:rsidRPr="00737191" w:rsidRDefault="0091749E" w:rsidP="007553EC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -8284,51 +8263,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00C31445" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Paziņojums par darbības turpināšanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C31445" w:rsidRPr="00CF5682" w14:paraId="64385DA6" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00C31445" w:rsidRPr="00EB3419" w14:paraId="64385DA6" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:trPr>
           <w:trHeight w:val="1876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1479F532" w14:textId="77777777" w:rsidR="00C31445" w:rsidRPr="00737191" w:rsidRDefault="00C31445" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8550,51 +8529,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="042E063B" w14:textId="77777777" w:rsidTr="005E223A">
+      <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="042E063B" w14:textId="77777777" w:rsidTr="005E223A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3320962D" w14:textId="77ACF471" w:rsidR="0036409B" w:rsidRPr="0036409B" w:rsidRDefault="006122E2" w:rsidP="005E223A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>10</w:t>
@@ -8668,51 +8647,51 @@
             <w:r w:rsidR="000E234D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>iropas e</w:t>
             </w:r>
             <w:r w:rsidR="007553EC" w:rsidRPr="007553EC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>konomisko interešu grupas mērķis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036409B" w:rsidRPr="00CF5682" w14:paraId="0B46D90F" w14:textId="77777777" w:rsidTr="005E223A">
+      <w:tr w:rsidR="0036409B" w:rsidRPr="00EB3419" w14:paraId="0B46D90F" w14:textId="77777777" w:rsidTr="005E223A">
         <w:trPr>
           <w:trHeight w:val="1876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3E88CE98" w14:textId="77777777" w:rsidR="0036409B" w:rsidRPr="00737191" w:rsidRDefault="0036409B" w:rsidP="005E223A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EE1985D" w14:textId="77777777" w:rsidR="0036409B" w:rsidRDefault="007553EC" w:rsidP="005E223A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -8839,51 +8818,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9584" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9601"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="50AA5875" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="50AA5875" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9584" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="33D6C0AC" w14:textId="7B44DFFA" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="0091749E" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -8995,88 +8974,88 @@
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="248A5C73" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="248A5C73" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9584" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32106668" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="7A075F1D" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="7A075F1D" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A357ED2" w14:textId="2978F05C" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
@@ -9171,51 +9150,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4533"/>
               <w:gridCol w:w="4789"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="0A09808F" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="0A09808F" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="541378AE" w14:textId="7D9D8018" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="0091749E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
@@ -9346,51 +9325,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2975"/>
               <w:gridCol w:w="6346"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="569C47D3" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="569C47D3" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0EE3DCDA" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -9433,72 +9412,83 @@
                 </w:tcPr>
                 <w:p w14:paraId="6D8C7213" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="109660F5" w14:textId="77777777" w:rsidTr="00545A9D">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="07988140" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
+                <w:p w14:paraId="07988140" w14:textId="47760192" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="00A3378A" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="070E52AC" w14:textId="77777777" w:rsidTr="00545A9D">
               <w:trPr>
                 <w:trHeight w:val="283"/>
@@ -9661,71 +9651,82 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="01CB42DC" w14:textId="77777777" w:rsidTr="00545A9D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F6C4CC6" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
+                <w:p w14:paraId="7F6C4CC6" w14:textId="37F2B429" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="78CA3E77" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="03917B3C" w14:textId="77777777" w:rsidTr="00545A9D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
@@ -10087,51 +10088,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9333"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="58DD3D30" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="58DD3D30" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="345C6D63" w14:textId="5C0F24D5" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="006C5961" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
@@ -10157,111 +10158,132 @@
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="0D62AF91" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="0D62AF91" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A814C8E" w14:textId="4C04F5B1" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="006C5961" w:rsidP="00737191">
+                <w:p w14:paraId="3A814C8E" w14:textId="77B3FE54" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="006C5961" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="0003751D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1.</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> Caur statusu juridiskajā personā</w:t>
                   </w:r>
+                  <w:r w:rsidR="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EB3419" w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 11.2.4. punktu)</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="60111C39" w14:textId="77777777" w:rsidTr="004661DE">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="60111C39" w14:textId="77777777" w:rsidTr="004661DE">
               <w:trPr>
                 <w:trHeight w:val="844"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1DF60832" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="02A53AB0" w14:textId="057BBAF2" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
@@ -10346,57 +10368,57 @@
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="171B6002" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="171B6002" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="0B74B39E" w14:textId="734EA04B" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00BE6958" w:rsidP="00737191">
+                <w:p w14:paraId="0B74B39E" w14:textId="392DBE37" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00BE6958" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="0003751D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -10407,101 +10429,122 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.2</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Kā atsevišķa persona, kas kontrolē</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00EB3419">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00737191">
+                  <w:r w:rsidRPr="00EB3419">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="0003751D">
+                  <w:r w:rsidR="0003751D" w:rsidRPr="00EB3419">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00737191">
+                  <w:r w:rsidRPr="00EB3419">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...3 lines deleted...]
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.3</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EB3419" w:rsidRPr="00EB3419">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-                    <w:t> punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. un 11.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="52E7DDDF" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="52E7DDDF" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="2136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="103EFBA1" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
@@ -10678,57 +10721,57 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="01B15CBA" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="01B15CBA" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="243789E2" w14:textId="7D71BD94" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00BE6958" w:rsidP="00737191">
+                <w:p w14:paraId="243789E2" w14:textId="665A81A8" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00BE6958" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="0003751D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -10744,152 +10787,524 @@
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.3</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Cits kontroles veids</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00EB3419">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno ar citas personas starpniecību aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00737191">
+                  <w:r w:rsidRPr="00EB3419">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="0003751D">
+                  <w:r w:rsidR="0003751D" w:rsidRPr="00EB3419">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00737191">
+                  <w:r w:rsidRPr="00EB3419">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3</w:t>
                   </w:r>
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
+                  <w:r w:rsidR="00EB3419" w:rsidRPr="00EB3419">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. un 11.2.4.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="65F6B61D" w14:textId="77777777" w:rsidTr="005F3BCE">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="65F6B61D" w14:textId="77777777" w:rsidTr="005F3BCE">
               <w:trPr>
                 <w:trHeight w:val="742"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0C3EF2D6" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="44B5541C" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
+          <w:p w14:paraId="44B5541C" w14:textId="77777777" w:rsidR="00030B42" w:rsidRDefault="00030B42" w:rsidP="00737191">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00EB3419" w:rsidRPr="00EB3419" w14:paraId="534F6C3D" w14:textId="77777777" w:rsidTr="00D14639">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="041F9D50" w14:textId="2CC905DD" w:rsidR="00EB3419" w:rsidRPr="00EB3419" w:rsidRDefault="00EB3419" w:rsidP="00EB3419">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>11.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4BE2B53B" w14:textId="77777777" w:rsidR="00EB3419" w:rsidRPr="00EB3419" w:rsidRDefault="00EB3419" w:rsidP="00EB3419">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00EB3419" w:rsidRPr="00EB3419" w14:paraId="42FD32BE" w14:textId="77777777" w:rsidTr="00D14639">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="28F8538D" w14:textId="77777777" w:rsidR="00EB3419" w:rsidRPr="00EB3419" w:rsidRDefault="00EB3419" w:rsidP="00EB3419">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="59AA1792" w14:textId="77777777" w:rsidR="00EB3419" w:rsidRPr="00EB3419" w:rsidRDefault="00EB3419" w:rsidP="00EB3419">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="6D572396" w14:textId="77777777" w:rsidR="00EB3419" w:rsidRPr="00EB3419" w:rsidRDefault="00EB3419" w:rsidP="00EB3419">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00EB3419" w:rsidRPr="00EB3419" w14:paraId="4F609676" w14:textId="77777777" w:rsidTr="00D14639">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="0690899B" w14:textId="77777777" w:rsidR="00EB3419" w:rsidRPr="00EB3419" w:rsidRDefault="00EB3419" w:rsidP="00EB3419">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="71FBA5F8" w14:textId="77777777" w:rsidR="00EB3419" w:rsidRPr="00EB3419" w:rsidRDefault="00EB3419" w:rsidP="00EB3419">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="5E1B10CE" w14:textId="77777777" w:rsidR="00EB3419" w:rsidRPr="00EB3419" w:rsidRDefault="00EB3419" w:rsidP="00EB3419">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00EB3419" w:rsidRPr="00EB3419" w14:paraId="2CDC4AD5" w14:textId="77777777" w:rsidTr="00D14639">
+              <w:trPr>
+                <w:trHeight w:val="1533"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="47790EB9" w14:textId="77777777" w:rsidR="00EB3419" w:rsidRPr="00EB3419" w:rsidRDefault="00EB3419" w:rsidP="00EB3419">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0A36B197" w14:textId="77777777" w:rsidR="00EB3419" w:rsidRPr="00EB3419" w:rsidRDefault="00EB3419" w:rsidP="00EB3419">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="6F47B449" w14:textId="77777777" w:rsidR="00EB3419" w:rsidRPr="00EB3419" w:rsidRDefault="00EB3419" w:rsidP="00EB3419">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="091BA1EC" w14:textId="77777777" w:rsidR="00EB3419" w:rsidRPr="00737191" w:rsidRDefault="00EB3419" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2962"/>
               <w:gridCol w:w="990"/>
               <w:gridCol w:w="4556"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="3EC685F4" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="3EC685F4" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B68A211" w14:textId="0F82C80F" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00B90C69" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
@@ -10904,71 +11319,75 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Ja kontroli īsteno ar citas personas starpniecību </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="781E5597" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
+                <w:p w14:paraId="781E5597" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00EB3419" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...2 lines deleted...]
-                  <w:r w:rsidRPr="00737191">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EB3419">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja kontroli īsteno ar vairāku personu starpniecību, norādāmas visas iesaistītās juridiskās personas (“juridisko personu ķēdi”)  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="68371FD6" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="68371FD6" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="610DC478" w14:textId="2741B381" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00B90C69" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
@@ -11034,50 +11453,51 @@
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="25CD3254" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Nr. __</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2962" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4C109556" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Reģistrācijas numurs</w:t>
@@ -11320,51 +11740,51 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2BBD6D56" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="686999FC" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="686999FC" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="453048E7" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
                   </w:r>
@@ -11666,51 +12086,51 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="00B82BAC" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="06E03029" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="06E03029" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="492761CF" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -12006,51 +12426,51 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="59AA1CF7" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="38E76F8B" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="38E76F8B" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="4712D7A3" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -12065,51 +12485,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2010"/>
               <w:gridCol w:w="1488"/>
               <w:gridCol w:w="5010"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="027F7A60" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="027F7A60" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4ED9542F" w14:textId="4EF9872B" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00B90C69" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -12248,51 +12668,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="66C7C99C" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="67A456ED" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="67A456ED" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="05E73F90" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
@@ -13009,51 +13429,51 @@
                     </w:rPr>
                     <w:t xml:space="preserve">Institūcija </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6498" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="78D2FA86" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="2A38BA77" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="2A38BA77" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="02E51A90" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -13174,51 +13594,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="26E054CC" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="61A9A06A" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="61A9A06A" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="376763D8" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
@@ -13930,51 +14350,51 @@
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6498" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="277112E5" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="124637B0" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="124637B0" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="568DA029" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -14094,51 +14514,51 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3D9525EE" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="0711E126" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="0711E126" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="40E67AB4" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
@@ -14814,51 +15234,51 @@
                     <w:t xml:space="preserve">  Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6498" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4EBDF2E0" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="11840594" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="11840594" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7C16CB59" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -14883,51 +15303,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9355" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9355"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00DB6199" w:rsidRPr="00CF5682" w14:paraId="5054E378" w14:textId="77777777" w:rsidTr="002814CD">
+            <w:tr w:rsidR="00DB6199" w:rsidRPr="00EB3419" w14:paraId="5054E378" w14:textId="77777777" w:rsidTr="002814CD">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7C5E7FAC" w14:textId="4203DC99" w:rsidR="00DB6199" w:rsidRPr="00737191" w:rsidRDefault="00DB6199" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
@@ -14943,114 +15363,120 @@
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.4. Informācija, ka patiesais labuma guvējs zaudējis patiesā labuma guvēja statusu juridiskajā personā</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DB6199" w:rsidRPr="00CF5682" w14:paraId="2282A323" w14:textId="77777777" w:rsidTr="002814CD">
+            <w:tr w:rsidR="00DB6199" w:rsidRPr="00EB3419" w14:paraId="2282A323" w14:textId="77777777" w:rsidTr="002814CD">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="63A74157" w14:textId="1B44CEF3" w:rsidR="00DB6199" w:rsidRPr="00737191" w:rsidRDefault="00DB6199" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="006122E2">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>.4.1. </w:t>
-[...5 lines deleted...]
-                      <w:szCs w:val="22"/>
+                    <w:t>.4.1.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Ja dalībnieku maiņas gadījumā bijušajam dalībniekam/akcionāram – patiesajam labuma guvējam, pieteikumā netiek norādīts jauns patiesā labuma guvēja statuss, uzskatāms, ka minētā persona ir zaudējusi patiesā labuma guvēja statusu juridiskajā personā.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DB6199" w:rsidRPr="00CF5682" w14:paraId="478713C2" w14:textId="77777777" w:rsidTr="002814CD">
+            <w:tr w:rsidR="00DB6199" w:rsidRPr="00EB3419" w14:paraId="478713C2" w14:textId="77777777" w:rsidTr="002814CD">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="08B94B36" w14:textId="2EE393D8" w:rsidR="00DB6199" w:rsidRPr="00737191" w:rsidRDefault="00DB6199" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
@@ -15072,55 +15498,53 @@
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.4.2.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00737191">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Informācijas par personu, kas zaudējusi patiesā labuma guvēja statusu (piem., īpašumtiesības, pilnvarojuma līgums, cits kontroles veids)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00DB6199" w:rsidRPr="00737191" w14:paraId="2A54B965" w14:textId="77777777" w:rsidTr="002814CD">
               <w:trPr>
                 <w:trHeight w:val="707"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="240DDBB6" w14:textId="77777777" w:rsidR="00DB6199" w:rsidRPr="00737191" w:rsidRDefault="00DB6199" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
@@ -15263,51 +15687,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Reatabula"/>
                     <w:tblW w:w="9085" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="2976"/>
                     <w:gridCol w:w="6109"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00DB6199" w:rsidRPr="00CF5682" w14:paraId="4B73CABF" w14:textId="77777777" w:rsidTr="002814CD">
+                  <w:tr w:rsidR="00DB6199" w:rsidRPr="00EB3419" w14:paraId="4B73CABF" w14:textId="77777777" w:rsidTr="002814CD">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9085" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="48BB1079" w14:textId="77777777" w:rsidR="00DB6199" w:rsidRPr="00737191" w:rsidRDefault="00DB6199" w:rsidP="00737191">
                         <w:pPr>
                           <w:spacing w:line="276" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00737191">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
@@ -15479,51 +15903,51 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="288DC7DF" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="288DC7DF" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="18163F79" w14:textId="318FD0EF" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00B90C69" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="006122E2">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -15546,108 +15970,86 @@
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="50BE8481" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="50BE8481" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6239715A" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Apliecinu/-</w:t>
-[...31 lines deleted...]
-                    <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EB3419">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apliecinu/-ām, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  proliferācijas finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00737191" w14:paraId="4409D855" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="37EE178A" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -15751,75 +16153,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="1BD103AE" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="1BD103AE" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3698B7D4" w14:textId="794B774B" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="007A70F7" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="006122E2">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidR="00A478B1" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -15843,137 +16244,117 @@
                   <w:r w:rsidR="00A478B1" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Apliecinājums, ja informācija par patieso labuma guvēju nav jāiesniedz </w:t>
                   </w:r>
                   <w:r w:rsidR="00A478B1" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(iesniedz tikai akciju sabiedrības, kuru akcijas kotētas Eiropas Savienības vai Eiropas Ekonomiskās zonas valstu biržās)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CF5682" w14:paraId="1D131930" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00EB3419" w14:paraId="1D131930" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3C86DE83" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Apliecinu/-</w:t>
-[...19 lines deleted...]
-                    <w:t>, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
+                    <w:t xml:space="preserve"> Apliecinu/-ām, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="00BA18DD" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D01D8F" w:rsidRPr="00CF5682" w14:paraId="50A7DE3F" w14:textId="77777777" w:rsidTr="005F3BCE">
+            <w:tr w:rsidR="00D01D8F" w:rsidRPr="00EB3419" w14:paraId="50A7DE3F" w14:textId="77777777" w:rsidTr="005F3BCE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="020D3B48" w14:textId="4513482F" w:rsidR="00D01D8F" w:rsidRPr="00737191" w:rsidRDefault="00D01D8F" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="0" w:name="_Hlk197466719"/>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -16006,122 +16387,100 @@
                   <w:r w:rsidR="00A478B1" w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>. Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D01D8F" w:rsidRPr="00CF5682" w14:paraId="256F9E11" w14:textId="77777777" w:rsidTr="005F3BCE">
+            <w:tr w:rsidR="00D01D8F" w:rsidRPr="00EB3419" w14:paraId="256F9E11" w14:textId="77777777" w:rsidTr="005F3BCE">
               <w:trPr>
                 <w:trHeight w:val="403"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5305ED5B" w14:textId="29DB3831" w:rsidR="00D01D8F" w:rsidRPr="00737191" w:rsidRDefault="00D01D8F" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t>Apliecinu(-</w:t>
-[...21 lines deleted...]
-                    <w:t>), ka reģistrētā informācija par patieso labuma guvēju nav mainījusies</w:t>
+                    <w:t>Apliecinu(-ām), ka reģistrētā informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:bookmarkEnd w:id="0"/>
           </w:tbl>
           <w:p w14:paraId="7451D2B4" w14:textId="77777777" w:rsidR="00D01D8F" w:rsidRPr="00737191" w:rsidRDefault="00D01D8F" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E588244" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00737191" w:rsidRDefault="00030B42" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -16302,51 +16661,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00990830" w:rsidRPr="00CF5682" w14:paraId="03E0D198" w14:textId="77777777" w:rsidTr="005F3BCE">
+      <w:tr w:rsidR="00990830" w:rsidRPr="00EB3419" w14:paraId="03E0D198" w14:textId="77777777" w:rsidTr="005F3BCE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="76B7CA82" w14:textId="6CED44C0" w:rsidR="00990830" w:rsidRPr="00737191" w:rsidRDefault="00F73998" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -16375,51 +16734,51 @@
             </w:r>
             <w:r w:rsidR="00990830" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. Pievienotie dokumenti </w:t>
             </w:r>
             <w:r w:rsidR="00990830" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(jānorāda dokuments, eksemplāru skaits, lapu skaits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990830" w:rsidRPr="00CF5682" w14:paraId="5D6D47FE" w14:textId="77777777" w:rsidTr="00940FB4">
+      <w:tr w:rsidR="00990830" w:rsidRPr="00EB3419" w14:paraId="5D6D47FE" w14:textId="77777777" w:rsidTr="00940FB4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62D56B24" w14:textId="77777777" w:rsidR="00990830" w:rsidRPr="00737191" w:rsidRDefault="00990830" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -16493,51 +16852,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A37FE" w:rsidRPr="00CF5682" w14:paraId="238A6421" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="005A37FE" w:rsidRPr="00EB3419" w14:paraId="238A6421" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530FE328" w14:textId="175A1726" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -16563,99 +16922,100 @@
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A37FE" w:rsidRPr="00CF5682" w14:paraId="79975D77" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="005A37FE" w:rsidRPr="00EB3419" w14:paraId="79975D77" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06C2C8A0" w14:textId="1FFA27BB" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="0003751D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A37FE" w:rsidRPr="00CF5682" w14:paraId="77D2FC71" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="005A37FE" w:rsidRPr="00EB3419" w14:paraId="77D2FC71" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3EE9990A" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
@@ -16801,87 +17161,87 @@
           </w:p>
           <w:p w14:paraId="344D2BDF" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005A37FE" w:rsidRPr="00CF5682" w14:paraId="782A8B33" w14:textId="77777777" w:rsidTr="00FC2707">
+            <w:tr w:rsidR="005A37FE" w:rsidRPr="00EB3419" w14:paraId="782A8B33" w14:textId="77777777" w:rsidTr="00FC2707">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0F98E8E0" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="009C5C70" w:rsidRDefault="005A37FE" w:rsidP="00737191">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="132B1BB7" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A37FE" w:rsidRPr="00CF5682" w14:paraId="402A80B5" w14:textId="77777777" w:rsidTr="00FC2707">
+      <w:tr w:rsidR="005A37FE" w:rsidRPr="00EB3419" w14:paraId="402A80B5" w14:textId="77777777" w:rsidTr="00FC2707">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="742B6765" w14:textId="77777777" w:rsidR="005A37FE" w:rsidRPr="00737191" w:rsidRDefault="005A37FE" w:rsidP="00737191">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
@@ -17094,51 +17454,50 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="236C1F3D" w14:textId="31554F78" w:rsidR="00E7211E" w:rsidRPr="00737191" w:rsidRDefault="0091749E" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006122E2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00E7211E" w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00E7211E" w:rsidRPr="00737191">
@@ -17172,51 +17531,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E7211E" w:rsidRPr="00CF5682" w14:paraId="5558B560" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00E7211E" w:rsidRPr="00EB3419" w14:paraId="5558B560" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="55F90B6B" w14:textId="77777777" w:rsidR="00E7211E" w:rsidRPr="00737191" w:rsidRDefault="00E7211E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
@@ -17388,51 +17747,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E7211E" w:rsidRPr="00CF5682" w14:paraId="47CA52E4" w14:textId="77777777" w:rsidTr="00A255D6">
+            <w:tr w:rsidR="00E7211E" w:rsidRPr="00EB3419" w14:paraId="47CA52E4" w14:textId="77777777" w:rsidTr="00A255D6">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7146CCB5" w14:textId="77777777" w:rsidR="00E7211E" w:rsidRPr="00737191" w:rsidRDefault="00E7211E" w:rsidP="00737191">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00737191">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -17756,51 +18115,51 @@
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7086D" w:rsidRPr="00CF5682" w14:paraId="52AE365D" w14:textId="77777777" w:rsidTr="00A972CA">
+      <w:tr w:rsidR="00F7086D" w:rsidRPr="00EB3419" w14:paraId="52AE365D" w14:textId="77777777" w:rsidTr="00A972CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73F32A64" w14:textId="3211926D" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="000F26D7" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -17876,51 +18235,51 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="739561EF" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7086D" w:rsidRPr="00CF5682" w14:paraId="37C6F8AC" w14:textId="77777777" w:rsidTr="00A972CA">
+      <w:tr w:rsidR="00F7086D" w:rsidRPr="00EB3419" w14:paraId="37C6F8AC" w14:textId="77777777" w:rsidTr="00A972CA">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22E6D205" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds</w:t>
@@ -18089,50 +18448,51 @@
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="449DBAED" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nosaukums</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7218E12C" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7086D" w:rsidRPr="00737191" w14:paraId="05369338" w14:textId="77777777" w:rsidTr="00A972CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
@@ -18196,51 +18556,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A8E6FA0" w14:textId="139E0CD3" w:rsidR="00E302CC" w:rsidRPr="00737191" w:rsidRDefault="00E302CC" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(diena/mēnesis/gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7086D" w:rsidRPr="00CF5682" w14:paraId="48F7EC03" w14:textId="77777777" w:rsidTr="00A972CA">
+      <w:tr w:rsidR="00F7086D" w:rsidRPr="00EB3419" w14:paraId="48F7EC03" w14:textId="77777777" w:rsidTr="00A972CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="70341457" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
@@ -18328,51 +18688,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EE1D28A" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7086D" w:rsidRPr="00CF5682" w14:paraId="06558931" w14:textId="77777777" w:rsidTr="00A972CA">
+      <w:tr w:rsidR="00F7086D" w:rsidRPr="00EB3419" w14:paraId="06558931" w14:textId="77777777" w:rsidTr="00A972CA">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="44A29C10" w14:textId="77777777" w:rsidR="00F7086D" w:rsidRPr="00737191" w:rsidRDefault="00F7086D" w:rsidP="00737191">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737191">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -18477,253 +18837,265 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55304879" w14:textId="77777777" w:rsidR="004B093F" w:rsidRPr="00737191" w:rsidRDefault="004B093F" w:rsidP="00A972CA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B093F" w:rsidRPr="00737191" w:rsidSect="004A3106">
       <w:headerReference w:type="even" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F8E5191" w14:textId="77777777" w:rsidR="00677A77" w:rsidRDefault="00677A77">
+    <w:p w14:paraId="7D02092D" w14:textId="77777777" w:rsidR="006F242E" w:rsidRDefault="006F242E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45D8D5B9" w14:textId="77777777" w:rsidR="00677A77" w:rsidRDefault="00677A77">
+    <w:p w14:paraId="3C97F737" w14:textId="77777777" w:rsidR="006F242E" w:rsidRDefault="006F242E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0466B7EB" w14:textId="77777777" w:rsidR="00937339" w:rsidRDefault="00937339">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1965072684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3E9F6463" w14:textId="709C630A" w:rsidR="00830B4A" w:rsidRDefault="00830B4A">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1FB6114D" w14:textId="1158CDF5" w:rsidR="00D05F38" w:rsidRDefault="00D05F38">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1802193203"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="5EFD7F19" w14:textId="42DD0FDB" w:rsidR="00830B4A" w:rsidRDefault="00830B4A">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5835848C" w14:textId="47C21B80" w:rsidR="00D05F38" w:rsidRDefault="00D05F38">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71CF4EA8" w14:textId="77777777" w:rsidR="00677A77" w:rsidRDefault="00677A77">
+    <w:p w14:paraId="20DC248C" w14:textId="77777777" w:rsidR="006F242E" w:rsidRDefault="006F242E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AFCBD90" w14:textId="77777777" w:rsidR="00677A77" w:rsidRDefault="00677A77">
+    <w:p w14:paraId="293C64E3" w14:textId="77777777" w:rsidR="006F242E" w:rsidRDefault="006F242E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="14CD151E" w14:textId="0685B8DC" w:rsidR="00E42205" w:rsidRPr="00737191" w:rsidRDefault="00E42205" w:rsidP="00E42205">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00737191">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja biedrs izstājas no </w:t>
@@ -19015,132 +19387,84 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="529E58AB" w14:textId="77777777" w:rsidR="00D05F38" w:rsidRDefault="00D05F38">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D97B9D0" w14:textId="5E1FC420" w:rsidR="00C833BA" w:rsidRPr="00C833BA" w:rsidRDefault="00C833BA" w:rsidP="0027023D">
+  <w:p w14:paraId="01555816" w14:textId="77777777" w:rsidR="00937339" w:rsidRDefault="00937339">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38ADC56C" w14:textId="77777777" w:rsidR="00937339" w:rsidRPr="00525650" w:rsidRDefault="00937339" w:rsidP="00937339">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C833BA">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="009C5C70">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-        <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>27</w:t>
-[...53 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0DE1B3C7" w14:textId="227E2D2C" w:rsidR="00D05F38" w:rsidRPr="00C833BA" w:rsidRDefault="00D05F38" w:rsidP="00C833BA">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="06B82BF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2343"/>
         </w:tabs>
@@ -20208,53 +20532,52 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1058672014">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="807208954">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1018505146">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="43414915">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -20351,91 +20674,93 @@
     <w:rsid w:val="00146057"/>
     <w:rsid w:val="0014776C"/>
     <w:rsid w:val="00151509"/>
     <w:rsid w:val="00151BBC"/>
     <w:rsid w:val="001528FE"/>
     <w:rsid w:val="00153DD0"/>
     <w:rsid w:val="0015475F"/>
     <w:rsid w:val="00155C6B"/>
     <w:rsid w:val="001603BE"/>
     <w:rsid w:val="001608AB"/>
     <w:rsid w:val="0016278C"/>
     <w:rsid w:val="00164EE1"/>
     <w:rsid w:val="0016559B"/>
     <w:rsid w:val="00167334"/>
     <w:rsid w:val="00170586"/>
     <w:rsid w:val="0017435B"/>
     <w:rsid w:val="001831CC"/>
     <w:rsid w:val="00186769"/>
     <w:rsid w:val="00187847"/>
     <w:rsid w:val="00192F73"/>
     <w:rsid w:val="001A168A"/>
     <w:rsid w:val="001A45E4"/>
     <w:rsid w:val="001A5CD0"/>
     <w:rsid w:val="001A78D5"/>
     <w:rsid w:val="001B11F0"/>
+    <w:rsid w:val="001B2B11"/>
     <w:rsid w:val="001B5E0D"/>
     <w:rsid w:val="001C38F2"/>
     <w:rsid w:val="001C3956"/>
     <w:rsid w:val="001C39EE"/>
     <w:rsid w:val="001D146A"/>
     <w:rsid w:val="001E007B"/>
     <w:rsid w:val="001E066F"/>
     <w:rsid w:val="001E18D1"/>
     <w:rsid w:val="001E44FC"/>
     <w:rsid w:val="001E5797"/>
     <w:rsid w:val="001F0BC4"/>
     <w:rsid w:val="001F356B"/>
     <w:rsid w:val="001F3C24"/>
     <w:rsid w:val="001F6126"/>
     <w:rsid w:val="001F6C04"/>
     <w:rsid w:val="00200196"/>
     <w:rsid w:val="002007FC"/>
     <w:rsid w:val="00204254"/>
     <w:rsid w:val="0021012C"/>
     <w:rsid w:val="0021215C"/>
     <w:rsid w:val="00217084"/>
     <w:rsid w:val="002207F2"/>
     <w:rsid w:val="002324F7"/>
     <w:rsid w:val="00234829"/>
     <w:rsid w:val="002351D5"/>
     <w:rsid w:val="00236EB8"/>
     <w:rsid w:val="00255449"/>
     <w:rsid w:val="002569D9"/>
     <w:rsid w:val="00260625"/>
     <w:rsid w:val="00261031"/>
     <w:rsid w:val="002673CB"/>
     <w:rsid w:val="0027023D"/>
     <w:rsid w:val="00272E72"/>
     <w:rsid w:val="00273298"/>
     <w:rsid w:val="00273E2E"/>
     <w:rsid w:val="002746E6"/>
     <w:rsid w:val="00275049"/>
     <w:rsid w:val="002761BE"/>
     <w:rsid w:val="00284C93"/>
     <w:rsid w:val="002924A6"/>
     <w:rsid w:val="00296731"/>
+    <w:rsid w:val="00296FC0"/>
     <w:rsid w:val="002A3600"/>
     <w:rsid w:val="002A6001"/>
     <w:rsid w:val="002B05D5"/>
     <w:rsid w:val="002C2351"/>
     <w:rsid w:val="002C4EDA"/>
     <w:rsid w:val="002C5990"/>
     <w:rsid w:val="002C5E22"/>
     <w:rsid w:val="002C659F"/>
     <w:rsid w:val="002C718E"/>
     <w:rsid w:val="002C7ADC"/>
     <w:rsid w:val="002D0D06"/>
     <w:rsid w:val="002D2D3C"/>
     <w:rsid w:val="002D311F"/>
     <w:rsid w:val="002D51CF"/>
     <w:rsid w:val="002D5269"/>
     <w:rsid w:val="002D7D77"/>
     <w:rsid w:val="002E0064"/>
     <w:rsid w:val="002E067F"/>
     <w:rsid w:val="002E34CF"/>
     <w:rsid w:val="002F0085"/>
     <w:rsid w:val="002F0E11"/>
     <w:rsid w:val="002F1C08"/>
     <w:rsid w:val="002F387F"/>
     <w:rsid w:val="002F58D4"/>
     <w:rsid w:val="00300429"/>
@@ -20552,50 +20877,51 @@
     <w:rsid w:val="004A0A61"/>
     <w:rsid w:val="004A11E1"/>
     <w:rsid w:val="004A2E9F"/>
     <w:rsid w:val="004A3106"/>
     <w:rsid w:val="004A7BF0"/>
     <w:rsid w:val="004B050B"/>
     <w:rsid w:val="004B093F"/>
     <w:rsid w:val="004B0D78"/>
     <w:rsid w:val="004B647B"/>
     <w:rsid w:val="004B7AA2"/>
     <w:rsid w:val="004B7D7E"/>
     <w:rsid w:val="004C0E82"/>
     <w:rsid w:val="004C21C4"/>
     <w:rsid w:val="004C27DE"/>
     <w:rsid w:val="004C4714"/>
     <w:rsid w:val="004C4F38"/>
     <w:rsid w:val="004C6F4C"/>
     <w:rsid w:val="004C75C0"/>
     <w:rsid w:val="004C796A"/>
     <w:rsid w:val="004D029B"/>
     <w:rsid w:val="004D5F42"/>
     <w:rsid w:val="004E3C9F"/>
     <w:rsid w:val="004F0E6C"/>
     <w:rsid w:val="004F6476"/>
     <w:rsid w:val="004F6DFB"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="005070A9"/>
     <w:rsid w:val="0052084B"/>
     <w:rsid w:val="00522ABA"/>
     <w:rsid w:val="00522EFE"/>
     <w:rsid w:val="00524D5F"/>
     <w:rsid w:val="0052511B"/>
     <w:rsid w:val="00530475"/>
     <w:rsid w:val="005338C0"/>
     <w:rsid w:val="0053451D"/>
     <w:rsid w:val="00534594"/>
     <w:rsid w:val="00535D9A"/>
     <w:rsid w:val="0054029C"/>
     <w:rsid w:val="00540844"/>
     <w:rsid w:val="00540967"/>
     <w:rsid w:val="0054116D"/>
     <w:rsid w:val="005414C2"/>
     <w:rsid w:val="0054474B"/>
     <w:rsid w:val="00544F10"/>
     <w:rsid w:val="00545A9D"/>
     <w:rsid w:val="00545E84"/>
     <w:rsid w:val="00550CB2"/>
     <w:rsid w:val="00553155"/>
     <w:rsid w:val="00553282"/>
     <w:rsid w:val="0055474B"/>
     <w:rsid w:val="00555F18"/>
@@ -20662,50 +20988,51 @@
     <w:rsid w:val="00696E24"/>
     <w:rsid w:val="006A1F02"/>
     <w:rsid w:val="006A2E5C"/>
     <w:rsid w:val="006A3BD7"/>
     <w:rsid w:val="006A4D9E"/>
     <w:rsid w:val="006A75F6"/>
     <w:rsid w:val="006B04E7"/>
     <w:rsid w:val="006B08CA"/>
     <w:rsid w:val="006B1106"/>
     <w:rsid w:val="006B21B6"/>
     <w:rsid w:val="006B353F"/>
     <w:rsid w:val="006B3B85"/>
     <w:rsid w:val="006B5B56"/>
     <w:rsid w:val="006C0F03"/>
     <w:rsid w:val="006C15ED"/>
     <w:rsid w:val="006C3201"/>
     <w:rsid w:val="006C5961"/>
     <w:rsid w:val="006C61E5"/>
     <w:rsid w:val="006C6367"/>
     <w:rsid w:val="006D1862"/>
     <w:rsid w:val="006D2780"/>
     <w:rsid w:val="006D61F2"/>
     <w:rsid w:val="006E0B32"/>
     <w:rsid w:val="006E3E69"/>
     <w:rsid w:val="006E6102"/>
+    <w:rsid w:val="006F242E"/>
     <w:rsid w:val="006F411B"/>
     <w:rsid w:val="006F5BDB"/>
     <w:rsid w:val="006F7073"/>
     <w:rsid w:val="006F7191"/>
     <w:rsid w:val="007004AF"/>
     <w:rsid w:val="0070146B"/>
     <w:rsid w:val="007071B9"/>
     <w:rsid w:val="007100E2"/>
     <w:rsid w:val="0071137C"/>
     <w:rsid w:val="00720117"/>
     <w:rsid w:val="00722CAB"/>
     <w:rsid w:val="00724168"/>
     <w:rsid w:val="0072721D"/>
     <w:rsid w:val="00727D60"/>
     <w:rsid w:val="00730F88"/>
     <w:rsid w:val="00732265"/>
     <w:rsid w:val="00732447"/>
     <w:rsid w:val="00733FCE"/>
     <w:rsid w:val="007342C7"/>
     <w:rsid w:val="00734349"/>
     <w:rsid w:val="00735D12"/>
     <w:rsid w:val="007367F0"/>
     <w:rsid w:val="00737191"/>
     <w:rsid w:val="00743AAA"/>
     <w:rsid w:val="00745DEF"/>
@@ -20798,50 +21125,51 @@
     <w:rsid w:val="008D4096"/>
     <w:rsid w:val="008E0338"/>
     <w:rsid w:val="008E041F"/>
     <w:rsid w:val="008E0FE4"/>
     <w:rsid w:val="008E1A54"/>
     <w:rsid w:val="008E4164"/>
     <w:rsid w:val="008E59FD"/>
     <w:rsid w:val="008F12BC"/>
     <w:rsid w:val="008F14DD"/>
     <w:rsid w:val="008F7707"/>
     <w:rsid w:val="00902DDF"/>
     <w:rsid w:val="00905A12"/>
     <w:rsid w:val="009073E6"/>
     <w:rsid w:val="00911157"/>
     <w:rsid w:val="00911CF1"/>
     <w:rsid w:val="009157C2"/>
     <w:rsid w:val="0091749E"/>
     <w:rsid w:val="00917C75"/>
     <w:rsid w:val="00922B7B"/>
     <w:rsid w:val="00922ED5"/>
     <w:rsid w:val="00923119"/>
     <w:rsid w:val="00923D91"/>
     <w:rsid w:val="00925D8A"/>
     <w:rsid w:val="009318BF"/>
     <w:rsid w:val="00934BFC"/>
+    <w:rsid w:val="00937339"/>
     <w:rsid w:val="00940FB4"/>
     <w:rsid w:val="0094537B"/>
     <w:rsid w:val="009536E5"/>
     <w:rsid w:val="009539BF"/>
     <w:rsid w:val="00954CD6"/>
     <w:rsid w:val="009615DF"/>
     <w:rsid w:val="0096329E"/>
     <w:rsid w:val="00964D49"/>
     <w:rsid w:val="00967248"/>
     <w:rsid w:val="00971191"/>
     <w:rsid w:val="009716C6"/>
     <w:rsid w:val="00972D99"/>
     <w:rsid w:val="00985BAB"/>
     <w:rsid w:val="009902DA"/>
     <w:rsid w:val="00990830"/>
     <w:rsid w:val="0099233F"/>
     <w:rsid w:val="0099671E"/>
     <w:rsid w:val="00996A3B"/>
     <w:rsid w:val="009A0D04"/>
     <w:rsid w:val="009A18C7"/>
     <w:rsid w:val="009B269F"/>
     <w:rsid w:val="009B65AC"/>
     <w:rsid w:val="009C0F75"/>
     <w:rsid w:val="009C2D3F"/>
     <w:rsid w:val="009C5C70"/>
@@ -21116,50 +21444,51 @@
     <w:rsid w:val="00E65274"/>
     <w:rsid w:val="00E67328"/>
     <w:rsid w:val="00E70E60"/>
     <w:rsid w:val="00E711C7"/>
     <w:rsid w:val="00E7211E"/>
     <w:rsid w:val="00E73295"/>
     <w:rsid w:val="00E73A59"/>
     <w:rsid w:val="00E73B25"/>
     <w:rsid w:val="00E74197"/>
     <w:rsid w:val="00E74353"/>
     <w:rsid w:val="00E83AD1"/>
     <w:rsid w:val="00E85176"/>
     <w:rsid w:val="00E91AE8"/>
     <w:rsid w:val="00E930BE"/>
     <w:rsid w:val="00E93114"/>
     <w:rsid w:val="00E9435E"/>
     <w:rsid w:val="00E9584E"/>
     <w:rsid w:val="00E95C75"/>
     <w:rsid w:val="00E95E16"/>
     <w:rsid w:val="00E96B9A"/>
     <w:rsid w:val="00EA186D"/>
     <w:rsid w:val="00EA4B14"/>
     <w:rsid w:val="00EA662C"/>
     <w:rsid w:val="00EA6941"/>
     <w:rsid w:val="00EB0E9B"/>
+    <w:rsid w:val="00EB3419"/>
     <w:rsid w:val="00EB40E7"/>
     <w:rsid w:val="00ED1C4A"/>
     <w:rsid w:val="00ED21EE"/>
     <w:rsid w:val="00ED74A4"/>
     <w:rsid w:val="00EE05BC"/>
     <w:rsid w:val="00EE1B07"/>
     <w:rsid w:val="00EE1F4B"/>
     <w:rsid w:val="00EE3673"/>
     <w:rsid w:val="00EE3DDE"/>
     <w:rsid w:val="00EE5B65"/>
     <w:rsid w:val="00EE649B"/>
     <w:rsid w:val="00EE7E1B"/>
     <w:rsid w:val="00EF3630"/>
     <w:rsid w:val="00F00AB5"/>
     <w:rsid w:val="00F03D48"/>
     <w:rsid w:val="00F065DE"/>
     <w:rsid w:val="00F169AA"/>
     <w:rsid w:val="00F16B7C"/>
     <w:rsid w:val="00F17D14"/>
     <w:rsid w:val="00F257D8"/>
     <w:rsid w:val="00F31FD0"/>
     <w:rsid w:val="00F35259"/>
     <w:rsid w:val="00F4156B"/>
     <w:rsid w:val="00F44D8E"/>
     <w:rsid w:val="00F46055"/>
@@ -21268,51 +21597,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21965,50 +22294,51 @@
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="0072721D"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C6367"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C6367"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
     <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
@@ -22342,50 +22672,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzCharCharRakstzCharCharRakstz1">
     <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz."/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00BF47A9"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="00BF47A9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
     <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C7724D"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006B353F"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
     <w:name w:val="Vēres teksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE68F5"/>
     <w:rPr>
@@ -22625,51 +22956,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2081292969">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22940,192 +23271,177 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e888d881917d0ca013988a808d8d4f99" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -23170,119 +23486,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E24362B-ECE4-44AF-85E3-5874B4931E33}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55C82438-97F8-4924-BF11-9C17223409A4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{145F1175-8959-40B7-B566-DCAA51CBB554}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{588BEDC1-BB06-4AE9-9200-59A7C888F3F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D25772A-B0D9-45A6-AE0F-503DB0605B44}"/>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>5702</Characters>
+  <Pages>12</Pages>
+  <Words>2017</Words>
+  <Characters>14405</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>685</Lines>
+  <Paragraphs>400</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15673</CharactersWithSpaces>
+  <CharactersWithSpaces>16022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Martins Kanepe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>