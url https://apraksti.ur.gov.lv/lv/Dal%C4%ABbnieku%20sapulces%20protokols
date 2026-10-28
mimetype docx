--- v0 (2026-04-08)
+++ v1 (2026-10-28)
@@ -1,85 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="62737239" w14:textId="77777777" w:rsidR="00A65BB5" w:rsidRPr="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
-      <w:pPr>
+    <w:p w14:paraId="100F63C9" w14:textId="62FC3072" w:rsidR="00596753" w:rsidRPr="00911A5A" w:rsidRDefault="00596753" w:rsidP="00596753">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="1688353954" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="00A65BB5">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> „...........................................................”</w:t>
+      <w:r w:rsidRPr="00911A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Komersanta firma (nosaukums)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>...........................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F1CF00" w14:textId="23368D2A" w:rsidR="00A65BB5" w:rsidRPr="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A65BB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vienotais reģ</w:t>
       </w:r>
       <w:r w:rsidR="009B3215">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -375,68 +378,127 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A65BB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">         dalībnieka vārds, uzvārds                     personas kods                    daļu skaits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E94157" w14:textId="77777777" w:rsidR="00A65BB5" w:rsidRPr="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D7C8C21" w14:textId="77777777" w:rsidR="00A65BB5" w:rsidRPr="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
+    <w:p w14:paraId="7D7C8C21" w14:textId="559BBA5B" w:rsidR="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A65BB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pārstāv......% balsstiesīgā pamatkapitāla;</w:t>
+        <w:t xml:space="preserve"> pārstāv</w:t>
+      </w:r>
+      <w:r w:rsidR="00430607">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F532E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> balsstiesīgā pamatkapitāla;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14903644" w14:textId="2679085A" w:rsidR="00430607" w:rsidRPr="00430607" w:rsidRDefault="00430607" w:rsidP="00A65BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430607">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(skaits)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E18D2EA" w14:textId="77777777" w:rsidR="00A65BB5" w:rsidRPr="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A65BB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0960177B" w14:textId="77777777" w:rsidR="00A65BB5" w:rsidRPr="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -466,102 +528,173 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A65BB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">     dalībnieka vārds, uzvārds                       personas kods                         daļu skaits </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08771B1E" w14:textId="77777777" w:rsidR="00A65BB5" w:rsidRPr="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C57FC5A" w14:textId="77777777" w:rsidR="00A65BB5" w:rsidRPr="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
+    <w:p w14:paraId="5C57FC5A" w14:textId="1852A09E" w:rsidR="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A65BB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>pārstāv.....% balsstiesīgā pamatkapitāla.</w:t>
+        <w:t>pārstāv</w:t>
+      </w:r>
+      <w:r w:rsidR="00F532E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>balsstiesīgā pamatkapitāla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2862B287" w14:textId="77777777" w:rsidR="00430607" w:rsidRPr="00430607" w:rsidRDefault="00430607" w:rsidP="00430607">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430607">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(skaits)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DC353F" w14:textId="77777777" w:rsidR="00DA3E2C" w:rsidRDefault="00DA3E2C" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3678FA36" w14:textId="5156F319" w:rsidR="00A65BB5" w:rsidRPr="00325A06" w:rsidRDefault="00DA3E2C" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00325A06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Kopā sapulcē pārstāvētā pamatkapitāla lielums ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A23CA93" w14:textId="77777777" w:rsidR="00A65BB5" w:rsidRPr="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
+    <w:p w14:paraId="031445BB" w14:textId="77777777" w:rsidR="00FF39E3" w:rsidRPr="00911A5A" w:rsidRDefault="00FF39E3" w:rsidP="00FF39E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Sapulcē klātesošo balsstiesīgo dalībnieku balsu skaits ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1375CE16" w14:textId="77777777" w:rsidR="00256F44" w:rsidRPr="00A65BB5" w:rsidRDefault="00256F44" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A1F44E4" w14:textId="77777777" w:rsidR="00A65BB5" w:rsidRPr="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A65BB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -710,62 +843,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E153233" w14:textId="4CBC7113" w:rsidR="00D51173" w:rsidRPr="00325A06" w:rsidRDefault="00D51173" w:rsidP="009B3215">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00325A06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pirmreizējās sapulces norises datums (atkārtotas sapulces gadījumā) _______________</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0700DC5E" w14:textId="77777777" w:rsidR="00ED25F0" w:rsidRDefault="00ED25F0" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B7A9EC" w14:textId="0856DA49" w:rsidR="00A65BB5" w:rsidRPr="00A65BB5" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A65BB5">
         <w:rPr>
@@ -1036,257 +1157,244 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________               </w:t>
       </w:r>
       <w:r w:rsidRPr="006E48C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00A65BB5" w:rsidRPr="006E48C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">    ___________________                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA174BE" w14:textId="529A1D15" w:rsidR="00A65BB5" w:rsidRPr="006E48C1" w:rsidRDefault="00A65BB5" w:rsidP="00A65BB5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+    <w:p w14:paraId="4908670D" w14:textId="69F83C49" w:rsidR="00E63586" w:rsidRPr="00DA1909" w:rsidRDefault="00A65BB5" w:rsidP="00CA4D0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E48C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
       <w:r w:rsidR="009B3215" w:rsidRPr="006E48C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="006E48C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">      paraksts                                  paraksta atšifrējums</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:permEnd w:id="1688353954"/>
     </w:p>
     <w:sectPr w:rsidR="00E63586" w:rsidRPr="00DA1909" w:rsidSect="003D3898">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1797" w:bottom="1134" w:left="1797" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="085DFE60" w14:textId="77777777" w:rsidR="00224E16" w:rsidRDefault="00224E16" w:rsidP="00850F85">
+    <w:p w14:paraId="60AF2FCC" w14:textId="77777777" w:rsidR="001A5A3C" w:rsidRDefault="001A5A3C" w:rsidP="00850F85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74959730" w14:textId="77777777" w:rsidR="00224E16" w:rsidRDefault="00224E16" w:rsidP="00850F85">
+    <w:p w14:paraId="3BD0252F" w14:textId="77777777" w:rsidR="001A5A3C" w:rsidRDefault="001A5A3C" w:rsidP="00850F85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DC9DD72" w14:textId="77777777" w:rsidR="005B2512" w:rsidRPr="003D3898" w:rsidRDefault="005B2512">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D3898">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003D3898">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003D3898">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A95C8E" w:rsidRPr="003D3898">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="003D3898">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7576F11C" w14:textId="77777777" w:rsidR="00224E16" w:rsidRDefault="00224E16" w:rsidP="00850F85">
+    <w:p w14:paraId="7C101738" w14:textId="77777777" w:rsidR="001A5A3C" w:rsidRDefault="001A5A3C" w:rsidP="00850F85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54C39251" w14:textId="77777777" w:rsidR="00224E16" w:rsidRDefault="00224E16" w:rsidP="00850F85">
+    <w:p w14:paraId="120E6797" w14:textId="77777777" w:rsidR="001A5A3C" w:rsidRDefault="001A5A3C" w:rsidP="00850F85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="055132F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A306CB0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1551,111 +1659,116 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2034989059">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2124230417">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5124" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="20"/>
   <w:drawingGridVerticalSpacing w:val="20"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00506F82"/>
     <w:rsid w:val="00031FB2"/>
     <w:rsid w:val="000377D9"/>
     <w:rsid w:val="000440C2"/>
     <w:rsid w:val="000624DF"/>
     <w:rsid w:val="000B04BD"/>
     <w:rsid w:val="00115CF3"/>
     <w:rsid w:val="001258CE"/>
     <w:rsid w:val="00192C53"/>
     <w:rsid w:val="00197753"/>
+    <w:rsid w:val="001A5A3C"/>
     <w:rsid w:val="001C1279"/>
     <w:rsid w:val="002037B6"/>
     <w:rsid w:val="00223AB6"/>
     <w:rsid w:val="00224E16"/>
+    <w:rsid w:val="00256F44"/>
     <w:rsid w:val="00261829"/>
     <w:rsid w:val="002A083C"/>
     <w:rsid w:val="002F11A5"/>
     <w:rsid w:val="00325A06"/>
     <w:rsid w:val="00340E5D"/>
     <w:rsid w:val="00346E73"/>
     <w:rsid w:val="00354B4B"/>
     <w:rsid w:val="00396E9A"/>
     <w:rsid w:val="003D27FB"/>
     <w:rsid w:val="003D3898"/>
     <w:rsid w:val="003E05D4"/>
     <w:rsid w:val="003E4AF7"/>
     <w:rsid w:val="00416D83"/>
     <w:rsid w:val="004254F9"/>
+    <w:rsid w:val="00430607"/>
     <w:rsid w:val="004332CC"/>
     <w:rsid w:val="00506F82"/>
     <w:rsid w:val="00532EA8"/>
+    <w:rsid w:val="00594CED"/>
+    <w:rsid w:val="00596753"/>
     <w:rsid w:val="00597611"/>
     <w:rsid w:val="005B2512"/>
     <w:rsid w:val="005B56D9"/>
     <w:rsid w:val="00656894"/>
     <w:rsid w:val="006C2D9F"/>
     <w:rsid w:val="006E48C1"/>
     <w:rsid w:val="00700606"/>
     <w:rsid w:val="0074131A"/>
     <w:rsid w:val="00786024"/>
     <w:rsid w:val="007C7841"/>
     <w:rsid w:val="007E461D"/>
     <w:rsid w:val="007F6951"/>
     <w:rsid w:val="007F71AE"/>
     <w:rsid w:val="00807922"/>
     <w:rsid w:val="00842F6E"/>
     <w:rsid w:val="00850F85"/>
     <w:rsid w:val="008E5E5B"/>
     <w:rsid w:val="008F09F5"/>
     <w:rsid w:val="008F5CCF"/>
     <w:rsid w:val="00910E38"/>
     <w:rsid w:val="00936361"/>
     <w:rsid w:val="00976504"/>
     <w:rsid w:val="009A6793"/>
     <w:rsid w:val="009B2FA6"/>
     <w:rsid w:val="009B3215"/>
@@ -1668,84 +1781,87 @@
     <w:rsid w:val="00A95C8E"/>
     <w:rsid w:val="00B0131A"/>
     <w:rsid w:val="00B138BD"/>
     <w:rsid w:val="00B51D73"/>
     <w:rsid w:val="00C4239A"/>
     <w:rsid w:val="00CA4D0E"/>
     <w:rsid w:val="00CB20C1"/>
     <w:rsid w:val="00CD5E21"/>
     <w:rsid w:val="00D356D6"/>
     <w:rsid w:val="00D51173"/>
     <w:rsid w:val="00D612CC"/>
     <w:rsid w:val="00DA1909"/>
     <w:rsid w:val="00DA3E2C"/>
     <w:rsid w:val="00DD42E5"/>
     <w:rsid w:val="00DF0F0C"/>
     <w:rsid w:val="00E038B2"/>
     <w:rsid w:val="00E51B78"/>
     <w:rsid w:val="00E63586"/>
     <w:rsid w:val="00E9243F"/>
     <w:rsid w:val="00EC3F67"/>
     <w:rsid w:val="00ED25F0"/>
     <w:rsid w:val="00F05748"/>
     <w:rsid w:val="00F12678"/>
     <w:rsid w:val="00F15AA7"/>
     <w:rsid w:val="00F44047"/>
+    <w:rsid w:val="00F532E8"/>
     <w:rsid w:val="00FB0D58"/>
     <w:rsid w:val="00FB66A5"/>
+    <w:rsid w:val="00FF39E3"/>
+    <w:rsid w:val="00FF3A12"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="20FDECF4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6C58A031-4ACF-4E00-8F6B-05E0F10C173B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2465,51 +2581,51 @@
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A083C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="913390828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1154100112">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2841,75 +2957,179 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100508D043E99F8144787BE59C6C8EFB23E" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="6122585c0a8e703438518b3c380b7048">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef6bef76b1948cc14eb045bdecfa38a5">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d71013fee14be6e8ba9d0b8be5b6c49e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1f914599432d68d20146099f1b9d3e1" ns2:_="" ns3:_="">
+    <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all/>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -2954,149 +3174,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CB49E58-677C-46E4-A16D-5C4C9A97151A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98E42AF3-AB1F-4F7C-A016-8079B9111E9F}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D410633D-DEA0-4B5A-8FE9-4C1A312CDAE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAD8C27A-32D4-41FC-8A86-7E009D535B2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1335</Words>
-  <Characters>761</Characters>
+  <Words>1417</Words>
+  <Characters>809</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Tieslietu Sektors</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2092</CharactersWithSpaces>
+  <CharactersWithSpaces>2222</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gunārs Lazda</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AD752C5C0B80EE4AA03F7A0C7D6310AB</vt:lpwstr>
+    <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>
 </Properties>
 </file>