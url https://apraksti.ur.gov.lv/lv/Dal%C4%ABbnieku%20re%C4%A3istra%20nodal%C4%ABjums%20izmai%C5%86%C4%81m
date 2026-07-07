--- v0 (2026-04-07)
+++ v1 (2026-07-07)
@@ -1037,147 +1037,159 @@
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidR="0073672B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0087274C" w:rsidSect="0087274C">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A8B900F" w14:textId="77777777" w:rsidR="00CD6270" w:rsidRDefault="00CD6270" w:rsidP="001D24C3">
+    <w:p w14:paraId="4529B5AD" w14:textId="77777777" w:rsidR="00C6718A" w:rsidRDefault="00C6718A" w:rsidP="001D24C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61220BB1" w14:textId="77777777" w:rsidR="00CD6270" w:rsidRDefault="00CD6270" w:rsidP="001D24C3">
+    <w:p w14:paraId="5E7F8B68" w14:textId="77777777" w:rsidR="00C6718A" w:rsidRDefault="00C6718A" w:rsidP="001D24C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="413885A7" w14:textId="77777777" w:rsidR="00CD6270" w:rsidRDefault="00CD6270" w:rsidP="001D24C3">
+    <w:p w14:paraId="0B0EBE66" w14:textId="77777777" w:rsidR="00C6718A" w:rsidRDefault="00C6718A" w:rsidP="001D24C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FC2D046" w14:textId="77777777" w:rsidR="00CD6270" w:rsidRDefault="00CD6270" w:rsidP="001D24C3">
+    <w:p w14:paraId="6D8478F9" w14:textId="77777777" w:rsidR="00C6718A" w:rsidRDefault="00C6718A" w:rsidP="001D24C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2F833F8A" w14:textId="4AEB2979" w:rsidR="005405FD" w:rsidRPr="005517F7" w:rsidRDefault="005405FD">
+    <w:p w14:paraId="2F833F8A" w14:textId="1548FFE1" w:rsidR="005405FD" w:rsidRPr="005517F7" w:rsidRDefault="005405FD">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005517F7">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="005517F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ja nav Latvijas Republikā piešķirts personas kods, norādāms personu apliecinoša dokumenta numurs, izdošanas datums, valsts un institūcija, kas dokumentu izdevusi.</w:t>
+        <w:t xml:space="preserve"> Ja nav Latvijas Republikā piešķirts personas kods, norādāms</w:t>
+      </w:r>
+      <w:r w:rsidR="006635A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzimšanas datums,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005517F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personu apliecinoša dokumenta numurs, izdošanas datums, valsts un institūcija, kas dokumentu izdevusi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="46C03125" w14:textId="32555F9A" w:rsidR="005405FD" w:rsidRPr="005517F7" w:rsidRDefault="005405FD">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005517F7">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="005517F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Norāda, ja dalībnieks lūdzis izmantot elektroniskā pasta adresi saziņai.</w:t>
       </w:r>
     </w:p>
@@ -1191,78 +1203,84 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0087274C"/>
     <w:rsid w:val="000467EE"/>
     <w:rsid w:val="000D3E61"/>
     <w:rsid w:val="00115FD0"/>
     <w:rsid w:val="001473DC"/>
+    <w:rsid w:val="001921F7"/>
     <w:rsid w:val="001D24C3"/>
     <w:rsid w:val="00202F69"/>
     <w:rsid w:val="002034EE"/>
     <w:rsid w:val="002457CC"/>
     <w:rsid w:val="002807CB"/>
     <w:rsid w:val="002A3EE1"/>
+    <w:rsid w:val="002F55E6"/>
     <w:rsid w:val="003B1F3F"/>
     <w:rsid w:val="00401554"/>
     <w:rsid w:val="004112ED"/>
     <w:rsid w:val="00497ADB"/>
+    <w:rsid w:val="004E24C8"/>
     <w:rsid w:val="00517E94"/>
     <w:rsid w:val="005405FD"/>
     <w:rsid w:val="005517F7"/>
     <w:rsid w:val="005A642E"/>
+    <w:rsid w:val="006635A7"/>
     <w:rsid w:val="006E1D1E"/>
     <w:rsid w:val="0070140D"/>
     <w:rsid w:val="0073672B"/>
     <w:rsid w:val="0079491B"/>
     <w:rsid w:val="0087274C"/>
     <w:rsid w:val="008A32C4"/>
     <w:rsid w:val="008D52FF"/>
     <w:rsid w:val="008F5966"/>
     <w:rsid w:val="009B024B"/>
     <w:rsid w:val="009E01FB"/>
+    <w:rsid w:val="009F003F"/>
     <w:rsid w:val="00A94593"/>
     <w:rsid w:val="00B06C20"/>
     <w:rsid w:val="00B80EA5"/>
     <w:rsid w:val="00BD0DDF"/>
+    <w:rsid w:val="00C6718A"/>
     <w:rsid w:val="00CB57C6"/>
     <w:rsid w:val="00CD6270"/>
     <w:rsid w:val="00D6655A"/>
     <w:rsid w:val="00E33BBE"/>
     <w:rsid w:val="00ED2F25"/>
     <w:rsid w:val="00F157DF"/>
     <w:rsid w:val="00F3537D"/>
     <w:rsid w:val="00F600EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>