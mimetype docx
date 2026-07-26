--- v0 (2026-04-08)
+++ v1 (2026-07-26)
@@ -828,228 +828,254 @@
         <w:t xml:space="preserve">              </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41EC5190" w14:textId="77777777" w:rsidR="0087274C" w:rsidRDefault="0087274C" w:rsidP="0087274C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0087274C" w:rsidSect="0087274C">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01A3C66B" w14:textId="77777777" w:rsidR="00205EDF" w:rsidRDefault="00205EDF" w:rsidP="000F020D">
+    <w:p w14:paraId="74F052F6" w14:textId="77777777" w:rsidR="0005163C" w:rsidRDefault="0005163C" w:rsidP="000F020D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2759116F" w14:textId="77777777" w:rsidR="00205EDF" w:rsidRDefault="00205EDF" w:rsidP="000F020D">
+    <w:p w14:paraId="4E95FA5E" w14:textId="77777777" w:rsidR="0005163C" w:rsidRDefault="0005163C" w:rsidP="000F020D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="690B1C73" w14:textId="77777777" w:rsidR="00205EDF" w:rsidRDefault="00205EDF" w:rsidP="000F020D">
+    <w:p w14:paraId="3A6DB4A2" w14:textId="77777777" w:rsidR="0005163C" w:rsidRDefault="0005163C" w:rsidP="000F020D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E9D902B" w14:textId="77777777" w:rsidR="00205EDF" w:rsidRDefault="00205EDF" w:rsidP="000F020D">
+    <w:p w14:paraId="24DA66EE" w14:textId="77777777" w:rsidR="0005163C" w:rsidRDefault="0005163C" w:rsidP="000F020D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="48573A0E" w14:textId="77777777" w:rsidR="000F020D" w:rsidRPr="005517F7" w:rsidRDefault="000F020D" w:rsidP="000F020D">
+    <w:p w14:paraId="48573A0E" w14:textId="7CBB4E85" w:rsidR="000F020D" w:rsidRPr="005517F7" w:rsidRDefault="000F020D" w:rsidP="000F020D">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005517F7">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="005517F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ja nav Latvijas Republikā piešķirts personas kods, norādāms personu apliecinoša dokumenta numurs, izdošanas datums, valsts un institūcija, kas dokumentu izdevusi.</w:t>
+        <w:t xml:space="preserve"> Ja nav Latvijas Republikā piešķirts personas kods, norādāms</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3AFF" w:rsidRPr="00AA3AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dzimšanas datum</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005517F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personu apliecinoša dokumenta numurs, izdošanas datums, valsts un institūcija, kas dokumentu izdevusi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2546FCF7" w14:textId="77777777" w:rsidR="000F020D" w:rsidRPr="005517F7" w:rsidRDefault="000F020D" w:rsidP="000F020D">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005517F7">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="005517F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Norāda, ja dalībnieks lūdzis izmantot elektroniskā pasta adresi saziņai.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0087274C"/>
     <w:rsid w:val="000467EE"/>
+    <w:rsid w:val="0005163C"/>
     <w:rsid w:val="00074977"/>
     <w:rsid w:val="000F020D"/>
     <w:rsid w:val="00115FD0"/>
     <w:rsid w:val="001473DC"/>
     <w:rsid w:val="00202F69"/>
     <w:rsid w:val="002034EE"/>
     <w:rsid w:val="00205EDF"/>
     <w:rsid w:val="002457CC"/>
     <w:rsid w:val="00265DCD"/>
     <w:rsid w:val="00272571"/>
     <w:rsid w:val="002807CB"/>
     <w:rsid w:val="002C14CC"/>
     <w:rsid w:val="003B1F3F"/>
     <w:rsid w:val="00401554"/>
     <w:rsid w:val="004504AC"/>
+    <w:rsid w:val="00535331"/>
     <w:rsid w:val="00556EB8"/>
     <w:rsid w:val="005A642E"/>
     <w:rsid w:val="006E1D1E"/>
     <w:rsid w:val="0070140D"/>
     <w:rsid w:val="0073672B"/>
     <w:rsid w:val="008615F8"/>
     <w:rsid w:val="0087274C"/>
     <w:rsid w:val="008A32C4"/>
     <w:rsid w:val="009B024B"/>
     <w:rsid w:val="009E01FB"/>
     <w:rsid w:val="00A94593"/>
     <w:rsid w:val="00A97999"/>
+    <w:rsid w:val="00AA3AFF"/>
     <w:rsid w:val="00B06C20"/>
     <w:rsid w:val="00B80EA5"/>
     <w:rsid w:val="00C33C01"/>
     <w:rsid w:val="00C8558A"/>
     <w:rsid w:val="00CB57C6"/>
     <w:rsid w:val="00D6655A"/>
     <w:rsid w:val="00E3286D"/>
     <w:rsid w:val="00F157DF"/>
     <w:rsid w:val="00F3537D"/>
     <w:rsid w:val="00F97419"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
@@ -1451,51 +1477,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0087274C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
@@ -1888,50 +1913,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7fe929244427d153354a6f69ff8932">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c2e06b420d31f015b87751ea585ad36" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2094,104 +2139,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{157064E7-4FEE-455B-9DC4-5A5E058B1BE7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC271BA5-379B-4759-95F1-B888F7949FB6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C09C1C54-43CD-4A51-9123-8667D123C940}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC271BA5-379B-4759-95F1-B888F7949FB6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{157064E7-4FEE-455B-9DC4-5A5E058B1BE7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>424</Words>
   <Characters>243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>