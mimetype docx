--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -3573,152 +3573,152 @@
     </w:tbl>
     <w:p w14:paraId="75022A28" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00605048" w:rsidRDefault="004D77B1" w:rsidP="00A5317C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D77B1" w:rsidRPr="00605048" w:rsidSect="00525650">
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="166C4C98" w14:textId="77777777" w:rsidR="00894BDE" w:rsidRDefault="00894BDE" w:rsidP="00324F6B">
+    <w:p w14:paraId="0B51940D" w14:textId="77777777" w:rsidR="00537452" w:rsidRDefault="00537452" w:rsidP="00324F6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E55FBD1" w14:textId="77777777" w:rsidR="00894BDE" w:rsidRDefault="00894BDE" w:rsidP="00324F6B">
+    <w:p w14:paraId="24C0BF2F" w14:textId="77777777" w:rsidR="00537452" w:rsidRDefault="00537452" w:rsidP="00324F6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A78761D" w14:textId="77777777" w:rsidR="00894BDE" w:rsidRDefault="00894BDE" w:rsidP="00324F6B">
+    <w:p w14:paraId="4C38C84F" w14:textId="77777777" w:rsidR="00537452" w:rsidRDefault="00537452" w:rsidP="00324F6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BE12DEE" w14:textId="77777777" w:rsidR="00894BDE" w:rsidRDefault="00894BDE" w:rsidP="00324F6B">
+    <w:p w14:paraId="1873C372" w14:textId="77777777" w:rsidR="00537452" w:rsidRDefault="00537452" w:rsidP="00324F6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="73E163A2" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00B466AB" w:rsidRDefault="004D77B1" w:rsidP="00605048">
       <w:pPr>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B466AB">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00B466AB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -4264,51 +4264,52 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="361129819">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="383874873">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="54937237">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="380061236">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="130"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E3239"/>
     <w:rsid w:val="000021F4"/>
     <w:rsid w:val="00006665"/>
     <w:rsid w:val="000243F5"/>
     <w:rsid w:val="00025BDF"/>
@@ -4339,75 +4340,78 @@
     <w:rsid w:val="00216ED4"/>
     <w:rsid w:val="0024410F"/>
     <w:rsid w:val="00286A53"/>
     <w:rsid w:val="002A219E"/>
     <w:rsid w:val="002A4992"/>
     <w:rsid w:val="002C6085"/>
     <w:rsid w:val="002D5043"/>
     <w:rsid w:val="002D7E7F"/>
     <w:rsid w:val="00313A83"/>
     <w:rsid w:val="00324F6B"/>
     <w:rsid w:val="00351DFE"/>
     <w:rsid w:val="0037346B"/>
     <w:rsid w:val="00374F80"/>
     <w:rsid w:val="003751F1"/>
     <w:rsid w:val="0039179D"/>
     <w:rsid w:val="003A6A0B"/>
     <w:rsid w:val="003B63B2"/>
     <w:rsid w:val="003C2D00"/>
     <w:rsid w:val="00472069"/>
     <w:rsid w:val="00477357"/>
     <w:rsid w:val="004A329C"/>
     <w:rsid w:val="004D1D8C"/>
     <w:rsid w:val="004D77B1"/>
     <w:rsid w:val="00500FA0"/>
     <w:rsid w:val="00505465"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="0051035F"/>
     <w:rsid w:val="00522969"/>
     <w:rsid w:val="005251DE"/>
     <w:rsid w:val="00525650"/>
+    <w:rsid w:val="00537452"/>
     <w:rsid w:val="00550F31"/>
     <w:rsid w:val="00562CF2"/>
     <w:rsid w:val="005953C0"/>
     <w:rsid w:val="005A4B0A"/>
     <w:rsid w:val="005C59BC"/>
     <w:rsid w:val="005C6E33"/>
     <w:rsid w:val="005C73D2"/>
     <w:rsid w:val="005D2D77"/>
     <w:rsid w:val="005E4E78"/>
     <w:rsid w:val="005F5DFE"/>
     <w:rsid w:val="005F7E42"/>
     <w:rsid w:val="00605048"/>
     <w:rsid w:val="0062378D"/>
     <w:rsid w:val="00642AA5"/>
     <w:rsid w:val="006506DE"/>
     <w:rsid w:val="0065277B"/>
     <w:rsid w:val="00660178"/>
     <w:rsid w:val="006810FA"/>
     <w:rsid w:val="00681222"/>
     <w:rsid w:val="0068223E"/>
     <w:rsid w:val="006A3C98"/>
+    <w:rsid w:val="006B2182"/>
     <w:rsid w:val="006B433B"/>
     <w:rsid w:val="006B6286"/>
     <w:rsid w:val="006C4388"/>
     <w:rsid w:val="006D4FF0"/>
     <w:rsid w:val="006E08F1"/>
     <w:rsid w:val="006E18CD"/>
     <w:rsid w:val="006F34B8"/>
     <w:rsid w:val="00716BCF"/>
     <w:rsid w:val="00717A7D"/>
     <w:rsid w:val="007412BA"/>
     <w:rsid w:val="00750AE2"/>
     <w:rsid w:val="0079128F"/>
     <w:rsid w:val="007A3F46"/>
     <w:rsid w:val="007B756F"/>
     <w:rsid w:val="007C1119"/>
     <w:rsid w:val="007C2C95"/>
     <w:rsid w:val="0080199C"/>
     <w:rsid w:val="0080769C"/>
     <w:rsid w:val="008253CF"/>
     <w:rsid w:val="00835DF6"/>
     <w:rsid w:val="00857543"/>
     <w:rsid w:val="00862E21"/>
     <w:rsid w:val="00866428"/>
     <w:rsid w:val="008820FA"/>
     <w:rsid w:val="00894BDE"/>
@@ -6150,146 +6154,157 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7fe929244427d153354a6f69ff8932">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c2e06b420d31f015b87751ea585ad36" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -6356,150 +6371,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46CCD38-B374-48DD-8AD3-8CFF6F07718D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63ED7B24-0210-46AF-9969-F27884E87B8B}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B110A6EA-29E3-4AE8-8DB2-47846E199907}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B75B12E6-3F91-478C-B976-FCFC2BFA0402}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B75B12E6-3F91-478C-B976-FCFC2BFA0402}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B110A6EA-29E3-4AE8-8DB2-47846E199907}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1949</Words>
-  <Characters>1112</Characters>
+  <Words>376</Words>
+  <Characters>2685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3055</CharactersWithSpaces>
+  <CharactersWithSpaces>2987</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rita Zelmene</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>