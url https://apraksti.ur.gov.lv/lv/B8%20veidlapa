--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -1,52 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2145"/>
         <w:gridCol w:w="7455"/>
       </w:tblGrid>
       <w:tr w:rsidR="7731B948" w:rsidRPr="00B36004" w14:paraId="3B3219B4" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
@@ -194,51 +200,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9600" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="7440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="1D2D68C1" w14:textId="77777777" w:rsidTr="002E6983">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="1D2D68C1" w14:textId="77777777" w:rsidTr="002E6983">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FD08462" w14:textId="49E588C8" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -383,84 +389,97 @@
               </w:numPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja pieteikumu iesniedz pakalpojumu portālā, apmaksa jāveic tiešsaistē</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11">
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="003F66A1">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://registrs.ur.gov.lv/" \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B36004">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>https://registrs.ur.gov.lv/</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> . Ja pieteikumu iesniedz ārpus portāla, jāpievieno informācija par valsts nodevas apmaksu (maksājuma uzdevumu vai jāaizpilda attiecīgais punkts).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00131506" w:rsidRPr="003950F3" w14:paraId="3B1AE59D" w14:textId="77777777" w:rsidTr="005D3A61">
+      <w:tr w:rsidR="00131506" w:rsidRPr="003F66A1" w14:paraId="3B1AE59D" w14:textId="77777777" w:rsidTr="005D3A61">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62D4EF7F" w14:textId="77777777" w:rsidR="005D3A61" w:rsidRPr="00B36004" w:rsidRDefault="00131506" w:rsidP="00FE5851">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
@@ -833,51 +852,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9615"/>
       </w:tblGrid>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="159E5653" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="159E5653" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="431224CA" w14:textId="00A7C8FB" w:rsidR="00651EEF" w:rsidRPr="00B36004" w:rsidRDefault="00651EEF" w:rsidP="00D046B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -1018,51 +1037,51 @@
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> personu</w:t>
             </w:r>
             <w:r w:rsidRPr="009A202F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="3415CD3B" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="3415CD3B" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0474E806" w14:textId="44B81B8C" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1170,51 +1189,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4702"/>
               <w:gridCol w:w="4702"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="40EC0817" w14:textId="77777777" w:rsidTr="00D741F9">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="40EC0817" w14:textId="77777777" w:rsidTr="00D741F9">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9404" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6D778F88" w14:textId="680A6251" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B36004">
@@ -1343,51 +1362,51 @@
                 <w:p w14:paraId="0350F338" w14:textId="351FA0F1" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="00A41857" w14:textId="77777777" w:rsidTr="00D741F9">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="00A41857" w14:textId="77777777" w:rsidTr="00D741F9">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6B8DB408" w14:textId="14325FBC" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
@@ -1521,51 +1540,51 @@
                 <w:tcPr>
                   <w:tcW w:w="7431" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="422EC34A" w14:textId="7044F098" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="59614557" w14:textId="77777777" w:rsidTr="00D741F9">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="59614557" w14:textId="77777777" w:rsidTr="00D741F9">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1974" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="26F10D3A" w14:textId="6A4D5DA1" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
@@ -1942,51 +1961,51 @@
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>jānorāda saskaņā ar</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> statūtiem)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="521209F2" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="521209F2" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6C81D46B" w14:textId="7B09A822" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="001820A4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -2321,64 +2340,77 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācija par reģistrētajiem patiesajiem labuma guvējiem pieejama: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:anchor="/data-search">
-[...12 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="7731B948">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="7731B948" w:rsidRPr="003F66A1">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://info.ur.gov.lv/" \l "/data-search" \h</w:instrText>
+            </w:r>
+            <w:r w:rsidR="7731B948">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>https://info.ur.gov.lv/#/data-search</w:t>
+            </w:r>
+            <w:r w:rsidR="7731B948">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D04DA24" w14:textId="27867682" w:rsidR="008063C1" w:rsidRPr="008063C1" w:rsidRDefault="008063C1" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008063C1">
@@ -2400,142 +2432,160 @@
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ý</w:t>
             </w:r>
             <w:r w:rsidRPr="008063C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008063C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>nepieciešamos laukos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="1BEB7EB6" w14:textId="77777777" w:rsidTr="008E7D79">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="1BEB7EB6" w14:textId="77777777" w:rsidTr="008E7D79">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="205AD2B5" w14:textId="77777777" w:rsidR="0054396D" w:rsidRPr="00B36004" w:rsidRDefault="0054396D" w:rsidP="00D046B4">
+          <w:p w14:paraId="205AD2B5" w14:textId="77777777" w:rsidR="0054396D" w:rsidRPr="004000BB" w:rsidRDefault="0054396D" w:rsidP="00D046B4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000976FB">
+            <w:r w:rsidRPr="004000BB">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36004">
-              <w:rPr>
+            <w:r w:rsidRPr="004000BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jauna patiesā labuma guvēja reģistrācija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57523548" w14:textId="6EC24BFD" w:rsidR="0054396D" w:rsidRPr="00B36004" w:rsidRDefault="0054396D" w:rsidP="00D046B4">
+          <w:p w14:paraId="57523548" w14:textId="6EC24BFD" w:rsidR="0054396D" w:rsidRPr="004000BB" w:rsidRDefault="0054396D" w:rsidP="00D046B4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000976FB">
+            <w:r w:rsidRPr="004000BB">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36004">
-              <w:rPr>
+            <w:r w:rsidRPr="004000BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BD3248" w:rsidRPr="00BD3248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00BD3248" w:rsidRPr="004000BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaiņas informācijā par patieso labuma guvēju vai izmaiņas informācijā par personu, ar kuras starpniecību patiesais labuma guvējs īsteno kontroli</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7169EEDD" w14:textId="757B372B" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4702"/>
               <w:gridCol w:w="4702"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="52C07541" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="52C07541" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9404" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="69DE2565" w14:textId="45AEDD20" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="00684CC4" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
@@ -2681,51 +2731,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9404" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2824"/>
               <w:gridCol w:w="6580"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="3353A593" w14:textId="77777777" w:rsidTr="000A0DE1">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="3353A593" w14:textId="77777777" w:rsidTr="000A0DE1">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9404" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="068146F1" w14:textId="19D5262D" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
@@ -2814,71 +2864,83 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="7731B948" w:rsidRPr="00B36004" w14:paraId="2103DAF0" w14:textId="77777777" w:rsidTr="000A0DE1">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2824" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A08D522" w14:textId="36FFE5C7" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
+                <w:p w14:paraId="7A08D522" w14:textId="0419D847" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AB0CED">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6580" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3AF33937" w14:textId="27B3E07D" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
@@ -3709,180 +3771,229 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9405"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="5C04389E" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="5C04389E" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5C794D01" w14:textId="42297503" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="00684CC4" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="00B36004" w14:paraId="5F4FB698" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="00BA6298" w14:paraId="5F4FB698" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7AD1425F" w14:textId="43BBF84B" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="00684CC4" w:rsidP="00D046B4">
-[...7 lines deleted...]
-                      <w:szCs w:val="20"/>
+                <w:p w14:paraId="7AD1425F" w14:textId="1A9E4C5C" w:rsidR="7731B948" w:rsidRPr="00BA6298" w:rsidRDefault="00684CC4" w:rsidP="00D046B4">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BA6298" w:rsidRPr="00B36004">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BA6298">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>3.2.4.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BA6298" w:rsidRPr="00A81405">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t> punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BA6298" w:rsidRPr="00B36004">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="7731B948" w:rsidRPr="00B36004" w14:paraId="77D300E9" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="517B552C" w14:textId="39747FE3" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
+                <w:p w14:paraId="517B552C" w14:textId="39747FE3" w:rsidR="7731B948" w:rsidRPr="003F66A1" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1C0ACA35" w14:textId="4530292A" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
@@ -4338,169 +4449,157 @@
                     <w:t xml:space="preserve"> kā </w:t>
                   </w:r>
                   <w:r w:rsidR="000A24B2" w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">arodbiedrības </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>biedrs</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="0012627E" w14:paraId="60850490" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="60850490" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2E0F5294" w14:textId="2EBFA99B" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="008C4909" w:rsidP="00D046B4">
+                <w:p w14:paraId="2E0F5294" w14:textId="7ABBFD7E" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="008C4909" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2.2. Kā atsevišķa persona, kas kontrolē  </w:t>
                   </w:r>
-                  <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
+                  <w:r w:rsidR="00BA6298" w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">(aizpilda </w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidRPr="00B36004">
+                    <w:t>(aizpilda 3.3</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BA6298">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t>3</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
+                    <w:t>. un 3.2.4.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BA6298" w:rsidRPr="00A81405">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t>.3</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="0012627E">
+                    <w:t> punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BA6298" w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t>.</w:t>
-[...11 lines deleted...]
-                    <w:t> punktu)</w:t>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="09F4343E" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="09F4343E" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="420EB7DF" w14:textId="6B59E922" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
@@ -4910,70 +5009,70 @@
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="034257BA" w14:textId="7D0A0A6D" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="7731B948" w:rsidP="007D1B69">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="72D1BA37" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="72D1BA37" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0931157E" w14:textId="386BF782" w:rsidR="7731B948" w:rsidRPr="00A81405" w:rsidRDefault="008C4909" w:rsidP="00D046B4">
+                <w:p w14:paraId="0931157E" w14:textId="7AF996C6" w:rsidR="7731B948" w:rsidRPr="00A81405" w:rsidRDefault="008C4909" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="pt-PT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A81405">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r w:rsidR="7731B948" w:rsidRPr="00A81405">
                     <w:rPr>
@@ -4999,118 +5098,513 @@
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno ar citas personas starpniecību aizpilda </w:t>
                   </w:r>
                   <w:r w:rsidR="00BE4EA7" w:rsidRPr="00A81405">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r w:rsidR="7731B948" w:rsidRPr="00A81405">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t>.3. punktu)</w:t>
+                    <w:t>.3.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D41026">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BA6298">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>3.2.4.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="7731B948" w:rsidRPr="00A81405">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t> punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="003950F3" w14:paraId="7CA5E00F" w14:textId="77777777" w:rsidTr="00012E15">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="7CA5E00F" w14:textId="77777777" w:rsidTr="00012E15">
               <w:trPr>
                 <w:trHeight w:val="695"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="23357AB5" w14:textId="10EAFE6D" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:lang w:val="pt-PT"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="276CC0C2" w14:textId="4284B7D8" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
+          <w:p w14:paraId="276CC0C2" w14:textId="4284B7D8" w:rsidR="7731B948" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D41026" w:rsidRPr="003F66A1" w14:paraId="625485B5" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="3E98D3E5" w14:textId="28E49598" w:rsidR="00D41026" w:rsidRPr="00D41026" w:rsidRDefault="00D41026" w:rsidP="00D41026">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="pt-PT" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="pt-PT" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00D41026">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="pt-PT" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0805D1F6" w14:textId="77777777" w:rsidR="00D41026" w:rsidRPr="00D41026" w:rsidRDefault="00D41026" w:rsidP="00D41026">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="pt-PT" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D41026">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="pt-PT" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00D41026">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D41026" w:rsidRPr="003F66A1" w14:paraId="04E949CA" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="5F9A6B8F" w14:textId="77777777" w:rsidR="00D41026" w:rsidRPr="00D41026" w:rsidRDefault="00D41026" w:rsidP="00D41026">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D41026">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="421D41FD" w14:textId="77777777" w:rsidR="00D41026" w:rsidRPr="00D41026" w:rsidRDefault="00D41026" w:rsidP="00D41026">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D41026">
+                    <w:rPr>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7779561B" w14:textId="77777777" w:rsidR="00D41026" w:rsidRPr="00D41026" w:rsidRDefault="00D41026" w:rsidP="00D41026">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D41026" w:rsidRPr="003F66A1" w14:paraId="758E6A09" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="04C08727" w14:textId="77777777" w:rsidR="00D41026" w:rsidRPr="00D41026" w:rsidRDefault="00D41026" w:rsidP="00D41026">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D41026">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00D41026">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00D41026">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="690DA28E" w14:textId="77777777" w:rsidR="00D41026" w:rsidRPr="00D41026" w:rsidRDefault="00D41026" w:rsidP="00D41026">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D41026">
+                    <w:rPr>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B22150D" w14:textId="77777777" w:rsidR="00D41026" w:rsidRPr="00D41026" w:rsidRDefault="00D41026" w:rsidP="00D41026">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D41026" w:rsidRPr="003F66A1" w14:paraId="187270AE" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7386E50F" w14:textId="77777777" w:rsidR="00D41026" w:rsidRPr="00D41026" w:rsidRDefault="00D41026" w:rsidP="00D41026">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D41026">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="190E7227" w14:textId="77777777" w:rsidR="00D41026" w:rsidRPr="00D41026" w:rsidRDefault="00D41026" w:rsidP="00D41026">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D41026">
+                    <w:rPr>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="5A3E05D4" w14:textId="77777777" w:rsidR="00D41026" w:rsidRPr="00D41026" w:rsidRDefault="00D41026" w:rsidP="00D41026">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="pt-PT"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="578E54DF" w14:textId="77777777" w:rsidR="00D41026" w:rsidRPr="00B36004" w:rsidRDefault="00D41026" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9404" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="843"/>
               <w:gridCol w:w="2976"/>
               <w:gridCol w:w="1276"/>
               <w:gridCol w:w="4309"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="61C453B8" w14:textId="77777777" w:rsidTr="000D0B28">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="61C453B8" w14:textId="77777777" w:rsidTr="000D0B28">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9404" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="017696A0" w14:textId="6D6B3671" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="00F71115" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -5198,51 +5692,51 @@
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00216212">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.3.2. apakšpunktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="1878BD77" w14:textId="77777777" w:rsidTr="000D0B28">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="1878BD77" w14:textId="77777777" w:rsidTr="000D0B28">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9404" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7166E679" w14:textId="3F735442" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="00F71115" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -5706,51 +6200,51 @@
                   <w:tcW w:w="4309" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="2A62694A" w14:textId="5F3CD301" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="213D65D0" w14:textId="77777777" w:rsidTr="000D0B28">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="213D65D0" w14:textId="77777777" w:rsidTr="000D0B28">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9404" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="2EF04E02" w14:textId="38772292" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
@@ -6180,51 +6674,51 @@
                   <w:tcW w:w="4309" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="771E424A" w14:textId="62225422" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="0BA3F06A" w14:textId="77777777" w:rsidTr="000D0B28">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="0BA3F06A" w14:textId="77777777" w:rsidTr="000D0B28">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9404" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="06491B95" w14:textId="192FA367" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
@@ -6254,51 +6748,51 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9405" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="843"/>
               <w:gridCol w:w="2976"/>
               <w:gridCol w:w="5586"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="3B340C88" w14:textId="77777777" w:rsidTr="000D0B28">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="3B340C88" w14:textId="77777777" w:rsidTr="000D0B28">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5B9F5669" w14:textId="755B5D1A" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="00F71115" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -6467,51 +6961,51 @@
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="538D9A69" w14:textId="62A0E318" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="1FFE325A" w14:textId="77777777" w:rsidTr="00090C35">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="1FFE325A" w14:textId="77777777" w:rsidTr="00090C35">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="843" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="0" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="73DAC9B1" w14:textId="77777777" w:rsidR="00746BCF" w:rsidRPr="00B36004" w:rsidRDefault="00746BCF" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8562" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -7392,51 +7886,51 @@
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="2F1C97F9" w14:textId="5B7D2FA0" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="0A25F974" w14:textId="77777777" w:rsidTr="000D0B28">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="0A25F974" w14:textId="77777777" w:rsidTr="000D0B28">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="013DB3A3" w14:textId="4D87A446" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
@@ -7592,51 +8086,51 @@
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7D8DEC88" w14:textId="697FDE04" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="5B81E8D1" w14:textId="77777777" w:rsidTr="00090C35">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="5B81E8D1" w14:textId="77777777" w:rsidTr="00090C35">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="843" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="0" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2535E71B" w14:textId="77777777" w:rsidR="00746BCF" w:rsidRPr="00B36004" w:rsidRDefault="00746BCF" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8562" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -8518,51 +9012,51 @@
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="28B5B166" w14:textId="6D03DE85" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="5119A9B4" w14:textId="77777777" w:rsidTr="000D0B28">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="5119A9B4" w14:textId="77777777" w:rsidTr="000D0B28">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="43AE68E2" w14:textId="35CF59E8" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
@@ -8592,51 +9086,51 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9404" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2115"/>
               <w:gridCol w:w="1704"/>
               <w:gridCol w:w="5585"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00DD7960" w:rsidRPr="001A48F5" w14:paraId="3D63E072" w14:textId="77777777" w:rsidTr="005E3272">
+            <w:tr w:rsidR="00DD7960" w:rsidRPr="003F66A1" w14:paraId="3D63E072" w14:textId="77777777" w:rsidTr="005E3272">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9404" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="13FF1F63" w14:textId="10AFA394" w:rsidR="00DD7960" w:rsidRPr="000D0B28" w:rsidRDefault="00BE4EA7" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
@@ -8802,93 +9296,92 @@
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4D5BFD21" w14:textId="77777777" w:rsidR="00DD7960" w:rsidRPr="00B36004" w:rsidRDefault="00DD7960" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DD7960" w:rsidRPr="001A48F5" w14:paraId="2DBB31BF" w14:textId="77777777" w:rsidTr="005E3272">
+            <w:tr w:rsidR="00DD7960" w:rsidRPr="003F66A1" w14:paraId="2DBB31BF" w14:textId="77777777" w:rsidTr="005E3272">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9404" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7DEAA4A4" w14:textId="77777777" w:rsidR="00DD7960" w:rsidRPr="000D0B28" w:rsidRDefault="00DD7960" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00DD7960" w:rsidRPr="00B36004" w14:paraId="5266ED7A" w14:textId="77777777" w:rsidTr="005E3272">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2115" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="01704422" w14:textId="77777777" w:rsidR="00DD7960" w:rsidRPr="00B36004" w:rsidRDefault="00DD7960" w:rsidP="00D046B4">
@@ -9734,133 +10227,134 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9405"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="1DBF47C3" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="1DBF47C3" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="2FAEEB58" w14:textId="1D7C5D0C" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="00F71115" w:rsidP="00D17F54">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidR="00152CE5">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>. Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="358E438C" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="358E438C" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7A4F3F85" w14:textId="7E4545CC" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="7731B948" w:rsidP="00D17F54">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -9940,62 +10434,75 @@
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>norāda, ja informācija par patieso labuma guvēju ir jau reģistrēta, informācija par reģistrētajiem patiesajiem labuma guvējiem pieejama:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId13" w:anchor="/data-search">
-[...10 lines deleted...]
-                  </w:hyperlink>
+                  <w:r>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="003F66A1">
+                    <w:rPr>
+                      <w:lang w:val="es-ES"/>
+                    </w:rPr>
+                    <w:instrText>HYPERLINK "https://info.ur.gov.lv/" \l "/data-search" \h</w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00B36004">
+                    <w:rPr>
+                      <w:rStyle w:val="Hipersaite"/>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>https://info.ur.gov.lv/#/data-search</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="48F3461A" w14:textId="4AE17BCB" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
@@ -10236,51 +10743,50 @@
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="23571F84" w14:textId="7AE8105B" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="00F71115" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Pievienotie dokumenti           </w:t>
             </w:r>
             <w:r w:rsidR="7731B948" w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -11321,51 +11827,51 @@
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="566247FF" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="566247FF" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9585" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52AAA8A4" w14:textId="2C238592" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="00E00446" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -11468,51 +11974,51 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="04CB740B" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="04CB740B" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F21D156" w14:textId="218A97FD" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -11814,50 +12320,51 @@
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11616F96" w14:textId="4DA38BF6" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Informācija par maksājuma dokumentu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="7731B948" w:rsidRPr="00B36004" w14:paraId="096F9833" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9585" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="278FADEF" w14:textId="38E6431D" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
@@ -11896,51 +12403,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="62C88D51" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="62C88D51" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74D49F2D" w14:textId="353104D8" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -12081,51 +12588,51 @@
           </w:tcPr>
           <w:p w14:paraId="7DA46E55" w14:textId="0BF1449F" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="78C7AD8A" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="78C7AD8A" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16441C59" w14:textId="2ABAE0A2" w:rsidR="7731B948" w:rsidRPr="000D0B28" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -12300,89 +12807,89 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E82EC8" w:rsidRPr="001A48F5" w14:paraId="3B6DA046" w14:textId="77777777">
+      <w:tr w:rsidR="00E82EC8" w:rsidRPr="003F66A1" w14:paraId="3B6DA046" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DD6259C" w14:textId="339AC6CD" w:rsidR="00E82EC8" w:rsidRPr="00B36004" w:rsidRDefault="00E82EC8" w:rsidP="00E82EC8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00B36004" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E82EC8" w:rsidRPr="001A48F5" w14:paraId="5C83B82B" w14:textId="77777777" w:rsidTr="00E82EC8">
+      <w:tr w:rsidR="00E82EC8" w:rsidRPr="003F66A1" w14:paraId="5C83B82B" w14:textId="77777777" w:rsidTr="00E82EC8">
         <w:trPr>
           <w:trHeight w:val="918"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77AA65A8" w14:textId="77777777" w:rsidR="00E82EC8" w:rsidRPr="00B36004" w:rsidRDefault="00E82EC8" w:rsidP="00E82EC8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F0AE221" w14:textId="77777777" w:rsidR="00E82EC8" w:rsidRPr="00B36004" w:rsidRDefault="00E82EC8" w:rsidP="00E82EC8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
@@ -12403,51 +12910,51 @@
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F91EED2" w14:textId="77777777" w:rsidR="00E82EC8" w:rsidRPr="00B36004" w:rsidRDefault="00E82EC8" w:rsidP="00E82EC8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E82EC8" w:rsidRPr="001A48F5" w14:paraId="30E7B56C" w14:textId="77777777">
+      <w:tr w:rsidR="00E82EC8" w:rsidRPr="003F66A1" w14:paraId="30E7B56C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="443D2735" w14:textId="77777777" w:rsidR="00E82EC8" w:rsidRPr="00B36004" w:rsidRDefault="00E82EC8" w:rsidP="00E82EC8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -12572,84 +13079,84 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1273EC76" w14:textId="77777777" w:rsidR="00E82EC8" w:rsidRPr="00B36004" w:rsidRDefault="00E82EC8" w:rsidP="00E82EC8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E82EC8" w:rsidRPr="001A48F5" w14:paraId="2198FD7C" w14:textId="77777777" w:rsidTr="00BC08DB">
+            <w:tr w:rsidR="00E82EC8" w:rsidRPr="003F66A1" w14:paraId="2198FD7C" w14:textId="77777777" w:rsidTr="00BC08DB">
               <w:trPr>
                 <w:trHeight w:val="562"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="044336C6" w14:textId="77777777" w:rsidR="00E82EC8" w:rsidRPr="000D0B28" w:rsidRDefault="00E82EC8" w:rsidP="00E82EC8">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="05413054" w14:textId="77777777" w:rsidR="00E82EC8" w:rsidRPr="00B36004" w:rsidRDefault="00E82EC8" w:rsidP="00E82EC8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E82EC8" w:rsidRPr="001A48F5" w14:paraId="43D0DFF9" w14:textId="77777777">
+      <w:tr w:rsidR="00E82EC8" w:rsidRPr="003F66A1" w14:paraId="43D0DFF9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4427BED6" w14:textId="77777777" w:rsidR="00E82EC8" w:rsidRPr="00B36004" w:rsidRDefault="00E82EC8" w:rsidP="00E82EC8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -13006,51 +13513,51 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3140"/>
               <w:gridCol w:w="1509"/>
               <w:gridCol w:w="1494"/>
               <w:gridCol w:w="3261"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="7B03DC2A" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="7B03DC2A" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3140" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="55C97220" w14:textId="43F13E2F" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
@@ -13279,87 +13786,88 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3140"/>
               <w:gridCol w:w="1509"/>
               <w:gridCol w:w="1494"/>
               <w:gridCol w:w="3261"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="001A48F5" w14:paraId="65347577" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="003F66A1" w14:paraId="65347577" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3140" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="63C899CB" w14:textId="2BA37979" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B36004">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Vārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6373120E" w14:textId="39081DEC" w:rsidR="7731B948" w:rsidRPr="00B36004" w:rsidRDefault="7731B948" w:rsidP="00D046B4">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
@@ -13572,152 +14080,194 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="370F8F7B" w14:textId="6579341E" w:rsidR="00746BCF" w:rsidRPr="00B36004" w:rsidRDefault="00746BCF" w:rsidP="00D046B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C078E63" w14:textId="5B9044B7" w:rsidR="00746BCF" w:rsidRPr="00B36004" w:rsidRDefault="00746BCF" w:rsidP="00D046B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00746BCF" w:rsidRPr="00B36004" w:rsidSect="00922404">
-      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="738E9416" w14:textId="77777777" w:rsidR="00732993" w:rsidRDefault="00732993" w:rsidP="00922404">
+    <w:p w14:paraId="7454DB97" w14:textId="77777777" w:rsidR="000852BB" w:rsidRDefault="000852BB" w:rsidP="00922404">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="424DC4A4" w14:textId="77777777" w:rsidR="00732993" w:rsidRDefault="00732993" w:rsidP="00922404">
+    <w:p w14:paraId="22D39A29" w14:textId="77777777" w:rsidR="000852BB" w:rsidRDefault="000852BB" w:rsidP="00922404">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CEA795B" w14:textId="77777777" w:rsidR="003F66A1" w:rsidRDefault="003F66A1">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63FE4BC4" w14:textId="77777777" w:rsidR="003F66A1" w:rsidRDefault="003F66A1">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75897125" w14:textId="77777777" w:rsidR="003F66A1" w:rsidRDefault="003F66A1">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C95C7F1" w14:textId="77777777" w:rsidR="00732993" w:rsidRDefault="00732993" w:rsidP="00922404">
+    <w:p w14:paraId="08FBB920" w14:textId="77777777" w:rsidR="000852BB" w:rsidRDefault="000852BB" w:rsidP="00922404">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DFFD46A" w14:textId="77777777" w:rsidR="00732993" w:rsidRDefault="00732993" w:rsidP="00922404">
+    <w:p w14:paraId="753CFE17" w14:textId="77777777" w:rsidR="000852BB" w:rsidRDefault="000852BB" w:rsidP="00922404">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6493A1F2" w14:textId="77777777" w:rsidR="002A0744" w:rsidRPr="007F705B" w:rsidRDefault="002A0744" w:rsidP="002A0744">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F705B">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -13725,98 +14275,102 @@
       </w:r>
       <w:r w:rsidRPr="007F705B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="007F705B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6ECFF310" w14:textId="446B3C12" w:rsidR="00922404" w:rsidRPr="00922404" w:rsidRDefault="00922404">
+  <w:p w14:paraId="65415657" w14:textId="77777777" w:rsidR="003F66A1" w:rsidRDefault="003F66A1">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34240B84" w14:textId="77777777" w:rsidR="003F66A1" w:rsidRDefault="003F66A1">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ECFF310" w14:textId="303A2A9D" w:rsidR="00922404" w:rsidRPr="003F66A1" w:rsidRDefault="00922404">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00922404">
+    <w:r w:rsidRPr="003F66A1">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00332D0D">
+    <w:r w:rsidR="003F66A1" w:rsidRPr="003F66A1">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
-        <w:lang w:val="lv-LV"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>08</w:t>
-[...23 lines deleted...]
-      <w:t>.2025.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="22872363" w14:textId="77777777" w:rsidR="00922404" w:rsidRDefault="00922404">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085DADCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4426E520"/>
     <w:lvl w:ilvl="0" w:tplc="8B408D0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14111,127 +14665,132 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="807361046">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="252252599">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="450982251">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="4EA28AB2"/>
     <w:rsid w:val="00012E15"/>
     <w:rsid w:val="00014DA5"/>
+    <w:rsid w:val="000852BB"/>
     <w:rsid w:val="00090C35"/>
     <w:rsid w:val="000976FB"/>
     <w:rsid w:val="000A0DE1"/>
     <w:rsid w:val="000A24B2"/>
     <w:rsid w:val="000B57EC"/>
     <w:rsid w:val="000D0B28"/>
     <w:rsid w:val="0012627E"/>
     <w:rsid w:val="00131506"/>
     <w:rsid w:val="00152CE5"/>
     <w:rsid w:val="001530C8"/>
     <w:rsid w:val="00173E8B"/>
     <w:rsid w:val="001820A4"/>
     <w:rsid w:val="001A201C"/>
     <w:rsid w:val="001A48F5"/>
     <w:rsid w:val="001B1FDC"/>
     <w:rsid w:val="001C0311"/>
     <w:rsid w:val="001C40FC"/>
+    <w:rsid w:val="001C603A"/>
     <w:rsid w:val="001C6532"/>
     <w:rsid w:val="001D3C32"/>
     <w:rsid w:val="001F3681"/>
     <w:rsid w:val="0020259F"/>
     <w:rsid w:val="00210B5A"/>
     <w:rsid w:val="00216212"/>
     <w:rsid w:val="0022353D"/>
     <w:rsid w:val="00247C3E"/>
     <w:rsid w:val="00270A18"/>
     <w:rsid w:val="002A0744"/>
     <w:rsid w:val="002B57D6"/>
     <w:rsid w:val="002B6203"/>
     <w:rsid w:val="002D171E"/>
     <w:rsid w:val="002E6983"/>
     <w:rsid w:val="002F45EC"/>
     <w:rsid w:val="00302452"/>
     <w:rsid w:val="00332D0D"/>
     <w:rsid w:val="00347152"/>
     <w:rsid w:val="00352384"/>
     <w:rsid w:val="003950F3"/>
     <w:rsid w:val="003C71AD"/>
     <w:rsid w:val="003E5C75"/>
     <w:rsid w:val="003F23A2"/>
     <w:rsid w:val="003F30AE"/>
+    <w:rsid w:val="003F66A1"/>
+    <w:rsid w:val="004000BB"/>
     <w:rsid w:val="00410F81"/>
     <w:rsid w:val="00417D18"/>
     <w:rsid w:val="004202D7"/>
     <w:rsid w:val="004243F0"/>
     <w:rsid w:val="00440B9A"/>
     <w:rsid w:val="0047567C"/>
     <w:rsid w:val="00491E22"/>
     <w:rsid w:val="004A6CE8"/>
     <w:rsid w:val="004E608A"/>
     <w:rsid w:val="004F2B29"/>
     <w:rsid w:val="00501F90"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="0054396D"/>
     <w:rsid w:val="00580E78"/>
     <w:rsid w:val="00592E50"/>
     <w:rsid w:val="00594D4C"/>
     <w:rsid w:val="005D3A61"/>
     <w:rsid w:val="005E08B9"/>
     <w:rsid w:val="005E0B33"/>
     <w:rsid w:val="005E3272"/>
     <w:rsid w:val="005F09E6"/>
     <w:rsid w:val="0061178D"/>
     <w:rsid w:val="00644CAC"/>
     <w:rsid w:val="006517E8"/>
     <w:rsid w:val="00651EEF"/>
     <w:rsid w:val="00673517"/>
     <w:rsid w:val="00674F4B"/>
     <w:rsid w:val="0068234A"/>
     <w:rsid w:val="00684CC4"/>
     <w:rsid w:val="006A0585"/>
     <w:rsid w:val="006A1080"/>
     <w:rsid w:val="006C6B13"/>
     <w:rsid w:val="006C7937"/>
     <w:rsid w:val="006E18CD"/>
     <w:rsid w:val="0071727F"/>
     <w:rsid w:val="00732993"/>
     <w:rsid w:val="00746BCF"/>
@@ -14247,83 +14806,86 @@
     <w:rsid w:val="008258F9"/>
     <w:rsid w:val="00837333"/>
     <w:rsid w:val="00890835"/>
     <w:rsid w:val="008B7E2A"/>
     <w:rsid w:val="008C4909"/>
     <w:rsid w:val="008E5D8D"/>
     <w:rsid w:val="008E7D79"/>
     <w:rsid w:val="00922404"/>
     <w:rsid w:val="0093349E"/>
     <w:rsid w:val="00937F6D"/>
     <w:rsid w:val="00964847"/>
     <w:rsid w:val="00965780"/>
     <w:rsid w:val="00976089"/>
     <w:rsid w:val="00980525"/>
     <w:rsid w:val="00997F30"/>
     <w:rsid w:val="009A202F"/>
     <w:rsid w:val="009F408A"/>
     <w:rsid w:val="00A1074D"/>
     <w:rsid w:val="00A21EFE"/>
     <w:rsid w:val="00A27EAA"/>
     <w:rsid w:val="00A51D09"/>
     <w:rsid w:val="00A67FBB"/>
     <w:rsid w:val="00A72886"/>
     <w:rsid w:val="00A81405"/>
     <w:rsid w:val="00AA4B5B"/>
+    <w:rsid w:val="00AB0CED"/>
     <w:rsid w:val="00AD702B"/>
     <w:rsid w:val="00AE1E47"/>
     <w:rsid w:val="00B11AAA"/>
     <w:rsid w:val="00B25C24"/>
     <w:rsid w:val="00B30B4E"/>
     <w:rsid w:val="00B36004"/>
     <w:rsid w:val="00B414E0"/>
     <w:rsid w:val="00B43D26"/>
     <w:rsid w:val="00B46CA0"/>
     <w:rsid w:val="00B57FCA"/>
     <w:rsid w:val="00B651E6"/>
     <w:rsid w:val="00B65D8A"/>
     <w:rsid w:val="00B766F2"/>
     <w:rsid w:val="00BA5E43"/>
+    <w:rsid w:val="00BA6298"/>
     <w:rsid w:val="00BC08DB"/>
     <w:rsid w:val="00BC4B52"/>
     <w:rsid w:val="00BD3248"/>
     <w:rsid w:val="00BE4EA7"/>
     <w:rsid w:val="00C016C4"/>
     <w:rsid w:val="00C171F8"/>
     <w:rsid w:val="00C42729"/>
     <w:rsid w:val="00C556F7"/>
     <w:rsid w:val="00C641CE"/>
     <w:rsid w:val="00C71B0E"/>
     <w:rsid w:val="00CC4ACA"/>
     <w:rsid w:val="00CC5980"/>
     <w:rsid w:val="00CC63D6"/>
     <w:rsid w:val="00CF4DEC"/>
     <w:rsid w:val="00D046B4"/>
     <w:rsid w:val="00D0771A"/>
     <w:rsid w:val="00D114E2"/>
     <w:rsid w:val="00D17F54"/>
     <w:rsid w:val="00D22462"/>
+    <w:rsid w:val="00D41026"/>
     <w:rsid w:val="00D72864"/>
     <w:rsid w:val="00D741F9"/>
     <w:rsid w:val="00DA2623"/>
     <w:rsid w:val="00DD5785"/>
     <w:rsid w:val="00DD7960"/>
     <w:rsid w:val="00DE07A4"/>
     <w:rsid w:val="00DE4C29"/>
     <w:rsid w:val="00DF55E4"/>
     <w:rsid w:val="00E00446"/>
     <w:rsid w:val="00E024E1"/>
     <w:rsid w:val="00E801A9"/>
     <w:rsid w:val="00E82EC8"/>
     <w:rsid w:val="00EB053A"/>
     <w:rsid w:val="00EC6FD4"/>
     <w:rsid w:val="00EF33F7"/>
     <w:rsid w:val="00F16D9F"/>
     <w:rsid w:val="00F27966"/>
     <w:rsid w:val="00F31930"/>
     <w:rsid w:val="00F66372"/>
     <w:rsid w:val="00F71115"/>
     <w:rsid w:val="00F8006C"/>
     <w:rsid w:val="00F818E2"/>
     <w:rsid w:val="00F9473A"/>
     <w:rsid w:val="00FC0715"/>
     <w:rsid w:val="00FD76FC"/>
@@ -15398,51 +15960,51 @@
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -15679,170 +16241,157 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="05cd6774443d90eaf17acc561aad3383" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -15909,111 +16458,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AE793D3-6992-4491-86A1-6E1E17AF2ED8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA8D86E3-AFC8-484A-9532-54AC1BE6A0E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8758A16-40FF-4B86-96EE-DE9FC72DE354}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83C7A1F3-51D9-41F0-938A-4355F4707AD8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03BC728C-FF0E-4490-B866-A7B00B070B2E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>3589</Characters>
+  <Pages>8</Pages>
+  <Words>1301</Words>
+  <Characters>9293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>442</Lines>
+  <Paragraphs>258</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9865</CharactersWithSpaces>
+  <CharactersWithSpaces>10336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://info.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>/data-search</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>