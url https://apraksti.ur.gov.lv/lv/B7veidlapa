--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -1,76 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2159"/>
         <w:gridCol w:w="7457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3239" w:rsidRPr="00323D4E" w14:paraId="62CE9469" w14:textId="77777777" w:rsidTr="004D77B1">
+      <w:tr w:rsidR="008E3239" w:rsidRPr="000B7C0F" w14:paraId="62CE9469" w14:textId="77777777" w:rsidTr="004D77B1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26162BBB" w14:textId="33C87583" w:rsidR="008E3239" w:rsidRPr="00DF206C" w:rsidRDefault="008E3239" w:rsidP="00B04913">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -127,51 +133,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2524"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2170"/>
         <w:gridCol w:w="7446"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00323D4E" w14:paraId="5B3484F2" w14:textId="77777777" w:rsidTr="004D77B1">
+      <w:tr w:rsidR="00FD1A1F" w:rsidRPr="000B7C0F" w14:paraId="5B3484F2" w14:textId="77777777" w:rsidTr="004D77B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17F07D45" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F" w:rsidP="00FD1A1F">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Jāņem vērā!</w:t>
@@ -535,51 +541,51 @@
           <w:p w14:paraId="4B8C4F77" w14:textId="45F1B992" w:rsidR="003A0293" w:rsidRPr="00DF206C" w:rsidRDefault="003A0293">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2. Darbības izbeigšanas pamats</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0293" w:rsidRPr="00323D4E" w14:paraId="499F4B01" w14:textId="77777777" w:rsidTr="001D03C0">
+      <w:tr w:rsidR="003A0293" w:rsidRPr="000B7C0F" w14:paraId="499F4B01" w14:textId="77777777" w:rsidTr="001D03C0">
         <w:trPr>
           <w:trHeight w:val="953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56107986" w14:textId="77777777" w:rsidR="003A0293" w:rsidRPr="00DF206C" w:rsidRDefault="003A0293" w:rsidP="003A0293">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
@@ -753,51 +759,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00323D4E" w14:paraId="0AD49486" w14:textId="77777777">
+      <w:tr w:rsidR="00FD1A1F" w:rsidRPr="000B7C0F" w14:paraId="0AD49486" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="590408DB" w14:textId="00F38991" w:rsidR="00FD1A1F" w:rsidRPr="009D60DB" w:rsidRDefault="002F1BA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1063,51 +1069,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00323D4E" w14:paraId="183AC084" w14:textId="77777777">
+            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="000B7C0F" w14:paraId="183AC084" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="11201E65" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -1185,51 +1191,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2556A521" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00323D4E" w14:paraId="5C379722" w14:textId="77777777">
+            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="000B7C0F" w14:paraId="5C379722" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="7778AFE0" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dzimšanas datums        </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6C00227A" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
@@ -1290,51 +1296,51 @@
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="03B05837" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00323D4E" w14:paraId="6340D35E" w14:textId="77777777">
+            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="000B7C0F" w14:paraId="6340D35E" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4D00F2C3" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3860" w:type="dxa"/>
                 </w:tcPr>
@@ -1502,76 +1508,76 @@
           <w:p w14:paraId="4914A4B5" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00323D4E" w14:paraId="61B6F416" w14:textId="77777777">
+            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="000B7C0F" w14:paraId="61B6F416" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="37FF8C52" w14:textId="2128CFA1" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00C70B69">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Likvidators ir tiesīgs veikt ar likvidāciju saistītas darbības:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="00323D4E" w14:paraId="67733950" w14:textId="77777777">
+            <w:tr w:rsidR="00FD1A1F" w:rsidRPr="000B7C0F" w14:paraId="67733950" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="42BEE914" w14:textId="77777777" w:rsidR="00FD1A1F" w:rsidRPr="00DF206C" w:rsidRDefault="00FD1A1F">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ý</w:t>
@@ -1710,51 +1716,51 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Apliecinājums</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C70B69" w:rsidRPr="00323D4E" w14:paraId="360471DF" w14:textId="77777777" w:rsidTr="00C70B69">
+            <w:tr w:rsidR="00C70B69" w:rsidRPr="000B7C0F" w14:paraId="360471DF" w14:textId="77777777" w:rsidTr="00C70B69">
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="506"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9213" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="38BFED6E" w14:textId="43A36BD4" w:rsidR="00C70B69" w:rsidRPr="00DF206C" w:rsidRDefault="00C70B69" w:rsidP="00C70B69">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
@@ -1963,51 +1969,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005206BE" w:rsidRPr="00323D4E" w14:paraId="6C911AE6" w14:textId="77777777">
+      <w:tr w:rsidR="005206BE" w:rsidRPr="000B7C0F" w14:paraId="6C911AE6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="55099B21" w14:textId="244BD9E8" w:rsidR="005206BE" w:rsidRPr="00DF206C" w:rsidRDefault="005206BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -2220,51 +2226,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00025817" w:rsidRPr="00323D4E" w14:paraId="2CE6AABC" w14:textId="77777777" w:rsidTr="00847E98">
+            <w:tr w:rsidR="00025817" w:rsidRPr="000B7C0F" w14:paraId="2CE6AABC" w14:textId="77777777" w:rsidTr="00847E98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="60D3801C" w14:textId="77777777" w:rsidR="00025817" w:rsidRPr="00DF206C" w:rsidRDefault="00025817" w:rsidP="00025817">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -2342,51 +2348,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="75018913" w14:textId="77777777" w:rsidR="00025817" w:rsidRPr="00DF206C" w:rsidRDefault="00025817" w:rsidP="00025817">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00025817" w:rsidRPr="00323D4E" w14:paraId="664AFFC7" w14:textId="77777777" w:rsidTr="00847E98">
+            <w:tr w:rsidR="00025817" w:rsidRPr="000B7C0F" w14:paraId="664AFFC7" w14:textId="77777777" w:rsidTr="00847E98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="0208FC0F" w14:textId="77777777" w:rsidR="00025817" w:rsidRPr="00DF206C" w:rsidRDefault="00025817" w:rsidP="00025817">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dzimšanas datums        </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2DBA7C9B" w14:textId="77777777" w:rsidR="00025817" w:rsidRPr="00DF206C" w:rsidRDefault="00025817" w:rsidP="00025817">
                   <w:pPr>
                     <w:rPr>
@@ -2447,51 +2453,51 @@
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A719690" w14:textId="77777777" w:rsidR="00025817" w:rsidRPr="00DF206C" w:rsidRDefault="00025817" w:rsidP="00025817">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00025817" w:rsidRPr="00323D4E" w14:paraId="5F7F1D4D" w14:textId="77777777" w:rsidTr="00847E98">
+            <w:tr w:rsidR="00025817" w:rsidRPr="000B7C0F" w14:paraId="5F7F1D4D" w14:textId="77777777" w:rsidTr="00847E98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4EA9C540" w14:textId="77777777" w:rsidR="00025817" w:rsidRPr="00DF206C" w:rsidRDefault="00025817" w:rsidP="00025817">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3860" w:type="dxa"/>
                 </w:tcPr>
@@ -2934,51 +2940,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="77C9070E" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="77C9070E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="36FF360B" w14:textId="49DAF558" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="005206BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3042,87 +3048,87 @@
               <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="3FBF1A8E" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="3FBF1A8E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="762093BA" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="2D9076F1" w14:textId="77777777">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="2D9076F1" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5AD03949" w14:textId="796FF783" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
@@ -3209,51 +3215,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="71A0D9D1" w14:textId="77777777">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="71A0D9D1" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="35E6C859" w14:textId="48F1D8B4" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="002A0BB5">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
@@ -3342,51 +3348,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3108"/>
               <w:gridCol w:w="6213"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="3B2151DA" w14:textId="77777777">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="3B2151DA" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6AC8F9BA" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -3420,67 +3426,76 @@
                 <w:tcPr>
                   <w:tcW w:w="6213" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2F96289A" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0096411A" w:rsidRPr="00DF206C" w14:paraId="19A9E98F" w14:textId="77777777" w:rsidTr="005953C0">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3108" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="58E55EF4" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
+                <w:p w14:paraId="58E55EF4" w14:textId="6B309DA2" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00971BD4">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6213" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7278A6F5" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0096411A" w:rsidRPr="00DF206C" w14:paraId="0CCCF699" w14:textId="77777777" w:rsidTr="005953C0">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -3617,68 +3632,77 @@
                 <w:p w14:paraId="3FA2B893" w14:textId="09368E91" w:rsidR="005953C0" w:rsidRPr="00DF206C" w:rsidRDefault="005953C0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0096411A" w:rsidRPr="00DF206C" w14:paraId="14AD3247" w14:textId="77777777" w:rsidTr="00BD0D13">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3108" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0291CA6B" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
+                <w:p w14:paraId="0291CA6B" w14:textId="6EC09AB6" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00971BD4">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6213" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2E0F1BE0" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0096411A" w:rsidRPr="00DF206C" w14:paraId="03371D9E" w14:textId="77777777" w:rsidTr="00BD0D13">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3108" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -3984,118 +4008,138 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9345"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="17FD41AE" w14:textId="77777777" w:rsidTr="00A97326">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="17FD41AE" w14:textId="77777777" w:rsidTr="00A97326">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="7EA195D0" w14:textId="7DA24A2A" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="002A0BB5">
+                <w:p w14:paraId="7EA195D0" w14:textId="188BED4B" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="002A0BB5">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00DF206C" w14:paraId="06EC2ED2" w14:textId="77777777" w:rsidTr="00A97326">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="00771F55" w14:paraId="06EC2ED2" w14:textId="77777777" w:rsidTr="00A97326">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="69CD6017" w14:textId="77A76CC0" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="002A0BB5">
+                <w:p w14:paraId="69CD6017" w14:textId="62BAC1BB" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="002A0BB5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0065334B">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="001A6A6F" w:rsidRPr="00771F55">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 5.2.3. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="1D30AAAF" w14:textId="77777777" w:rsidTr="00F14164">
               <w:trPr>
                 <w:trHeight w:val="592"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2DCCE750" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="392A0C8F" w14:textId="1557E4E6" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="00E57469">
                   <w:pPr>
                     <w:widowControl/>
@@ -4147,143 +4191,855 @@
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">likvidācijas gadījumā - </w:t>
                   </w:r>
                   <w:r w:rsidR="00286A53" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">likvidators) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="44CD047F" w14:textId="77777777" w:rsidTr="00A97326">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D7DF92C" w14:textId="440E2D6A" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="00443723">
+                <w:p w14:paraId="5D7DF92C" w14:textId="74527943" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="00443723">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.</w:t>
                   </w:r>
                   <w:r w:rsidR="00B04913">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Cits kontroles veids </w:t>
+                  </w:r>
+                  <w:r w:rsidR="001A6A6F" w:rsidRPr="00771F55">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 5.2.3. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="0C785C3F" w14:textId="77777777" w:rsidTr="00F14164">
               <w:trPr>
                 <w:trHeight w:val="720"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9345" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="08324B1D" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="50A4D9FB" w14:textId="77777777" w:rsidR="00681222" w:rsidRPr="00DF206C" w:rsidRDefault="00681222" w:rsidP="005A4B0A">
+          <w:p w14:paraId="50A4D9FB" w14:textId="77777777" w:rsidR="00681222" w:rsidRDefault="00681222" w:rsidP="005A4B0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0065334B" w:rsidRPr="00CC431C" w14:paraId="183B5082" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="54674127" w14:textId="71DAE708" w:rsidR="0065334B" w:rsidRPr="0065334B" w:rsidRDefault="00771F55" w:rsidP="0065334B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>5</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0065334B" w:rsidRPr="000E11F8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0065334B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>2.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0065334B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0065334B" w:rsidRPr="000E11F8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="0065334B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Īstenotās</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidR="0065334B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="0065334B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>kontroles</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidR="0065334B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="0065334B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>apjoms</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0065334B" w:rsidRPr="00F1081A" w14:paraId="5B5A70B6" w14:textId="77777777" w:rsidTr="001A057F">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="368C4ED0" w14:textId="77777777" w:rsidR="0065334B" w:rsidRPr="00F1081A" w:rsidRDefault="0065334B" w:rsidP="0065334B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F1081A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+                <w:p w14:paraId="3FB85542" w14:textId="77777777" w:rsidR="0065334B" w:rsidRPr="00CC431C" w:rsidRDefault="0065334B" w:rsidP="0065334B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(ja </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>kontroli</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>īsteno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>citā</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>veidā</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>piemēram</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>izmantojot</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>pārstāvības</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>vai</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>uzraudzības</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tiesības</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>saņemot</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>labuma</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>daļu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>ar</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>aktīvu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>nodošanas</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>palīdzību</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>vai</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>īstenojot</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>faktisku</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>ietekmi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007D508D">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1DAB9AB2" w14:textId="77777777" w:rsidR="0065334B" w:rsidRPr="00CC431C" w:rsidRDefault="0065334B" w:rsidP="0065334B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="74C309CE" w14:textId="77777777" w:rsidR="00971BD4" w:rsidRPr="0065334B" w:rsidRDefault="00971BD4" w:rsidP="005A4B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9355" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3108"/>
               <w:gridCol w:w="6247"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005A4B0A" w:rsidRPr="00323D4E" w14:paraId="1552722D" w14:textId="77777777">
+            <w:tr w:rsidR="005A4B0A" w:rsidRPr="00971BD4" w14:paraId="1552722D" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="12DBCCF4" w14:textId="5E1FA435" w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w:rsidRDefault="00443723" w:rsidP="005A4B0A">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
@@ -4301,51 +5057,51 @@
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidR="00A97326">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r w:rsidR="005A4B0A" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>. Informācija, ka patiesais labuma guvējs zaudējis patiesā labuma guvēja statusu juridiskajā personā</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005A4B0A" w:rsidRPr="00323D4E" w14:paraId="4D6B991E" w14:textId="77777777">
+            <w:tr w:rsidR="005A4B0A" w:rsidRPr="00971BD4" w14:paraId="4D6B991E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="57720D0D" w14:textId="55604F28" w:rsidR="005A4B0A" w:rsidRPr="00A97326" w:rsidRDefault="005A4B0A" w:rsidP="005A4B0A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A97326">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Informācijas par personu, kas zaudējusi patiesā labuma guvēja statusu (piem., īpašumtiesības, pilnvarojuma līgums, cits kontroles veids)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -4432,51 +5188,51 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7CF0D82D" w14:textId="77777777" w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w:rsidRDefault="005A4B0A" w:rsidP="005A4B0A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005A4B0A" w:rsidRPr="00323D4E" w14:paraId="715C9260" w14:textId="77777777">
+            <w:tr w:rsidR="005A4B0A" w:rsidRPr="000B7C0F" w14:paraId="715C9260" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6CCC36BB" w14:textId="77777777" w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w:rsidRDefault="005A4B0A" w:rsidP="005A4B0A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
@@ -4552,50 +5308,51 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w14:paraId="45DD6D9D" w14:textId="77777777" w:rsidTr="00A97326">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3108" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="52A1F83D" w14:textId="77777777" w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w:rsidRDefault="005A4B0A" w:rsidP="005A4B0A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Dzimšanas datums:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6247" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2ABD1DB8" w14:textId="77777777" w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w:rsidRDefault="005A4B0A" w:rsidP="005A4B0A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3429E25A" w14:textId="77777777" w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w:rsidRDefault="005A4B0A" w:rsidP="005A4B0A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -4616,51 +5373,51 @@
           <w:p w14:paraId="086B9FE1" w14:textId="77777777" w:rsidR="005A4B0A" w:rsidRPr="00DF206C" w:rsidRDefault="005A4B0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0080199C" w:rsidRPr="00323D4E" w14:paraId="4D6E41DB" w14:textId="77777777">
+            <w:tr w:rsidR="0080199C" w:rsidRPr="000B7C0F" w14:paraId="4D6E41DB" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="10BD68E8" w14:textId="5BA39070" w:rsidR="0080199C" w:rsidRPr="00DF206C" w:rsidRDefault="00745EAA" w:rsidP="0080199C">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
@@ -4686,51 +5443,51 @@
                   </w:r>
                   <w:r w:rsidR="0080199C" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidR="0080199C" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0080199C" w:rsidRPr="00323D4E" w14:paraId="71E86B21" w14:textId="77777777">
+            <w:tr w:rsidR="0080199C" w:rsidRPr="000B7C0F" w14:paraId="71E86B21" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="19E14388" w14:textId="77777777" w:rsidR="0080199C" w:rsidRPr="00DF206C" w:rsidRDefault="0080199C" w:rsidP="00DF206C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Apliecinu/-</w:t>
@@ -4743,84 +5500,75 @@
                     </w:rPr>
                     <w:t>ām</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>proliferācijas</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir </w:t>
-[...7 lines deleted...]
-                    <w:t>izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
+                    <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0080199C" w:rsidRPr="00DF206C" w14:paraId="75D4F869" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7C62D010" w14:textId="77777777" w:rsidR="0080199C" w:rsidRPr="00DF206C" w:rsidRDefault="0080199C" w:rsidP="0080199C">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Pamatojums (norādāms obligāti)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0080199C" w:rsidRPr="00DF206C" w14:paraId="6A5A6A03" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="064AC511" w14:textId="77777777" w:rsidR="0080199C" w:rsidRPr="00DF206C" w:rsidRDefault="0080199C" w:rsidP="0080199C">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7D76C675" w14:textId="77777777" w:rsidR="0080199C" w:rsidRPr="00DF206C" w:rsidRDefault="0080199C" w:rsidP="0080199C">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
@@ -4844,51 +5592,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="78B2FEC1" w14:textId="77777777">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="78B2FEC1" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F569C32" w14:textId="041C63A3" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="006977E0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -4930,51 +5678,51 @@
                   <w:r w:rsidR="00177214" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="0096411A" w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="1ED57A51" w14:textId="77777777">
+            <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="1ED57A51" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="656"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="05E43518" w14:textId="5CAD3084" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="00DF206C">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
@@ -5242,51 +5990,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="67FB36AB" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="67FB36AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36AEB8FB" w14:textId="23F7F47B" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="006977E0" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -5348,51 +6096,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DE2A4D1" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="512BA17C" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="512BA17C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="014D951F" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds</w:t>
             </w:r>
@@ -5655,51 +6403,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="44CBE94A" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="44CBE94A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6E0A98D5" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5782,51 +6530,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1653DB20" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096411A" w:rsidRPr="00323D4E" w14:paraId="13835D77" w14:textId="77777777">
+      <w:tr w:rsidR="0096411A" w:rsidRPr="000B7C0F" w14:paraId="13835D77" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5F6CC5E0" w14:textId="77777777" w:rsidR="0096411A" w:rsidRPr="00DF206C" w:rsidRDefault="0096411A" w:rsidP="0096411A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5979,50 +6727,51 @@
             <w:pPr>
               <w:keepNext/>
               <w:widowControl/>
               <w:ind w:right="288"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00A5317C" w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. Pievienotie dokumenti           </w:t>
             </w:r>
             <w:r w:rsidR="00A5317C" w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidR="00A5317C" w:rsidRPr="00DF206C">
@@ -6310,51 +7059,50 @@
             <w:tcW w:w="403" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="529B6822" w14:textId="4D8A9976" w:rsidR="00A5317C" w:rsidRPr="00DF206C" w:rsidRDefault="007412BA">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EF6CFB3" w14:textId="5A559884" w:rsidR="00A5317C" w:rsidRPr="00DF206C" w:rsidRDefault="007412BA" w:rsidP="003B63B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
@@ -6827,98 +7575,98 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F36347" w:rsidRPr="00323D4E" w14:paraId="3A3101E2" w14:textId="77777777">
+      <w:tr w:rsidR="00F36347" w:rsidRPr="000B7C0F" w14:paraId="3A3101E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="603DB40B" w14:textId="4C3D14C9" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF206C" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36347" w:rsidRPr="00323D4E" w14:paraId="259AC561" w14:textId="77777777">
+      <w:tr w:rsidR="00F36347" w:rsidRPr="000B7C0F" w14:paraId="259AC561" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0522068F" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05624C0F" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
@@ -6947,51 +7695,51 @@
           </w:p>
           <w:p w14:paraId="270C8017" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36347" w:rsidRPr="00323D4E" w14:paraId="4563DDC9" w14:textId="77777777">
+      <w:tr w:rsidR="00F36347" w:rsidRPr="000B7C0F" w14:paraId="4563DDC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3D92D79B" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
@@ -7137,88 +7885,88 @@
           </w:p>
           <w:p w14:paraId="4B734B13" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00F36347" w:rsidRPr="00323D4E" w14:paraId="130BB045" w14:textId="77777777">
+            <w:tr w:rsidR="00F36347" w:rsidRPr="000B7C0F" w14:paraId="130BB045" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2113E382" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00323D4E" w:rsidRDefault="00F36347" w:rsidP="00F36347">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="427609D4" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36347" w:rsidRPr="00323D4E" w14:paraId="7398A1AD" w14:textId="77777777">
+      <w:tr w:rsidR="00F36347" w:rsidRPr="000B7C0F" w14:paraId="7398A1AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="234044B5" w14:textId="77777777" w:rsidR="00F36347" w:rsidRPr="00DF206C" w:rsidRDefault="00F36347" w:rsidP="00F36347">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
@@ -7394,51 +8142,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D77B1" w:rsidRPr="00323D4E" w14:paraId="60108D74" w14:textId="77777777" w:rsidTr="00F36347">
+      <w:tr w:rsidR="004D77B1" w:rsidRPr="000B7C0F" w14:paraId="60108D74" w14:textId="77777777" w:rsidTr="00F36347">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7B1497CD" w14:textId="56CBF136" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="001132C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF206C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -7541,51 +8289,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004D77B1" w:rsidRPr="00323D4E" w14:paraId="507D4139" w14:textId="77777777">
+            <w:tr w:rsidR="004D77B1" w:rsidRPr="000B7C0F" w14:paraId="507D4139" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4E1DE3C8" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Vārds</w:t>
@@ -7748,51 +8496,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004D77B1" w:rsidRPr="00323D4E" w14:paraId="0D91C27E" w14:textId="77777777">
+            <w:tr w:rsidR="004D77B1" w:rsidRPr="000B7C0F" w14:paraId="0D91C27E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="5F7023F5" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF206C">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -7957,289 +8705,317 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F4DF65B" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75022A28" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1" w:rsidP="00A5317C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="6"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidSect="00525650">
-      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51D3257D" w14:textId="77777777" w:rsidR="00A9429C" w:rsidRDefault="00A9429C" w:rsidP="00324F6B">
+    <w:p w14:paraId="37551828" w14:textId="77777777" w:rsidR="00FB7B58" w:rsidRDefault="00FB7B58" w:rsidP="00324F6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6139BD42" w14:textId="77777777" w:rsidR="00A9429C" w:rsidRDefault="00A9429C" w:rsidP="00324F6B">
+    <w:p w14:paraId="6652634C" w14:textId="77777777" w:rsidR="00FB7B58" w:rsidRDefault="00FB7B58" w:rsidP="00324F6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36CA4702" w14:textId="77777777" w:rsidR="000B7C0F" w:rsidRDefault="000B7C0F">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="341278A5" w14:textId="77777777" w:rsidR="000B7C0F" w:rsidRDefault="000B7C0F">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18A46A5E" w14:textId="77777777" w:rsidR="000B7C0F" w:rsidRDefault="000B7C0F">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DDFE83C" w14:textId="77777777" w:rsidR="00A9429C" w:rsidRDefault="00A9429C" w:rsidP="00324F6B">
+    <w:p w14:paraId="3F21CA56" w14:textId="77777777" w:rsidR="00FB7B58" w:rsidRDefault="00FB7B58" w:rsidP="00324F6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74317129" w14:textId="77777777" w:rsidR="00A9429C" w:rsidRDefault="00A9429C" w:rsidP="00324F6B">
+    <w:p w14:paraId="7CF95321" w14:textId="77777777" w:rsidR="00FB7B58" w:rsidRDefault="00FB7B58" w:rsidP="00324F6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="64A30961" w14:textId="02671286" w:rsidR="00C70B69" w:rsidRPr="00DF206C" w:rsidRDefault="00C70B69">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF206C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="00DF206C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="73E163A2" w14:textId="77777777" w:rsidR="004D77B1" w:rsidRPr="00DF206C" w:rsidRDefault="004D77B1" w:rsidP="004D77B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF206C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF206C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF206C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF206C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="645987F8" w14:textId="798A870F" w:rsidR="00525650" w:rsidRPr="00525650" w:rsidRDefault="00525650" w:rsidP="00525650">
+  <w:p w14:paraId="2F75A795" w14:textId="77777777" w:rsidR="000B7C0F" w:rsidRDefault="000B7C0F">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="675B3EE3" w14:textId="77777777" w:rsidR="000B7C0F" w:rsidRDefault="000B7C0F">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="645987F8" w14:textId="097FCC17" w:rsidR="00525650" w:rsidRPr="00525650" w:rsidRDefault="00525650" w:rsidP="00525650">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00F02106">
+    <w:r w:rsidR="000B7C0F">
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>11</w:t>
-[...31 lines deleted...]
-      <w:t>.2025.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C00050A8"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
@@ -8347,239 +9123,247 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="361129819">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E3239"/>
     <w:rsid w:val="00006665"/>
     <w:rsid w:val="00022BEC"/>
     <w:rsid w:val="000243F5"/>
     <w:rsid w:val="00025817"/>
     <w:rsid w:val="00025BDF"/>
     <w:rsid w:val="00036759"/>
     <w:rsid w:val="00042214"/>
     <w:rsid w:val="00060009"/>
     <w:rsid w:val="000674F5"/>
     <w:rsid w:val="0007505A"/>
     <w:rsid w:val="000858F6"/>
+    <w:rsid w:val="000B7C0F"/>
     <w:rsid w:val="000C274C"/>
     <w:rsid w:val="000C4F50"/>
     <w:rsid w:val="000D3A03"/>
     <w:rsid w:val="000D7708"/>
     <w:rsid w:val="0010261B"/>
     <w:rsid w:val="001132C4"/>
     <w:rsid w:val="00115579"/>
+    <w:rsid w:val="00123B6E"/>
     <w:rsid w:val="001325A4"/>
     <w:rsid w:val="00133BF6"/>
     <w:rsid w:val="00140B9D"/>
     <w:rsid w:val="001530A3"/>
     <w:rsid w:val="001556CE"/>
     <w:rsid w:val="00160D4B"/>
     <w:rsid w:val="00175AC8"/>
     <w:rsid w:val="00176B91"/>
     <w:rsid w:val="00177214"/>
     <w:rsid w:val="00182C66"/>
     <w:rsid w:val="00192BBF"/>
+    <w:rsid w:val="001A6A6F"/>
     <w:rsid w:val="001B1C4C"/>
     <w:rsid w:val="001D03C0"/>
     <w:rsid w:val="001D1586"/>
     <w:rsid w:val="001D514E"/>
     <w:rsid w:val="001E275E"/>
     <w:rsid w:val="0021530D"/>
     <w:rsid w:val="00216ED4"/>
     <w:rsid w:val="00227274"/>
     <w:rsid w:val="00236308"/>
     <w:rsid w:val="0024410F"/>
     <w:rsid w:val="00251E0E"/>
     <w:rsid w:val="002746E6"/>
     <w:rsid w:val="0028600C"/>
     <w:rsid w:val="00286A53"/>
     <w:rsid w:val="00296033"/>
     <w:rsid w:val="002A0BB5"/>
     <w:rsid w:val="002A219E"/>
     <w:rsid w:val="002A4992"/>
     <w:rsid w:val="002C6085"/>
     <w:rsid w:val="002E0E8B"/>
     <w:rsid w:val="002F1BA0"/>
     <w:rsid w:val="00312E11"/>
     <w:rsid w:val="00313A83"/>
     <w:rsid w:val="00323D4E"/>
     <w:rsid w:val="00324F6B"/>
     <w:rsid w:val="00346B68"/>
     <w:rsid w:val="0037346B"/>
     <w:rsid w:val="00374F80"/>
     <w:rsid w:val="00375061"/>
     <w:rsid w:val="003751F1"/>
     <w:rsid w:val="0039179D"/>
     <w:rsid w:val="003A0293"/>
     <w:rsid w:val="003A6A0B"/>
     <w:rsid w:val="003B63B2"/>
     <w:rsid w:val="003C2D00"/>
     <w:rsid w:val="003E3062"/>
     <w:rsid w:val="0043492F"/>
     <w:rsid w:val="00443723"/>
     <w:rsid w:val="00472069"/>
     <w:rsid w:val="00477357"/>
     <w:rsid w:val="00482FE7"/>
     <w:rsid w:val="00485BC6"/>
     <w:rsid w:val="00495278"/>
     <w:rsid w:val="004A329C"/>
     <w:rsid w:val="004A6F31"/>
     <w:rsid w:val="004D1D8C"/>
     <w:rsid w:val="004D77B1"/>
     <w:rsid w:val="00500FA0"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="0051035F"/>
     <w:rsid w:val="005206BE"/>
     <w:rsid w:val="005251DE"/>
     <w:rsid w:val="00525650"/>
     <w:rsid w:val="00550F31"/>
     <w:rsid w:val="00562CF2"/>
     <w:rsid w:val="00567B04"/>
     <w:rsid w:val="005953C0"/>
     <w:rsid w:val="00597D49"/>
     <w:rsid w:val="005A4B0A"/>
     <w:rsid w:val="005B0590"/>
     <w:rsid w:val="005B1488"/>
     <w:rsid w:val="005C59BC"/>
     <w:rsid w:val="005C6E33"/>
     <w:rsid w:val="005C73D2"/>
     <w:rsid w:val="005D2D77"/>
     <w:rsid w:val="005E4E78"/>
     <w:rsid w:val="005F5DFE"/>
     <w:rsid w:val="005F6F65"/>
     <w:rsid w:val="005F7E42"/>
     <w:rsid w:val="0062378D"/>
     <w:rsid w:val="00642AA5"/>
     <w:rsid w:val="006506DE"/>
     <w:rsid w:val="0065277B"/>
+    <w:rsid w:val="0065334B"/>
     <w:rsid w:val="00657798"/>
     <w:rsid w:val="00660178"/>
     <w:rsid w:val="006810FA"/>
     <w:rsid w:val="00681222"/>
     <w:rsid w:val="0069678F"/>
     <w:rsid w:val="006977E0"/>
     <w:rsid w:val="006A3C98"/>
     <w:rsid w:val="006B6286"/>
     <w:rsid w:val="006C4388"/>
     <w:rsid w:val="006D4FF0"/>
     <w:rsid w:val="006F34B8"/>
     <w:rsid w:val="00716BCF"/>
     <w:rsid w:val="007412BA"/>
     <w:rsid w:val="00745EAA"/>
     <w:rsid w:val="00750AE2"/>
+    <w:rsid w:val="00771F55"/>
     <w:rsid w:val="0079128F"/>
     <w:rsid w:val="007A3F46"/>
     <w:rsid w:val="007A46C7"/>
     <w:rsid w:val="007A52E6"/>
     <w:rsid w:val="007B756F"/>
     <w:rsid w:val="007C1119"/>
     <w:rsid w:val="007E7A9B"/>
     <w:rsid w:val="0080199C"/>
     <w:rsid w:val="008032D8"/>
     <w:rsid w:val="00811F98"/>
     <w:rsid w:val="008253CF"/>
     <w:rsid w:val="0083575C"/>
     <w:rsid w:val="008373BB"/>
     <w:rsid w:val="00852746"/>
     <w:rsid w:val="00857543"/>
     <w:rsid w:val="008615B6"/>
     <w:rsid w:val="00862E21"/>
     <w:rsid w:val="00866428"/>
     <w:rsid w:val="008820FA"/>
     <w:rsid w:val="00883A22"/>
     <w:rsid w:val="00897A08"/>
     <w:rsid w:val="008B597C"/>
     <w:rsid w:val="008C55B3"/>
     <w:rsid w:val="008D308F"/>
     <w:rsid w:val="008D6D4B"/>
     <w:rsid w:val="008D79D5"/>
     <w:rsid w:val="008E3239"/>
     <w:rsid w:val="008F3F0F"/>
     <w:rsid w:val="0092685D"/>
     <w:rsid w:val="0096404B"/>
     <w:rsid w:val="0096411A"/>
     <w:rsid w:val="00967234"/>
+    <w:rsid w:val="00971BD4"/>
     <w:rsid w:val="00973A84"/>
     <w:rsid w:val="00992D53"/>
     <w:rsid w:val="009A3081"/>
     <w:rsid w:val="009A5730"/>
     <w:rsid w:val="009B4E0C"/>
     <w:rsid w:val="009C12D9"/>
     <w:rsid w:val="009C3287"/>
     <w:rsid w:val="009C525D"/>
     <w:rsid w:val="009D3C99"/>
     <w:rsid w:val="009D60DB"/>
     <w:rsid w:val="009F0BD5"/>
     <w:rsid w:val="009F51E8"/>
     <w:rsid w:val="00A14B71"/>
     <w:rsid w:val="00A15D38"/>
     <w:rsid w:val="00A44274"/>
     <w:rsid w:val="00A45DFD"/>
     <w:rsid w:val="00A5317C"/>
     <w:rsid w:val="00A543D1"/>
     <w:rsid w:val="00A7767D"/>
+    <w:rsid w:val="00A91AF9"/>
     <w:rsid w:val="00A92A13"/>
     <w:rsid w:val="00A9429C"/>
     <w:rsid w:val="00A97326"/>
     <w:rsid w:val="00A97C6D"/>
     <w:rsid w:val="00AC59A5"/>
     <w:rsid w:val="00AE3A2E"/>
     <w:rsid w:val="00AF2DF4"/>
     <w:rsid w:val="00AF65FC"/>
     <w:rsid w:val="00AF7BCA"/>
     <w:rsid w:val="00B033C7"/>
     <w:rsid w:val="00B04913"/>
     <w:rsid w:val="00B360E5"/>
     <w:rsid w:val="00B41261"/>
     <w:rsid w:val="00B54CA3"/>
     <w:rsid w:val="00B602A1"/>
     <w:rsid w:val="00B726A2"/>
     <w:rsid w:val="00B81E4D"/>
     <w:rsid w:val="00B831C0"/>
     <w:rsid w:val="00B95DEA"/>
     <w:rsid w:val="00BA5C8F"/>
     <w:rsid w:val="00BB3B44"/>
     <w:rsid w:val="00BB4BA3"/>
     <w:rsid w:val="00BC323A"/>
     <w:rsid w:val="00BD0D13"/>
     <w:rsid w:val="00BF3629"/>
@@ -8623,50 +9407,51 @@
     <w:rsid w:val="00E666FC"/>
     <w:rsid w:val="00E7579B"/>
     <w:rsid w:val="00E86BA8"/>
     <w:rsid w:val="00E91F89"/>
     <w:rsid w:val="00E923AB"/>
     <w:rsid w:val="00EF48FB"/>
     <w:rsid w:val="00F02106"/>
     <w:rsid w:val="00F06116"/>
     <w:rsid w:val="00F14164"/>
     <w:rsid w:val="00F21F6C"/>
     <w:rsid w:val="00F23A98"/>
     <w:rsid w:val="00F31B6A"/>
     <w:rsid w:val="00F36347"/>
     <w:rsid w:val="00F453E7"/>
     <w:rsid w:val="00F45A17"/>
     <w:rsid w:val="00F460EA"/>
     <w:rsid w:val="00F47F4C"/>
     <w:rsid w:val="00F507D7"/>
     <w:rsid w:val="00F51030"/>
     <w:rsid w:val="00F617D6"/>
     <w:rsid w:val="00F82328"/>
     <w:rsid w:val="00F917C3"/>
     <w:rsid w:val="00F92779"/>
     <w:rsid w:val="00FB3474"/>
     <w:rsid w:val="00FB4E65"/>
+    <w:rsid w:val="00FB7B58"/>
     <w:rsid w:val="00FC2F88"/>
     <w:rsid w:val="00FC516B"/>
     <w:rsid w:val="00FC6E86"/>
     <w:rsid w:val="00FD1A1F"/>
     <w:rsid w:val="00FE3FB6"/>
     <w:rsid w:val="00FE5BDC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -9906,51 +10691,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2141147620">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10221,170 +11006,157 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="05cd6774443d90eaf17acc561aad3383" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -10451,126 +11223,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46CCD38-B374-48DD-8AD3-8CFF6F07718D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0118D55-2887-4539-9BBC-43620348FA45}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2718321B-B485-4618-BE28-B281B9AB3668}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B110A6EA-29E3-4AE8-8DB2-47846E199907}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B75B12E6-3F91-478C-B976-FCFC2BFA0402}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>5084</Words>
-  <Characters>2898</Characters>
+  <Words>1014</Words>
+  <Characters>7244</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>344</Lines>
+  <Paragraphs>201</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7967</CharactersWithSpaces>
+  <CharactersWithSpaces>8057</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rita Zelmene</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>