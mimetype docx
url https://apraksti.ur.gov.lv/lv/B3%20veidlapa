--- v0 (2026-04-08)
+++ v1 (2026-07-07)
@@ -1,77 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2159"/>
         <w:gridCol w:w="7457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF3DCC" w:rsidRPr="00823160" w14:paraId="04632A5A" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="00AF3DCC" w:rsidRPr="00F959B4" w14:paraId="04632A5A" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4795D461" w14:textId="77777777" w:rsidR="00DA5512" w:rsidRPr="00915B88" w:rsidRDefault="00D6622A" w:rsidP="00DA5512">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -180,51 +185,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="42"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2170"/>
         <w:gridCol w:w="7446"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B11D7" w:rsidRPr="00823160" w14:paraId="6C5ECBFB" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="009B11D7" w:rsidRPr="00F959B4" w14:paraId="6C5ECBFB" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15907628" w14:textId="77777777" w:rsidR="009B11D7" w:rsidRPr="00915B88" w:rsidRDefault="009B11D7" w:rsidP="009B11D7">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
@@ -655,51 +660,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00D6622A" w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaiņu būtība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3DCC" w:rsidRPr="00823160" w14:paraId="4AF2F70F" w14:textId="77777777" w:rsidTr="002F0EA9">
+      <w:tr w:rsidR="00AF3DCC" w:rsidRPr="00F959B4" w14:paraId="4AF2F70F" w14:textId="77777777" w:rsidTr="002F0EA9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="4039"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="4AD6DB59" w14:textId="77777777" w:rsidR="00D15B7F" w:rsidRPr="00915B88" w:rsidRDefault="00D6622A" w:rsidP="00614884">
             <w:pPr>
               <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -1520,87 +1525,87 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt pieteikuma </w:t>
             </w:r>
             <w:r w:rsidR="00756891" w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
             <w:r w:rsidR="00614884" w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>punktu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0EA9" w:rsidRPr="00823160" w14:paraId="689C755A" w14:textId="77777777" w:rsidTr="008A77A2">
+      <w:tr w:rsidR="002F0EA9" w:rsidRPr="00F959B4" w14:paraId="689C755A" w14:textId="77777777" w:rsidTr="008A77A2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4F28BB0B" w14:textId="6C498B4E" w:rsidR="002F0EA9" w:rsidRPr="00823160" w:rsidRDefault="008A77A2" w:rsidP="008A77A2">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="297" w:hanging="297"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaiņas informācijā par patieso labuma guvēju:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0EA9" w:rsidRPr="00823160" w14:paraId="2C683EE6" w14:textId="77777777" w:rsidTr="002F0EA9">
+      <w:tr w:rsidR="002F0EA9" w:rsidRPr="00F959B4" w14:paraId="2C683EE6" w14:textId="77777777" w:rsidTr="002F0EA9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7F053152" w14:textId="76324B3B" w:rsidR="00D928EE" w:rsidRPr="00915B88" w:rsidRDefault="00D928EE" w:rsidP="00EA26D0">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
@@ -2179,51 +2184,51 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2159"/>
         <w:gridCol w:w="2485"/>
         <w:gridCol w:w="2486"/>
         <w:gridCol w:w="2486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF3DCC" w:rsidRPr="00823160" w14:paraId="55DE13B5" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="00AF3DCC" w:rsidRPr="00F959B4" w14:paraId="55DE13B5" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F096113" w14:textId="3D2FA385" w:rsidR="00FA7918" w:rsidRPr="00915B88" w:rsidRDefault="006072DB" w:rsidP="00FA7918">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
@@ -2923,51 +2928,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA38E2" w:rsidRPr="00823160" w14:paraId="5CB8A24D" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="00EA38E2" w:rsidRPr="00F959B4" w14:paraId="5CB8A24D" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0B692B8E" w14:textId="3B272E59" w:rsidR="00EA38E2" w:rsidRPr="00915B88" w:rsidRDefault="00EA38E2" w:rsidP="00AA5193">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -3037,51 +3042,51 @@
               <w:t>adaļu jākopē un jāaizpilda par katru izpildinstitūcijas (valdes) locekli</w:t>
             </w:r>
             <w:r w:rsidR="00E70BF0" w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai likvidatoru</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA38E2" w:rsidRPr="00823160" w14:paraId="7AE6EEBD" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="00EA38E2" w:rsidRPr="00F959B4" w14:paraId="7AE6EEBD" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32375B42" w14:textId="77777777" w:rsidR="00EA38E2" w:rsidRPr="00915B88" w:rsidRDefault="00EA38E2" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3482,51 +3487,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00EA38E2" w:rsidRPr="00823160" w14:paraId="5F51A294" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="00EA38E2" w:rsidRPr="00F959B4" w14:paraId="5F51A294" w14:textId="77777777" w:rsidTr="001551EC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="67E535E6" w14:textId="77777777" w:rsidR="00EA38E2" w:rsidRPr="00915B88" w:rsidRDefault="00EA38E2" w:rsidP="001551EC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -3604,51 +3609,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7C6A4EAD" w14:textId="77777777" w:rsidR="00EA38E2" w:rsidRPr="00915B88" w:rsidRDefault="00EA38E2" w:rsidP="001551EC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EA38E2" w:rsidRPr="00823160" w14:paraId="47335BF8" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="00EA38E2" w:rsidRPr="00F959B4" w14:paraId="47335BF8" w14:textId="77777777" w:rsidTr="001551EC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E28C78E" w14:textId="77777777" w:rsidR="00EA38E2" w:rsidRPr="00915B88" w:rsidRDefault="00EA38E2" w:rsidP="001551EC">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dzimšanas datums        </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1D7C5E1E" w14:textId="77777777" w:rsidR="00EA38E2" w:rsidRPr="00915B88" w:rsidRDefault="00EA38E2" w:rsidP="001551EC">
                   <w:pPr>
                     <w:rPr>
@@ -3719,51 +3724,51 @@
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="72B17A8E" w14:textId="77777777" w:rsidR="00EA38E2" w:rsidRPr="00915B88" w:rsidRDefault="00EA38E2" w:rsidP="001551EC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EA38E2" w:rsidRPr="00823160" w14:paraId="1983E3A8" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="00EA38E2" w:rsidRPr="00F959B4" w14:paraId="1983E3A8" w14:textId="77777777" w:rsidTr="001551EC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="284BA3DB" w14:textId="77777777" w:rsidR="00EA38E2" w:rsidRPr="00915B88" w:rsidRDefault="00EA38E2" w:rsidP="001551EC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3860" w:type="dxa"/>
                 </w:tcPr>
@@ -3931,51 +3936,51 @@
           <w:p w14:paraId="00906907" w14:textId="77777777" w:rsidR="00EA38E2" w:rsidRPr="00915B88" w:rsidRDefault="00EA38E2" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00EC6BBD" w:rsidRPr="00823160" w14:paraId="52BFD873" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="00EC6BBD" w:rsidRPr="00F959B4" w14:paraId="52BFD873" w14:textId="77777777" w:rsidTr="001551EC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E08CD7C" w14:textId="5C82D489" w:rsidR="00EC6BBD" w:rsidRPr="00915B88" w:rsidRDefault="00EC6BBD" w:rsidP="00EC6BBD">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Tiesības pārstāvēt biedrību</w:t>
                   </w:r>
                   <w:r w:rsidR="0091431C" w:rsidRPr="00915B88">
                     <w:rPr>
@@ -4024,51 +4029,51 @@
                     <w:t>/</w:t>
                   </w:r>
                   <w:r w:rsidR="00503036" w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>lēmumu par likvidatora iecelšanu</w:t>
                   </w:r>
                   <w:r w:rsidR="00724D37" w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EC6BBD" w:rsidRPr="00823160" w14:paraId="7F385D76" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="00EC6BBD" w:rsidRPr="00F959B4" w14:paraId="7F385D76" w14:textId="77777777" w:rsidTr="001551EC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="24DF9BC8" w14:textId="77777777" w:rsidR="00EC6BBD" w:rsidRPr="00915B88" w:rsidRDefault="00EC6BBD" w:rsidP="00EC6BBD">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>ý</w:t>
@@ -4200,51 +4205,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4799"/>
         <w:gridCol w:w="4817"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A3BFE" w:rsidRPr="00823160" w14:paraId="325040F3" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="000A3BFE" w:rsidRPr="00F959B4" w14:paraId="325040F3" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9374" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7CA32B93" w14:textId="77777777" w:rsidR="000C675A" w:rsidRPr="00915B88" w:rsidRDefault="004E2E6F" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -4348,51 +4353,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:anchor="/data-search" w:history="1">
               <w:r w:rsidR="007E591B" w:rsidRPr="00915B88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:i/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000A3BFE" w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A3BFE" w:rsidRPr="00823160" w14:paraId="6DEAE462" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="000A3BFE" w:rsidRPr="00F959B4" w14:paraId="6DEAE462" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="311315BB" w14:textId="1A179C36" w:rsidR="000A3BFE" w:rsidRPr="00915B88" w:rsidRDefault="000A3BFE" w:rsidP="009815D4">
             <w:pPr>
               <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
@@ -4505,51 +4510,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> darbības jom</w:t>
             </w:r>
             <w:r w:rsidR="009815D4" w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>u:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A3BFE" w:rsidRPr="00823160" w14:paraId="7DD8EECC" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="000A3BFE" w:rsidRPr="00FA67D7" w14:paraId="7DD8EECC" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="215107C8" w14:textId="77777777" w:rsidR="008E2981" w:rsidRPr="00915B88" w:rsidRDefault="000A3BFE" w:rsidP="001551EC">
             <w:pPr>
               <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
@@ -6292,132 +6297,130 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B0DC5" w:rsidRPr="00823160" w14:paraId="04F21BE2" w14:textId="77777777" w:rsidTr="00A16EB3">
+      <w:tr w:rsidR="009B0DC5" w:rsidRPr="00FA67D7" w14:paraId="04F21BE2" w14:textId="77777777" w:rsidTr="00A16EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="108978F5" w14:textId="09FC72FE" w:rsidR="009B0DC5" w:rsidRPr="00915B88" w:rsidRDefault="009B0DC5" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">8. </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Informācija par patieso labuma guvēju</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CA0EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Apakšs</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>adaļ</w:t>
             </w:r>
             <w:r w:rsidR="00CA0EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> jākopē un jāaizpilda par katru patieso labuma guvēju</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
@@ -6431,90 +6434,90 @@
               <w:r w:rsidRPr="00915B88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B0DC5" w:rsidRPr="00823160" w14:paraId="3B1ED68D" w14:textId="77777777" w:rsidTr="00A16EB3">
+      <w:tr w:rsidR="009B0DC5" w:rsidRPr="00FA67D7" w14:paraId="3B1ED68D" w14:textId="77777777" w:rsidTr="00A16EB3">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57246E83" w14:textId="77777777" w:rsidR="009B0DC5" w:rsidRPr="00915B88" w:rsidRDefault="009B0DC5" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9370"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000B6CBB" w:rsidRPr="00823160" w14:paraId="42A3A2E6" w14:textId="77777777" w:rsidTr="00A21225">
+            <w:tr w:rsidR="000B6CBB" w:rsidRPr="00FA67D7" w14:paraId="42A3A2E6" w14:textId="77777777" w:rsidTr="00A21225">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9370" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5E12E81E" w14:textId="77777777" w:rsidR="000B6CBB" w:rsidRPr="00915B88" w:rsidRDefault="000B6CBB" w:rsidP="000B6CBB">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -6633,76 +6636,77 @@
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> apakšpunktus</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7A770264" w14:textId="77777777" w:rsidR="000B6CBB" w:rsidRPr="00915B88" w:rsidRDefault="000B6CBB" w:rsidP="008971B9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7E3F8144" w14:textId="77777777" w:rsidR="00AA6F38" w:rsidRPr="001F601F" w:rsidRDefault="00AA6F38">
+          <w:p w14:paraId="7E3F8144" w14:textId="77777777" w:rsidR="00AA6F38" w:rsidRPr="00FA67D7" w:rsidRDefault="00AA6F38">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009B0DC5" w:rsidRPr="00823160" w14:paraId="507BC799" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="009B0DC5" w:rsidRPr="00FA67D7" w14:paraId="507BC799" w14:textId="77777777" w:rsidTr="001551EC">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2912C77D" w14:textId="5C38F3EF" w:rsidR="009B0DC5" w:rsidRPr="00915B88" w:rsidRDefault="00EC2FC4" w:rsidP="001551EC">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
@@ -6799,51 +6803,51 @@
           <w:p w14:paraId="347801C6" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="001F601F" w:rsidRDefault="0040613B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2833"/>
               <w:gridCol w:w="6488"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009B0DC5" w:rsidRPr="00823160" w14:paraId="7BD4B873" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="009B0DC5" w:rsidRPr="00FA67D7" w14:paraId="7BD4B873" w14:textId="77777777" w:rsidTr="001551EC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="310A8673" w14:textId="77777777" w:rsidR="009B0DC5" w:rsidRPr="00915B88" w:rsidRDefault="009B0DC5" w:rsidP="001551EC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -7445,96 +7449,96 @@
           <w:p w14:paraId="502B9573" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="001F601F" w:rsidRDefault="0040613B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9333"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009B0DC5" w:rsidRPr="00823160" w14:paraId="72A1FBF1" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="009B0DC5" w:rsidRPr="00FA67D7" w14:paraId="72A1FBF1" w14:textId="77777777" w:rsidTr="001551EC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="16BD2E32" w14:textId="424C5EE6" w:rsidR="009B0DC5" w:rsidRPr="00915B88" w:rsidRDefault="00EC2FC4" w:rsidP="001551EC">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>8.2</w:t>
                   </w:r>
                   <w:r w:rsidR="009B0DC5" w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009B0DC5" w:rsidRPr="00915B88" w14:paraId="22DD9916" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="009B0DC5" w:rsidRPr="00B16258" w14:paraId="22DD9916" w14:textId="77777777" w:rsidTr="001551EC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="4B4B4D34" w14:textId="644993F9" w:rsidR="009B0DC5" w:rsidRPr="00915B88" w:rsidRDefault="00EC2FC4" w:rsidP="001551EC">
+                <w:p w14:paraId="4B4B4D34" w14:textId="572ED474" w:rsidR="009B0DC5" w:rsidRPr="00915B88" w:rsidRDefault="00EC2FC4" w:rsidP="001551EC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
                   <w:r w:rsidR="009B0DC5" w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
@@ -7545,55 +7549,90 @@
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="009B0DC5" w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="009B0DC5" w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B16258">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B16258" w:rsidRPr="00915B88">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B16258">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>8.2.4. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B16258" w:rsidRPr="00915B88">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009B0DC5" w:rsidRPr="00823160" w14:paraId="0BB7DAAC" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="009B0DC5" w:rsidRPr="00FA67D7" w14:paraId="0BB7DAAC" w14:textId="77777777" w:rsidTr="001551EC">
               <w:trPr>
                 <w:trHeight w:val="1136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2A46A8A0" w14:textId="77777777" w:rsidR="009B0DC5" w:rsidRPr="00915B88" w:rsidRDefault="009B0DC5" w:rsidP="001551EC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1C34FA0E" w14:textId="77777777" w:rsidR="008A6498" w:rsidRPr="00915B88" w:rsidRDefault="008A6498" w:rsidP="008A6498">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
@@ -7866,85 +7905,112 @@
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00462C50" w:rsidRPr="00823160" w14:paraId="416A8AEB" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="00462C50" w:rsidRPr="00FA67D7" w14:paraId="416A8AEB" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="11DF5FCA" w14:textId="77777777" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
+          <w:p w14:paraId="11DF5FCA" w14:textId="10D847B3" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">8.2.2. Kā atsevišķa persona, kas kontrolē  </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>(aizpilda 8.3. punktu)</w:t>
+              <w:t>(aizpilda 8.3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16258">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>. un 8.2.4. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B16258" w:rsidRPr="00915B88">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punktu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00915B88">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462C50" w:rsidRPr="00823160" w14:paraId="3C162461" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="00462C50" w:rsidRPr="00FA67D7" w14:paraId="3C162461" w14:textId="77777777" w:rsidTr="003170C7">
         <w:trPr>
           <w:trHeight w:val="2136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F603E9A" w14:textId="77777777" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
@@ -8205,150 +8271,347 @@
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00462C50" w:rsidRPr="00823160" w14:paraId="3D67CED0" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="00462C50" w:rsidRPr="00FA67D7" w14:paraId="3D67CED0" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="41BAFC24" w14:textId="77777777" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
+          <w:p w14:paraId="41BAFC24" w14:textId="48691338" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8.2.3. Cits kontroles veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 8.3. punktu)</w:t>
+              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 8.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16258">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un 8.2.4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00915B88">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punktu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462C50" w:rsidRPr="00823160" w14:paraId="0FC4E0B4" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="00462C50" w:rsidRPr="00FA67D7" w14:paraId="0FC4E0B4" w14:textId="77777777" w:rsidTr="003170C7">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5275E451" w14:textId="77777777" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58B65C65" w14:textId="77777777" w:rsidR="00462C50" w:rsidRDefault="00462C50" w:rsidP="007A23C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9624" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3117"/>
+        <w:gridCol w:w="6507"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FA67D7" w:rsidRPr="00CC431C" w14:paraId="3C855A47" w14:textId="77777777" w:rsidTr="004A486D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9624" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38537AE0" w14:textId="70D3AF28" w:rsidR="00FA67D7" w:rsidRDefault="00B16258" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA67D7" w:rsidRPr="000E11F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA67D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2.4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA67D7" w:rsidRPr="000E11F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA67D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Īstenotās kontroles apjoms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="759DA9BB" w14:textId="77777777" w:rsidR="00FA67D7" w:rsidRPr="00B14527" w:rsidRDefault="00FA67D7" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA67D7" w:rsidRPr="00F1081A" w14:paraId="287731A8" w14:textId="77777777" w:rsidTr="004A486D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E52CA2" w14:textId="77777777" w:rsidR="00FA67D7" w:rsidRPr="00F1081A" w:rsidRDefault="00FA67D7" w:rsidP="001A057F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1081A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Apraksts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CEE30B3" w14:textId="77777777" w:rsidR="00FA67D7" w:rsidRPr="00CC431C" w:rsidRDefault="00FA67D7" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D508D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28CF0172" w14:textId="77777777" w:rsidR="00FA67D7" w:rsidRPr="00CC431C" w:rsidRDefault="00FA67D7" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4BDD3084" w14:textId="77777777" w:rsidR="00FA67D7" w:rsidRDefault="00FA67D7" w:rsidP="007A23C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2962"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="4847"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00462C50" w:rsidRPr="00823160" w14:paraId="215A7A65" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="00462C50" w:rsidRPr="00FA67D7" w14:paraId="215A7A65" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="008D3189" w14:textId="77777777" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk498873976"/>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -8369,51 +8632,51 @@
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ja kontroli īsteno ar juridiskās personas starpniecību aizpilda 8.3.1.apakšpunktu, ja ar fiziskās personas starpniecību aizpilda 8.3.2. apakšpunktu</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462C50" w:rsidRPr="00823160" w14:paraId="1D009264" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="00462C50" w:rsidRPr="00FA67D7" w14:paraId="1D009264" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="27164923" w14:textId="77777777" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8.3.1. Informācija par juridisko personu, ar kuras starpniecību īsteno kontroli</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
@@ -8719,51 +8982,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4847" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F4ACFAD" w14:textId="77777777" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00462C50" w:rsidRPr="00823160" w14:paraId="046F9E26" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="00462C50" w:rsidRPr="00FA67D7" w14:paraId="046F9E26" w14:textId="77777777" w:rsidTr="003170C7">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2869F884" w14:textId="77777777" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
             </w:r>
           </w:p>
@@ -9050,51 +9313,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4847" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AD1DDAC" w14:textId="77777777" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462C50" w:rsidRPr="00823160" w14:paraId="18998D0B" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="00462C50" w:rsidRPr="00FA67D7" w14:paraId="18998D0B" w14:textId="77777777" w:rsidTr="003170C7">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3518EF1A" w14:textId="77777777" w:rsidR="00462C50" w:rsidRPr="00915B88" w:rsidRDefault="00462C50" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -9109,51 +9372,51 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2150"/>
         <w:gridCol w:w="1348"/>
         <w:gridCol w:w="5301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00823160" w14:paraId="2B4E08A0" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="2B4E08A0" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="10C687A2" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk499421469"/>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -9252,51 +9515,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DB940BC" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00823160" w14:paraId="738E52C8" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="738E52C8" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="77ECFCC6" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -9959,51 +10222,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Institūcija </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01B45683" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00823160" w14:paraId="219AC9EC" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="219AC9EC" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64CCD881" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
@@ -10117,51 +10380,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EFC586C" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00823160" w14:paraId="13C03FC2" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="13C03FC2" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="081A407B" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -10826,51 +11089,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">  Institūcija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6778C682" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00823160" w14:paraId="453378CA" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="453378CA" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A1F1347" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
@@ -10897,51 +11160,51 @@
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2966"/>
         <w:gridCol w:w="6658"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00823160" w14:paraId="2506D38B" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="2506D38B" w14:textId="77777777" w:rsidTr="003170C7">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="31F87E02" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -11037,51 +11300,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2487F28C" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00823160" w14:paraId="10E5D614" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="10E5D614" w14:textId="77777777" w:rsidTr="003170C7">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="12097BFA" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
             </w:r>
           </w:p>
@@ -11223,51 +11486,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00823160" w14:paraId="3C74EBA0" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="3C74EBA0" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="20DC3F4B" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">8.5. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
@@ -11282,108 +11545,76 @@
               <w:t>iespējams</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(nav attiecināms uz nodibinājumiem(fondiem))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00823160" w14:paraId="0BA35141" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="0BA35141" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C80289F" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Apliecinu/-</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
+              <w:t xml:space="preserve"> Apliecinu/-ām, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  proliferācijas finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0040613B" w:rsidRPr="00915B88" w14:paraId="6AF0F671" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1370D6E6" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Pamatojums (</w:t>
@@ -11460,51 +11691,51 @@
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00CC431C" w14:paraId="38B25425" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="38B25425" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="510E9D38" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00D22462" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -11568,103 +11799,83 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(nav attiecināms uz </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>arodbiedrībām</w:t>
             </w:r>
             <w:r w:rsidRPr="00B36004">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00CC431C" w14:paraId="0502B2DD" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="0502B2DD" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C52F160" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00DE07A4" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE07A4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00DE07A4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Apliecinu/-</w:t>
-[...19 lines deleted...]
-              <w:t>, ka patiesais labuma guvējs ir tādā akciju sabiedrīb</w:t>
+              <w:t xml:space="preserve"> Apliecinu/-ām, ka patiesais labuma guvējs ir tādā akciju sabiedrīb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE07A4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25D2CAC2" w14:textId="77777777" w:rsidR="0040613B" w:rsidRDefault="0040613B" w:rsidP="007A23C0">
       <w:pPr>
@@ -11672,51 +11883,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00823160" w14:paraId="37EA0A69" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="37EA0A69" w14:textId="77777777" w:rsidTr="003170C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6354666B" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -11725,118 +11936,99 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="00823160" w14:paraId="595ACA45" w14:textId="77777777" w:rsidTr="003170C7">
+      <w:tr w:rsidR="0040613B" w:rsidRPr="00FA67D7" w14:paraId="595ACA45" w14:textId="77777777" w:rsidTr="003170C7">
         <w:trPr>
           <w:trHeight w:val="656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="289E3B6F" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="00915B88" w:rsidRDefault="0040613B" w:rsidP="00732B23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Apliecinu(-</w:t>
-[...19 lines deleted...]
-              <w:t>), ka informācija par patieso labuma guvēju nav mainījusies</w:t>
+              <w:t>Apliecinu(-ām), ka informācija par patieso labuma guvēju nav mainījusies</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
@@ -12221,87 +12413,51 @@
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4EB8B0EB" w14:textId="0C42C417" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">uz ____ </w:t>
-[...35 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t>uz ____ lp. _____ eksempl.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008C5678" w:rsidRPr="00915B88" w14:paraId="1EA872F9" w14:textId="77777777" w:rsidTr="008E66DE">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="283" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="157F37C0" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:ind w:left="-57"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
@@ -12349,87 +12505,51 @@
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="796B2647" w14:textId="242F8041" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">uz ____ </w:t>
-[...35 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t>uz ____ lp. _____ eksempl.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008C5678" w:rsidRPr="00915B88" w14:paraId="6B41E8AD" w14:textId="77777777" w:rsidTr="008E66DE">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="283" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F4F73A1" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -12473,87 +12593,51 @@
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1C93C038" w14:textId="054E1A0D" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">uz ____ </w:t>
-[...35 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t>uz ____ lp. _____ eksempl.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008C5678" w:rsidRPr="00915B88" w14:paraId="03CEB310" w14:textId="77777777" w:rsidTr="008E66DE">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="283" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A8827DC" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
@@ -12581,87 +12665,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7F3DE031" w14:textId="2CB0FF33" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">uz ____ </w:t>
-[...35 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t>uz ____ lp. _____ eksempl.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="08C6D821" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
@@ -12777,87 +12825,51 @@
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2529" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="186DFA09" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">uz _____ </w:t>
-[...35 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t>uz _____ lp. _____ eksempl.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008C5678" w:rsidRPr="00915B88" w14:paraId="2A5EF2E9" w14:textId="77777777" w:rsidTr="008E66DE">
               <w:trPr>
                 <w:trHeight w:val="510"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="373" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6F5B047D" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:ind w:left="-57"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
@@ -12906,87 +12918,51 @@
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2529" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="47C34C9D" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">uz _____ </w:t>
-[...35 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t>uz _____ lp. _____ eksempl.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008C5678" w:rsidRPr="00915B88" w14:paraId="0A0EFD93" w14:textId="77777777" w:rsidTr="008E66DE">
               <w:trPr>
                 <w:trHeight w:val="1019"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="373" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1799A040" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:ind w:left="-57"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
@@ -13035,87 +13011,51 @@
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2529" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="15918103" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">uz _____ </w:t>
-[...35 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t>uz _____ lp. _____ eksempl.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00C809E1" w:rsidRPr="00915B88" w14:paraId="10983402" w14:textId="77777777" w:rsidTr="008E66DE">
               <w:trPr>
                 <w:trHeight w:val="354"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="373" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="30D4BADC" w14:textId="77777777" w:rsidR="00C809E1" w:rsidRPr="00915B88" w:rsidRDefault="00C809E1" w:rsidP="008C5678">
                   <w:pPr>
                     <w:ind w:left="-57"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
@@ -13325,174 +13265,102 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="22319141" w14:textId="77777777" w:rsidR="00A13E72" w:rsidRPr="00915B88" w:rsidRDefault="00A13E72" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">uz _____ </w:t>
-[...35 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t>uz _____ lp. _____ eksempl.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A13E72" w:rsidRPr="00915B88" w14:paraId="47A89E9B" w14:textId="77777777" w:rsidTr="001551EC">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6771" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0FA11D74" w14:textId="77777777" w:rsidR="00A13E72" w:rsidRPr="00915B88" w:rsidRDefault="00A13E72" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2551" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="32F3A25D" w14:textId="77777777" w:rsidR="00A13E72" w:rsidRPr="00915B88" w:rsidRDefault="00A13E72" w:rsidP="008C5678">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">uz _____ </w:t>
-[...35 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t>uz _____ lp. _____ eksempl.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0E26D556" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C8F9BED" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C418B5C" w14:textId="77777777" w:rsidR="008C5678" w:rsidRPr="00915B88" w:rsidRDefault="008C5678" w:rsidP="007A23C0">
@@ -13614,51 +13482,51 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00016AF4" w:rsidRPr="00823160" w14:paraId="528A5171" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="00016AF4" w:rsidRPr="00FA67D7" w14:paraId="528A5171" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01591BC0" w14:textId="199F275D" w:rsidR="00016AF4" w:rsidRPr="00915B88" w:rsidRDefault="00016AF4" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -13710,51 +13578,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="527E49E3" w14:textId="77777777" w:rsidR="00016AF4" w:rsidRPr="00915B88" w:rsidRDefault="00016AF4" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00016AF4" w:rsidRPr="00823160" w14:paraId="6D75F87E" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="00016AF4" w:rsidRPr="00FA67D7" w14:paraId="6D75F87E" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67957F37" w14:textId="77777777" w:rsidR="00016AF4" w:rsidRPr="00915B88" w:rsidRDefault="00016AF4" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds</w:t>
             </w:r>
@@ -13851,50 +13719,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61CAF22E" w14:textId="77777777" w:rsidR="00016AF4" w:rsidRPr="00915B88" w:rsidRDefault="00016AF4" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Juridiska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00016AF4" w:rsidRPr="00915B88" w14:paraId="2AC3424A" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FAE3F68" w14:textId="77777777" w:rsidR="00016AF4" w:rsidRPr="00915B88" w:rsidRDefault="00016AF4" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -14017,81 +13886,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00016AF4" w:rsidRPr="00823160" w14:paraId="4CC65F2A" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="00016AF4" w:rsidRPr="00FA67D7" w14:paraId="4CC65F2A" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7601B6FF" w14:textId="77777777" w:rsidR="00016AF4" w:rsidRPr="00915B88" w:rsidRDefault="00016AF4" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maksājuma dokumenta Nr. (Informācija nav </w:t>
-[...7 lines deleted...]
-              <w:t>norādāma obligāti)</w:t>
+              <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6934" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AD65D4E" w14:textId="77777777" w:rsidR="00016AF4" w:rsidRPr="00915B88" w:rsidRDefault="00016AF4" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -14152,51 +14013,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00D12400" w14:textId="77777777" w:rsidR="00016AF4" w:rsidRPr="00915B88" w:rsidRDefault="00016AF4" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00016AF4" w:rsidRPr="00823160" w14:paraId="178A5A1F" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="00016AF4" w:rsidRPr="00FA67D7" w14:paraId="178A5A1F" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="39D23C96" w14:textId="77777777" w:rsidR="00016AF4" w:rsidRPr="00915B88" w:rsidRDefault="00016AF4" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -14309,51 +14170,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD36C8" w:rsidRPr="00823160" w14:paraId="7CCB0C7C" w14:textId="77777777" w:rsidTr="001551EC">
+      <w:tr w:rsidR="00DD36C8" w:rsidRPr="00FA67D7" w14:paraId="7CCB0C7C" w14:textId="77777777" w:rsidTr="001551EC">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CAEE670" w14:textId="77777777" w:rsidR="00DD36C8" w:rsidRPr="00915B88" w:rsidRDefault="00DD36C8" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -14370,51 +14231,51 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00915B88" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD36C8" w:rsidRPr="00823160" w14:paraId="392EFF51" w14:textId="77777777" w:rsidTr="001551EC">
+      <w:tr w:rsidR="00DD36C8" w:rsidRPr="00FA67D7" w14:paraId="392EFF51" w14:textId="77777777" w:rsidTr="001551EC">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="799D5C88" w14:textId="77777777" w:rsidR="00DD36C8" w:rsidRPr="00915B88" w:rsidRDefault="00DD36C8" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -14425,51 +14286,51 @@
               </w:rPr>
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24F3D494" w14:textId="77777777" w:rsidR="00DD36C8" w:rsidRPr="00915B88" w:rsidRDefault="00DD36C8" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD36C8" w:rsidRPr="00823160" w14:paraId="5FB865AE" w14:textId="77777777" w:rsidTr="001551EC">
+      <w:tr w:rsidR="00DD36C8" w:rsidRPr="00FA67D7" w14:paraId="5FB865AE" w14:textId="77777777" w:rsidTr="001551EC">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5B05A030" w14:textId="77777777" w:rsidR="00DD36C8" w:rsidRPr="00915B88" w:rsidRDefault="00DD36C8" w:rsidP="001551EC">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -14594,84 +14455,84 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30877959" w14:textId="77777777" w:rsidR="00DD36C8" w:rsidRPr="00915B88" w:rsidRDefault="00DD36C8" w:rsidP="001551EC">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00DD36C8" w:rsidRPr="00823160" w14:paraId="3D4FD050" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="00DD36C8" w:rsidRPr="00FA67D7" w14:paraId="3D4FD050" w14:textId="77777777" w:rsidTr="001551EC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="58472B2A" w14:textId="77777777" w:rsidR="00DD36C8" w:rsidRPr="00915B88" w:rsidRDefault="00DD36C8" w:rsidP="001551EC">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="39F74FAD" w14:textId="77777777" w:rsidR="00DD36C8" w:rsidRPr="00915B88" w:rsidRDefault="00DD36C8" w:rsidP="001551EC">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD36C8" w:rsidRPr="00823160" w14:paraId="66629741" w14:textId="77777777" w:rsidTr="001551EC">
+      <w:tr w:rsidR="00DD36C8" w:rsidRPr="00FA67D7" w14:paraId="66629741" w14:textId="77777777" w:rsidTr="001551EC">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4021A924" w14:textId="77777777" w:rsidR="00DD36C8" w:rsidRPr="00915B88" w:rsidRDefault="00DD36C8" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -14828,51 +14689,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D14D78" w:rsidRPr="00823160" w14:paraId="455FB8EB" w14:textId="77777777" w:rsidTr="00F7140A">
+      <w:tr w:rsidR="00D14D78" w:rsidRPr="00FA67D7" w14:paraId="455FB8EB" w14:textId="77777777" w:rsidTr="00F7140A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4975C051" w14:textId="1DBF9B26" w:rsidR="00D14D78" w:rsidRPr="00915B88" w:rsidRDefault="00D14D78" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00915B88">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -14952,51 +14813,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D14D78" w:rsidRPr="00823160" w14:paraId="4C1CD602" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="00D14D78" w:rsidRPr="00FA67D7" w14:paraId="4C1CD602" w14:textId="77777777" w:rsidTr="001551EC">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="0A835D9C" w14:textId="77777777" w:rsidR="00D14D78" w:rsidRPr="00915B88" w:rsidRDefault="00D14D78" w:rsidP="001551EC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Vārds</w:t>
@@ -15159,51 +15020,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D14D78" w:rsidRPr="00823160" w14:paraId="29B74F01" w14:textId="77777777" w:rsidTr="001551EC">
+            <w:tr w:rsidR="00D14D78" w:rsidRPr="00FA67D7" w14:paraId="29B74F01" w14:textId="77777777" w:rsidTr="001551EC">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="3D0FEF8E" w14:textId="77777777" w:rsidR="00D14D78" w:rsidRPr="00915B88" w:rsidRDefault="00D14D78" w:rsidP="001551EC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -15280,50 +15141,51 @@
               <w:trPr>
                 <w:trHeight w:val="589"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="785E9647" w14:textId="77777777" w:rsidR="00D14D78" w:rsidRPr="00915B88" w:rsidRDefault="00D14D78" w:rsidP="001551EC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00915B88">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5FB8157B" w14:textId="77777777" w:rsidR="00D14D78" w:rsidRPr="00915B88" w:rsidRDefault="00D14D78" w:rsidP="001551EC">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
@@ -15371,166 +15233,200 @@
           </w:p>
           <w:p w14:paraId="53670CB4" w14:textId="77777777" w:rsidR="00D14D78" w:rsidRPr="00915B88" w:rsidRDefault="00D14D78" w:rsidP="001551EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F1A67C2" w14:textId="77777777" w:rsidR="00D9697E" w:rsidRPr="00915B88" w:rsidRDefault="00D9697E">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D9697E" w:rsidRPr="00915B88" w:rsidSect="005C377E">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D14B4B5" w14:textId="77777777" w:rsidR="001335BA" w:rsidRDefault="001335BA">
+    <w:p w14:paraId="256795C2" w14:textId="77777777" w:rsidR="00303872" w:rsidRDefault="00303872">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="044B24CC" w14:textId="77777777" w:rsidR="001335BA" w:rsidRDefault="001335BA">
+    <w:p w14:paraId="300AA3A4" w14:textId="77777777" w:rsidR="00303872" w:rsidRDefault="00303872">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2441E628" w14:textId="77777777" w:rsidR="00F959B4" w:rsidRDefault="00F959B4">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74D164B7" w14:textId="77777777" w:rsidR="00F959B4" w:rsidRDefault="00F959B4">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="648CC625" w14:textId="77777777" w:rsidR="00F959B4" w:rsidRDefault="00F959B4">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AEFD065" w14:textId="77777777" w:rsidR="001335BA" w:rsidRDefault="001335BA">
+    <w:p w14:paraId="369E4222" w14:textId="77777777" w:rsidR="00303872" w:rsidRDefault="00303872">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54732B2E" w14:textId="77777777" w:rsidR="001335BA" w:rsidRDefault="001335BA">
+    <w:p w14:paraId="10EB6C33" w14:textId="77777777" w:rsidR="00303872" w:rsidRDefault="00303872">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4502AE17" w14:textId="77777777" w:rsidR="00CE0AB3" w:rsidRPr="00915B88" w:rsidRDefault="00CE0AB3" w:rsidP="00CE0AB3">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00915B88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00915B88">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
@@ -15575,131 +15471,113 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00915B88">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00915B88">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63E9C122" w14:textId="77777777" w:rsidR="00F959B4" w:rsidRDefault="00F959B4">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41FD3004" w14:textId="77777777" w:rsidR="00F94B54" w:rsidRDefault="00F94B54" w:rsidP="00C5749E">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2927D907" w14:textId="77777777" w:rsidR="00F94B54" w:rsidRDefault="00F94B54" w:rsidP="00C5749E">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53A25AF9" w14:textId="308A6B91" w:rsidR="00AC3D69" w:rsidRPr="00AC3D69" w:rsidRDefault="00AC3D69" w:rsidP="00AC3D69">
+  <w:p w14:paraId="34CDC757" w14:textId="77777777" w:rsidR="00F959B4" w:rsidRPr="00525650" w:rsidRDefault="00F959B4" w:rsidP="00F959B4">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="009464ED">
-[...6 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
-    <w:r w:rsidR="00915B88">
-[...22 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="53A25AF9" w14:textId="229B2456" w:rsidR="00AC3D69" w:rsidRPr="00F959B4" w:rsidRDefault="00AC3D69" w:rsidP="00F959B4">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A8843C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6854B604"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="2025"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -16331,53 +16209,52 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="747385728">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1468159032">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="361129819">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="416903983">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="130"/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="24"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -17096,50 +16973,51 @@
     <w:rsid w:val="002E7FE9"/>
     <w:rsid w:val="002F0841"/>
     <w:rsid w:val="002F0A2A"/>
     <w:rsid w:val="002F0DA8"/>
     <w:rsid w:val="002F0EA9"/>
     <w:rsid w:val="002F1C0D"/>
     <w:rsid w:val="002F1F15"/>
     <w:rsid w:val="002F219E"/>
     <w:rsid w:val="002F22A8"/>
     <w:rsid w:val="002F2709"/>
     <w:rsid w:val="002F2793"/>
     <w:rsid w:val="002F3018"/>
     <w:rsid w:val="002F3C2B"/>
     <w:rsid w:val="002F3FFD"/>
     <w:rsid w:val="002F46F3"/>
     <w:rsid w:val="002F54E4"/>
     <w:rsid w:val="002F6548"/>
     <w:rsid w:val="002F663F"/>
     <w:rsid w:val="002F76DE"/>
     <w:rsid w:val="003003F8"/>
     <w:rsid w:val="00300F36"/>
     <w:rsid w:val="00301083"/>
     <w:rsid w:val="0030150A"/>
     <w:rsid w:val="00301686"/>
     <w:rsid w:val="00302F01"/>
+    <w:rsid w:val="00303872"/>
     <w:rsid w:val="003045E3"/>
     <w:rsid w:val="00304B65"/>
     <w:rsid w:val="00305073"/>
     <w:rsid w:val="003055C9"/>
     <w:rsid w:val="00306BC7"/>
     <w:rsid w:val="003073A3"/>
     <w:rsid w:val="003073D3"/>
     <w:rsid w:val="0031042F"/>
     <w:rsid w:val="00310639"/>
     <w:rsid w:val="00310858"/>
     <w:rsid w:val="0031140B"/>
     <w:rsid w:val="00311C5A"/>
     <w:rsid w:val="00312183"/>
     <w:rsid w:val="00312201"/>
     <w:rsid w:val="003122E3"/>
     <w:rsid w:val="003131BF"/>
     <w:rsid w:val="003132BF"/>
     <w:rsid w:val="00313642"/>
     <w:rsid w:val="00313767"/>
     <w:rsid w:val="00314300"/>
     <w:rsid w:val="003145E7"/>
     <w:rsid w:val="003151BC"/>
     <w:rsid w:val="00315300"/>
     <w:rsid w:val="00315379"/>
     <w:rsid w:val="003155D3"/>
@@ -17544,50 +17422,51 @@
     <w:rsid w:val="00486516"/>
     <w:rsid w:val="00486559"/>
     <w:rsid w:val="0048678C"/>
     <w:rsid w:val="0048681A"/>
     <w:rsid w:val="00487173"/>
     <w:rsid w:val="00487D2E"/>
     <w:rsid w:val="00491157"/>
     <w:rsid w:val="0049203B"/>
     <w:rsid w:val="0049244F"/>
     <w:rsid w:val="00492DE1"/>
     <w:rsid w:val="00492DF5"/>
     <w:rsid w:val="00495269"/>
     <w:rsid w:val="0049596E"/>
     <w:rsid w:val="004959F7"/>
     <w:rsid w:val="00495D1D"/>
     <w:rsid w:val="00495D39"/>
     <w:rsid w:val="00495F6E"/>
     <w:rsid w:val="004966E1"/>
     <w:rsid w:val="00496C6B"/>
     <w:rsid w:val="00497AC6"/>
     <w:rsid w:val="004A05A8"/>
     <w:rsid w:val="004A0AEB"/>
     <w:rsid w:val="004A0DF0"/>
     <w:rsid w:val="004A197F"/>
     <w:rsid w:val="004A238A"/>
+    <w:rsid w:val="004A486D"/>
     <w:rsid w:val="004A4B5E"/>
     <w:rsid w:val="004A511F"/>
     <w:rsid w:val="004A5243"/>
     <w:rsid w:val="004A602B"/>
     <w:rsid w:val="004A6FC7"/>
     <w:rsid w:val="004A7161"/>
     <w:rsid w:val="004B0601"/>
     <w:rsid w:val="004B0A89"/>
     <w:rsid w:val="004B0D0E"/>
     <w:rsid w:val="004B0D48"/>
     <w:rsid w:val="004B1418"/>
     <w:rsid w:val="004B1F73"/>
     <w:rsid w:val="004B2887"/>
     <w:rsid w:val="004B2C9D"/>
     <w:rsid w:val="004B2D6E"/>
     <w:rsid w:val="004B316D"/>
     <w:rsid w:val="004B34FF"/>
     <w:rsid w:val="004B3AD4"/>
     <w:rsid w:val="004B3B29"/>
     <w:rsid w:val="004B4264"/>
     <w:rsid w:val="004B4711"/>
     <w:rsid w:val="004B4B34"/>
     <w:rsid w:val="004B4DF5"/>
     <w:rsid w:val="004B5190"/>
     <w:rsid w:val="004B53AF"/>
@@ -17643,50 +17522,51 @@
     <w:rsid w:val="004E4B0C"/>
     <w:rsid w:val="004E511B"/>
     <w:rsid w:val="004E5355"/>
     <w:rsid w:val="004E5693"/>
     <w:rsid w:val="004E5984"/>
     <w:rsid w:val="004E6765"/>
     <w:rsid w:val="004E6900"/>
     <w:rsid w:val="004E6ECF"/>
     <w:rsid w:val="004E75DB"/>
     <w:rsid w:val="004E7E0E"/>
     <w:rsid w:val="004F1F13"/>
     <w:rsid w:val="004F21FF"/>
     <w:rsid w:val="004F244B"/>
     <w:rsid w:val="004F2E58"/>
     <w:rsid w:val="004F2EBA"/>
     <w:rsid w:val="004F31D0"/>
     <w:rsid w:val="004F51E8"/>
     <w:rsid w:val="004F52BC"/>
     <w:rsid w:val="004F793B"/>
     <w:rsid w:val="004F7A2E"/>
     <w:rsid w:val="00500C4A"/>
     <w:rsid w:val="00500D64"/>
     <w:rsid w:val="00503036"/>
     <w:rsid w:val="005046A7"/>
     <w:rsid w:val="00504D1F"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="00506B3B"/>
     <w:rsid w:val="00507958"/>
     <w:rsid w:val="00510072"/>
     <w:rsid w:val="00510183"/>
     <w:rsid w:val="005109B8"/>
     <w:rsid w:val="00511249"/>
     <w:rsid w:val="005118EF"/>
     <w:rsid w:val="005119F3"/>
     <w:rsid w:val="00513183"/>
     <w:rsid w:val="00514172"/>
     <w:rsid w:val="0051462F"/>
     <w:rsid w:val="00514C4E"/>
     <w:rsid w:val="00514E15"/>
     <w:rsid w:val="00514F7D"/>
     <w:rsid w:val="00515407"/>
     <w:rsid w:val="005164B8"/>
     <w:rsid w:val="00516BFA"/>
     <w:rsid w:val="00516F4B"/>
     <w:rsid w:val="00517722"/>
     <w:rsid w:val="00517CB7"/>
     <w:rsid w:val="00517DA5"/>
     <w:rsid w:val="005200E5"/>
     <w:rsid w:val="00520495"/>
     <w:rsid w:val="0052083B"/>
     <w:rsid w:val="00520E56"/>
@@ -17886,50 +17766,51 @@
     <w:rsid w:val="005E71BA"/>
     <w:rsid w:val="005E76E0"/>
     <w:rsid w:val="005E7C2D"/>
     <w:rsid w:val="005E7DDD"/>
     <w:rsid w:val="005E7F56"/>
     <w:rsid w:val="005F0783"/>
     <w:rsid w:val="005F0B38"/>
     <w:rsid w:val="005F16F2"/>
     <w:rsid w:val="005F17C0"/>
     <w:rsid w:val="005F18D9"/>
     <w:rsid w:val="005F194A"/>
     <w:rsid w:val="005F1C73"/>
     <w:rsid w:val="005F31CF"/>
     <w:rsid w:val="005F39F5"/>
     <w:rsid w:val="005F3CF8"/>
     <w:rsid w:val="005F580E"/>
     <w:rsid w:val="005F7144"/>
     <w:rsid w:val="005F7320"/>
     <w:rsid w:val="005F752E"/>
     <w:rsid w:val="005F7DAF"/>
     <w:rsid w:val="005F7FCD"/>
     <w:rsid w:val="006005BF"/>
     <w:rsid w:val="00600618"/>
     <w:rsid w:val="00600C0D"/>
     <w:rsid w:val="00600ED9"/>
+    <w:rsid w:val="00600F34"/>
     <w:rsid w:val="0060114B"/>
     <w:rsid w:val="00601198"/>
     <w:rsid w:val="0060244C"/>
     <w:rsid w:val="0060254F"/>
     <w:rsid w:val="006026F8"/>
     <w:rsid w:val="00602D49"/>
     <w:rsid w:val="00602E89"/>
     <w:rsid w:val="00602F56"/>
     <w:rsid w:val="0060398B"/>
     <w:rsid w:val="00604609"/>
     <w:rsid w:val="00604DE4"/>
     <w:rsid w:val="00605DB2"/>
     <w:rsid w:val="00606056"/>
     <w:rsid w:val="006063BB"/>
     <w:rsid w:val="006072DB"/>
     <w:rsid w:val="0060768E"/>
     <w:rsid w:val="00607E71"/>
     <w:rsid w:val="00612601"/>
     <w:rsid w:val="006128F9"/>
     <w:rsid w:val="0061344F"/>
     <w:rsid w:val="0061388A"/>
     <w:rsid w:val="006145FB"/>
     <w:rsid w:val="00614640"/>
     <w:rsid w:val="00614884"/>
     <w:rsid w:val="00615009"/>
@@ -18076,50 +17957,51 @@
     <w:rsid w:val="006A220E"/>
     <w:rsid w:val="006A2954"/>
     <w:rsid w:val="006A3475"/>
     <w:rsid w:val="006A36BC"/>
     <w:rsid w:val="006A3D2A"/>
     <w:rsid w:val="006A419A"/>
     <w:rsid w:val="006A4389"/>
     <w:rsid w:val="006A458A"/>
     <w:rsid w:val="006A4A2B"/>
     <w:rsid w:val="006A5D52"/>
     <w:rsid w:val="006A67D9"/>
     <w:rsid w:val="006A6F34"/>
     <w:rsid w:val="006A74CF"/>
     <w:rsid w:val="006A79BC"/>
     <w:rsid w:val="006B031E"/>
     <w:rsid w:val="006B191B"/>
     <w:rsid w:val="006B1A0A"/>
     <w:rsid w:val="006B1A14"/>
     <w:rsid w:val="006B21D7"/>
     <w:rsid w:val="006B2534"/>
     <w:rsid w:val="006B3847"/>
     <w:rsid w:val="006B3906"/>
     <w:rsid w:val="006B3F9E"/>
     <w:rsid w:val="006B3FAD"/>
     <w:rsid w:val="006B539A"/>
+    <w:rsid w:val="006B5E36"/>
     <w:rsid w:val="006B6DE4"/>
     <w:rsid w:val="006B78B3"/>
     <w:rsid w:val="006B7C75"/>
     <w:rsid w:val="006B7E95"/>
     <w:rsid w:val="006C049A"/>
     <w:rsid w:val="006C0CC0"/>
     <w:rsid w:val="006C1461"/>
     <w:rsid w:val="006C1ED3"/>
     <w:rsid w:val="006C2C70"/>
     <w:rsid w:val="006C2F67"/>
     <w:rsid w:val="006C3005"/>
     <w:rsid w:val="006C3CBA"/>
     <w:rsid w:val="006C4388"/>
     <w:rsid w:val="006C4A23"/>
     <w:rsid w:val="006C5893"/>
     <w:rsid w:val="006C5D52"/>
     <w:rsid w:val="006C5EDC"/>
     <w:rsid w:val="006C6358"/>
     <w:rsid w:val="006C6693"/>
     <w:rsid w:val="006C696B"/>
     <w:rsid w:val="006D03B2"/>
     <w:rsid w:val="006D0908"/>
     <w:rsid w:val="006D11B5"/>
     <w:rsid w:val="006D197A"/>
     <w:rsid w:val="006D197E"/>
@@ -19161,50 +19043,51 @@
     <w:rsid w:val="00B00C91"/>
     <w:rsid w:val="00B01610"/>
     <w:rsid w:val="00B0196B"/>
     <w:rsid w:val="00B01A15"/>
     <w:rsid w:val="00B01C6E"/>
     <w:rsid w:val="00B0233D"/>
     <w:rsid w:val="00B03098"/>
     <w:rsid w:val="00B03300"/>
     <w:rsid w:val="00B039F8"/>
     <w:rsid w:val="00B03A0B"/>
     <w:rsid w:val="00B0413D"/>
     <w:rsid w:val="00B046C9"/>
     <w:rsid w:val="00B055AF"/>
     <w:rsid w:val="00B060E7"/>
     <w:rsid w:val="00B0655E"/>
     <w:rsid w:val="00B10011"/>
     <w:rsid w:val="00B10433"/>
     <w:rsid w:val="00B10DE5"/>
     <w:rsid w:val="00B128A5"/>
     <w:rsid w:val="00B1299F"/>
     <w:rsid w:val="00B130A8"/>
     <w:rsid w:val="00B13276"/>
     <w:rsid w:val="00B13CFD"/>
     <w:rsid w:val="00B1414B"/>
     <w:rsid w:val="00B15438"/>
+    <w:rsid w:val="00B16258"/>
     <w:rsid w:val="00B16504"/>
     <w:rsid w:val="00B1650C"/>
     <w:rsid w:val="00B16BA6"/>
     <w:rsid w:val="00B16FBC"/>
     <w:rsid w:val="00B172D0"/>
     <w:rsid w:val="00B20082"/>
     <w:rsid w:val="00B20B12"/>
     <w:rsid w:val="00B21274"/>
     <w:rsid w:val="00B21B05"/>
     <w:rsid w:val="00B23383"/>
     <w:rsid w:val="00B24EAB"/>
     <w:rsid w:val="00B2554C"/>
     <w:rsid w:val="00B25F12"/>
     <w:rsid w:val="00B2636B"/>
     <w:rsid w:val="00B266F9"/>
     <w:rsid w:val="00B26A4B"/>
     <w:rsid w:val="00B26B1A"/>
     <w:rsid w:val="00B26B95"/>
     <w:rsid w:val="00B30891"/>
     <w:rsid w:val="00B30F40"/>
     <w:rsid w:val="00B33258"/>
     <w:rsid w:val="00B3335D"/>
     <w:rsid w:val="00B34004"/>
     <w:rsid w:val="00B34859"/>
     <w:rsid w:val="00B34AE4"/>
@@ -20271,72 +20154,74 @@
     <w:rsid w:val="00F76D56"/>
     <w:rsid w:val="00F7775E"/>
     <w:rsid w:val="00F7777A"/>
     <w:rsid w:val="00F801AB"/>
     <w:rsid w:val="00F801B4"/>
     <w:rsid w:val="00F802A8"/>
     <w:rsid w:val="00F802C3"/>
     <w:rsid w:val="00F8195C"/>
     <w:rsid w:val="00F825A1"/>
     <w:rsid w:val="00F837F3"/>
     <w:rsid w:val="00F85C76"/>
     <w:rsid w:val="00F85E36"/>
     <w:rsid w:val="00F85F8C"/>
     <w:rsid w:val="00F8690A"/>
     <w:rsid w:val="00F86CA4"/>
     <w:rsid w:val="00F87036"/>
     <w:rsid w:val="00F90EE2"/>
     <w:rsid w:val="00F91152"/>
     <w:rsid w:val="00F92030"/>
     <w:rsid w:val="00F922FE"/>
     <w:rsid w:val="00F927BB"/>
     <w:rsid w:val="00F92C0E"/>
     <w:rsid w:val="00F93CD3"/>
     <w:rsid w:val="00F93CE4"/>
     <w:rsid w:val="00F94B54"/>
+    <w:rsid w:val="00F959B4"/>
     <w:rsid w:val="00F960DD"/>
     <w:rsid w:val="00F9621C"/>
     <w:rsid w:val="00F97B51"/>
     <w:rsid w:val="00F97C09"/>
     <w:rsid w:val="00FA0672"/>
     <w:rsid w:val="00FA084E"/>
     <w:rsid w:val="00FA11AA"/>
     <w:rsid w:val="00FA20C6"/>
     <w:rsid w:val="00FA23E8"/>
     <w:rsid w:val="00FA2749"/>
     <w:rsid w:val="00FA2BE8"/>
     <w:rsid w:val="00FA2C45"/>
     <w:rsid w:val="00FA366C"/>
     <w:rsid w:val="00FA36E2"/>
     <w:rsid w:val="00FA3D0C"/>
     <w:rsid w:val="00FA4AE8"/>
     <w:rsid w:val="00FA4B61"/>
     <w:rsid w:val="00FA4E7B"/>
     <w:rsid w:val="00FA5219"/>
     <w:rsid w:val="00FA59B5"/>
     <w:rsid w:val="00FA5C72"/>
     <w:rsid w:val="00FA6606"/>
+    <w:rsid w:val="00FA67D7"/>
     <w:rsid w:val="00FA6B2B"/>
     <w:rsid w:val="00FA6DD7"/>
     <w:rsid w:val="00FA725A"/>
     <w:rsid w:val="00FA7918"/>
     <w:rsid w:val="00FA7C9D"/>
     <w:rsid w:val="00FA7F9C"/>
     <w:rsid w:val="00FB06AE"/>
     <w:rsid w:val="00FB1A68"/>
     <w:rsid w:val="00FB28BB"/>
     <w:rsid w:val="00FB4B89"/>
     <w:rsid w:val="00FB52D8"/>
     <w:rsid w:val="00FB5E1B"/>
     <w:rsid w:val="00FB6967"/>
     <w:rsid w:val="00FB6BEE"/>
     <w:rsid w:val="00FB73AF"/>
     <w:rsid w:val="00FC03B1"/>
     <w:rsid w:val="00FC03E7"/>
     <w:rsid w:val="00FC04AB"/>
     <w:rsid w:val="00FC0798"/>
     <w:rsid w:val="00FC0A76"/>
     <w:rsid w:val="00FC1D3A"/>
     <w:rsid w:val="00FC257C"/>
     <w:rsid w:val="00FC2AFB"/>
     <w:rsid w:val="00FC2E31"/>
     <w:rsid w:val="00FC2FF0"/>
@@ -20440,50 +20325,51 @@
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footnote text" w:uiPriority="99"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20890,50 +20776,52 @@
     <w:name w:val="Virsraksts 1 Rakstz."/>
     <w:link w:val="Virsraksts1"/>
     <w:rsid w:val="00DE1412"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Atpakaadreseuzaploksnes">
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00DE1412"/>
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
     <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DE1412"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KjeneRakstz"/>
     <w:rsid w:val="00DE1412"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
     <w:link w:val="Kjene"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE1412"/>
@@ -21214,50 +21102,61 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0055276B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A00404"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F959B4"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="105003114">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="475881553">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -21369,51 +21268,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1911428798">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21684,170 +21583,146 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="05cd6774443d90eaf17acc561aad3383" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -21914,111 +21789,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{590C8597-5BE4-4A29-BE36-D721A9A9FD0D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9E2395-5B92-4E18-86F8-7CA9B5EC977C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2B5C712-C584-4E03-93E0-D0C05F83F902}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{462B4BA7-85A4-4F1A-9017-1F77DAF06B29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A39E9D52-7BDC-4766-BD1D-B4AA0C8DFF8E}"/>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>5212</Characters>
+  <Pages>9</Pages>
+  <Words>1796</Words>
+  <Characters>12825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>610</Lines>
+  <Paragraphs>356</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14326</CharactersWithSpaces>
+  <CharactersWithSpaces>14265</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://info.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>/data-search</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>