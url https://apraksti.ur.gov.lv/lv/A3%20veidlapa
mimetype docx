--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -1,52 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2145"/>
         <w:gridCol w:w="7455"/>
       </w:tblGrid>
       <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="3B3219B4" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
@@ -215,51 +221,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="7440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="1D2D68C1" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="1D2D68C1" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FD08462" w14:textId="49E588C8" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -341,138 +347,153 @@
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nepieciešamības gadījumā ailes var kopēt vai dzēst.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="592BC543" w14:textId="04E38387" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+          <w:p w14:paraId="592BC543" w14:textId="04E38387" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Visas lapas jānumurē, ja pieteikumu iesniedz papīra formā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D1DCFA8" w14:textId="334DF68C" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja pieteikumu iesniedz pakalpojumu portālā, apmaksa jāveic tiešsaistē</w:t>
             </w:r>
-            <w:r w:rsidR="00CD28F5" w:rsidRPr="00657D51">
+            <w:r w:rsidR="00CD28F5" w:rsidRPr="007A1FD4">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="007700A8">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="007700A8" w:rsidRPr="007040E8">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://registrs.ur.gov.lv/"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="007700A8">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007700A8" w:rsidRPr="00657D51">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>https://registrs.ur.gov.lv/</w:t>
+            </w:r>
+            <w:r w:rsidR="007700A8">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> . Ja pieteikumu iesniedz ārpus portāla, jāpievieno informācija par valsts nodevas apmaksu (maksājuma uzdevumu vai jāaizpilda attiecīgais punkts).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B78F37D" w14:textId="22BC69EF" w:rsidR="00105562" w:rsidRPr="00657D51" w:rsidRDefault="00105562" w:rsidP="00657D51">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -751,51 +772,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E4A8A59" w14:textId="66653A87" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2. Izmaiņu būtība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="7956408C" w14:textId="77777777" w:rsidTr="002A5476">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="7956408C" w14:textId="77777777" w:rsidTr="002A5476">
         <w:trPr>
           <w:trHeight w:val="3716"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C7392C1" w14:textId="27DF1B0C" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -1252,64 +1273,77 @@
               </w:rPr>
               <w:t>reģistrētā</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> informācija nav mainījusies. </w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācija par reģistrētajiem patiesajiem labuma guvējiem pieejama: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:anchor="/data-search">
-[...12 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="007040E8">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://info.ur.gov.lv/" \l "/data-search" \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00657D51">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>https://info.ur.gov.lv/#/data-search</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C787904" w14:textId="3B19AEFB" w:rsidR="00C01AEF" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -1363,51 +1397,51 @@
             <w:r w:rsidR="00C01AEF" w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002021BC" w:rsidRPr="00657D51" w14:paraId="5BB2CA74" w14:textId="77777777" w:rsidTr="009F1D68">
+      <w:tr w:rsidR="002021BC" w:rsidRPr="007040E8" w14:paraId="5BB2CA74" w14:textId="77777777" w:rsidTr="009F1D68">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="313BBC47" w14:textId="1F0BF761" w:rsidR="002021BC" w:rsidRPr="00657D51" w:rsidRDefault="002021BC" w:rsidP="00657D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="297" w:hanging="297"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1424,51 +1458,51 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izmaiņas informācijā par patieso labuma guvēju</w:t>
             </w:r>
             <w:r w:rsidR="00DC6F2A" w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002021BC" w:rsidRPr="00657D51" w14:paraId="51F8C573" w14:textId="77777777" w:rsidTr="00315BA6">
+      <w:tr w:rsidR="002021BC" w:rsidRPr="007040E8" w14:paraId="51F8C573" w14:textId="77777777" w:rsidTr="00315BA6">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F9C0F17" w14:textId="2BDC4923" w:rsidR="00D61C2F" w:rsidRPr="00657D51" w:rsidRDefault="00D61C2F" w:rsidP="00657D51">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
@@ -2072,128 +2106,142 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2385"/>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="2385"/>
       </w:tblGrid>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="70B99509" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="70B99509" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9570" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26563BB1" w14:textId="1829CA59" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="26563BB1" w14:textId="1829CA59" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Jaunā juridiskā adrese </w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">adresei jāatbilst Valsts adrešu reģistra datiem: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
-[...12 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="007040E8">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.kadastrs.lv/" \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00657D51">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>https://www.kadastrs.lv/</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="616B6AE7" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
@@ -3083,51 +3131,51 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai likvidatoru</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="3415CD3B" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="3415CD3B" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A7B8E77" w14:textId="467BE1FB" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
@@ -3626,51 +3674,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00686012" w:rsidRPr="00657D51" w14:paraId="643ABC9A" w14:textId="77777777" w:rsidTr="00FB45E3">
+            <w:tr w:rsidR="00686012" w:rsidRPr="007040E8" w14:paraId="643ABC9A" w14:textId="77777777" w:rsidTr="00FB45E3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="25E884C8" w14:textId="77777777" w:rsidR="00686012" w:rsidRPr="00657D51" w:rsidRDefault="00686012" w:rsidP="00657D51">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
@@ -3780,51 +3828,51 @@
                 <w:p w14:paraId="0350F338" w14:textId="351FA0F1" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="00A41857" w14:textId="77777777" w:rsidTr="00E34B43">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="00A41857" w14:textId="77777777" w:rsidTr="00E34B43">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6B8DB408" w14:textId="14325FBC" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
@@ -3968,51 +4016,51 @@
                 <w:tcPr>
                   <w:tcW w:w="7431" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="422EC34A" w14:textId="7044F098" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="59614557" w14:textId="77777777" w:rsidTr="00F03F45">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="59614557" w14:textId="77777777" w:rsidTr="00F03F45">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1974" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="26F10D3A" w14:textId="6A4D5DA1" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
@@ -4044,92 +4092,95 @@
                 </w:tcPr>
                 <w:p w14:paraId="199AC470" w14:textId="4DB250F0" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3133" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4DF426F0" w14:textId="7D08AB78" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="4DF426F0" w14:textId="7D08AB78" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Izdošanas datums</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1528B936" w14:textId="43CE4A84" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="1528B936" w14:textId="43CE4A84" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="070468EE" w14:textId="7344C6BF" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="070468EE" w14:textId="7344C6BF" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="2CE70582" w14:textId="77777777" w:rsidTr="00E34B43">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
@@ -4448,51 +4499,51 @@
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(jānorāda saskaņā ar statūtiem)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="521209F2" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="521209F2" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6C81D46B" w14:textId="7B09A822" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -4819,69 +4870,82 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="7731B948" w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācija par reģistrētajiem patiesajiem labuma guvējiem pieejama: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:anchor="/data-search">
-[...12 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="7731B948">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="7731B948" w:rsidRPr="007040E8">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://info.ur.gov.lv/" \l "/data-search" \h</w:instrText>
+            </w:r>
+            <w:r w:rsidR="7731B948">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
             <w:r w:rsidR="7731B948" w:rsidRPr="00657D51">
               <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>https://info.ur.gov.lv/#/data-search</w:t>
+            </w:r>
+            <w:r w:rsidR="7731B948">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="7731B948" w:rsidRPr="00657D51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D04DA24" w14:textId="785784A1" w:rsidR="005F1BD9" w:rsidRPr="00657D51" w:rsidRDefault="005F1BD9" w:rsidP="00657D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
@@ -4898,94 +4962,94 @@
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ý</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>nepieciešamos laukos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="1BEB7EB6" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="1BEB7EB6" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F814E44" w14:textId="77777777" w:rsidR="0082381C" w:rsidRPr="00657D51" w:rsidRDefault="0082381C" w:rsidP="00657D51">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9390"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D531FA" w:rsidRPr="00657D51" w14:paraId="78548FE1" w14:textId="77777777" w:rsidTr="00FB45E3">
+            <w:tr w:rsidR="00D531FA" w:rsidRPr="007040E8" w14:paraId="78548FE1" w14:textId="77777777" w:rsidTr="00FB45E3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9390" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="11F08DC9" w14:textId="033ACF22" w:rsidR="00D531FA" w:rsidRPr="00657D51" w:rsidRDefault="00D531FA" w:rsidP="00657D51">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
@@ -5262,80 +5326,81 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9404" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4702"/>
               <w:gridCol w:w="4702"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="52C07541" w14:textId="77777777" w:rsidTr="000D3FBB">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="52C07541" w14:textId="77777777" w:rsidTr="000D3FBB">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9404" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="69DE2565" w14:textId="5047BE8F" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="00C01AEF" w:rsidP="00657D51">
+                <w:p w14:paraId="69DE2565" w14:textId="5047BE8F" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="00C01AEF" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidR="7731B948" w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.1. Patieso labuma guvēju identificējoša informācija</w:t>
@@ -5451,78 +5516,79 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9404" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2966"/>
               <w:gridCol w:w="6438"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="3353A593" w14:textId="77777777" w:rsidTr="00803BFB">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="3353A593" w14:textId="77777777" w:rsidTr="00803BFB">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9404" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="068146F1" w14:textId="19D5262D" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="068146F1" w14:textId="19D5262D" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="65B9876F" w14:textId="77777777" w:rsidTr="00803BFB">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2966" w:type="dxa"/>
                   <w:tcBorders>
@@ -5583,71 +5649,83 @@
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="2103DAF0" w14:textId="77777777" w:rsidTr="00803BFB">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2966" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A08D522" w14:textId="36FFE5C7" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="7A08D522" w14:textId="205CE562" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007A1FD4">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6438" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3AF33937" w14:textId="27B3E07D" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
@@ -5882,72 +5960,84 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="4A22A96B" w14:textId="77777777" w:rsidTr="00803BFB">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2966" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="21131ECD" w14:textId="5FCD3B0B" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="21131ECD" w14:textId="215DCD84" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007A1FD4">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6438" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="059B481C" w14:textId="5CB9B356" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
@@ -6459,148 +6549,198 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9405" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9405"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="5C04389E" w14:textId="77777777" w:rsidTr="00F26F58">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="5C04389E" w14:textId="77777777" w:rsidTr="00F26F58">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5C794D01" w14:textId="757290D3" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="00C01AEF" w:rsidP="00657D51">
+                <w:p w14:paraId="5C794D01" w14:textId="757290D3" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="00C01AEF" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidR="7731B948" w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="5F4FB698" w14:textId="77777777" w:rsidTr="00F26F58">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="5F4FB698" w14:textId="77777777" w:rsidTr="00F26F58">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7AD1425F" w14:textId="12979000" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="00C01AEF" w:rsidP="00657D51">
+                <w:p w14:paraId="7AD1425F" w14:textId="682A9275" w:rsidR="7731B948" w:rsidRPr="004B607E" w:rsidRDefault="00C01AEF" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidR="7731B948" w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004B607E">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="004B607E" w:rsidRPr="00657D51">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 7.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004B607E">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>3. un 7.2.4.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004B607E" w:rsidRPr="00657D51">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="77D300E9" w14:textId="77777777" w:rsidTr="00F26F58">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="77D300E9" w14:textId="77777777" w:rsidTr="00F26F58">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9405" w:type="dxa"/>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6DBB0912" w14:textId="77777777" w:rsidR="00A35D39" w:rsidRPr="00657D51" w:rsidRDefault="00A35D39" w:rsidP="00657D51">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
@@ -6634,444 +6774,506 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā arodbiedrības biedrs </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="413476EB" w14:textId="77777777" w:rsidR="0082381C" w:rsidRPr="00657D51" w:rsidRDefault="0082381C" w:rsidP="00657D51">
+                <w:p w14:paraId="413476EB" w14:textId="77777777" w:rsidR="0082381C" w:rsidRPr="007040E8" w:rsidRDefault="0082381C" w:rsidP="00657D51">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="544BD51D" w14:textId="73E66D03" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="544BD51D" w14:textId="73E66D03" w:rsidR="7731B948" w:rsidRPr="007040E8" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="48F3461A" w14:textId="4AE17BCB" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+          <w:p w14:paraId="48F3461A" w14:textId="4AE17BCB" w:rsidR="7731B948" w:rsidRPr="007040E8" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AD28881" w14:textId="351BC429" w:rsidR="7731B948" w:rsidRPr="007040E8" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4AE4FCF2" w14:textId="7795BAF7" w:rsidR="00105562" w:rsidRDefault="00105562" w:rsidP="00657D51">
+    <w:p w14:paraId="4AE4FCF2" w14:textId="7795BAF7" w:rsidR="00105562" w:rsidRPr="007040E8" w:rsidRDefault="00105562" w:rsidP="00657D51">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w14:paraId="1114AE4B" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00AF1DDD" w:rsidRPr="007040E8" w14:paraId="1114AE4B" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07598A20" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="07598A20" w14:textId="78FCB0A6" w:rsidR="00AF1DDD" w:rsidRPr="004B607E" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">7.2.2. Kā atsevišķa persona, kas kontrolē  </w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>(aizpilda 7.3 punktu)</w:t>
+              <w:t>(aizpilda 7.</w:t>
+            </w:r>
+            <w:r w:rsidR="008756D3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un 7.2.4.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B607E" w:rsidRPr="00657D51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>punktu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00657D51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w14:paraId="5C0A9BC8" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="616F1D5B" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+          <w:p w14:paraId="616F1D5B" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="007040E8" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ý</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EC6090B" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7EC6090B" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="007040E8" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> uz pilnvarojuma līguma pamata</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E55D4CC" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0E55D4CC" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="007040E8" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> uz īpašumtiesību pamata</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DD15BDF" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0DD15BDF" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="007040E8" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> uz darījuma attiecību pamata</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33BE319C" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="33BE319C" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="007040E8" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> caur juridisko veidojumu kā dibinātājs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2281FEF9" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2281FEF9" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="007040E8" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> caur juridisko veidojumu kā pilnvarnieks (pārvaldnieks)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="701F4D01" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="701F4D01" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="007040E8" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> caur juridisko veidojumu kā pārraudzītājs (ja tāds ir)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BDA0231" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7BDA0231" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="007040E8" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7593021E" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
             <w:pPr>
@@ -7125,171 +7327,608 @@
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w14:paraId="6FE11EE3" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00AF1DDD" w:rsidRPr="007040E8" w14:paraId="6FE11EE3" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57B90427" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+          <w:p w14:paraId="57B90427" w14:textId="50DB7620" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.2.3. Cits kontroles veids </w:t>
+              <w:t>7.2.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="007A1FD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00657D51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cits kontroles veids </w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 7.3. punktu)</w:t>
+              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 7.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="008756D3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un 7.2.4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00657D51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>punktu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w14:paraId="600792E8" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00AF1DDD" w:rsidRPr="007040E8" w14:paraId="600792E8" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A6AD8B0" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRPr="00657D51" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+          <w:p w14:paraId="6F20B453" w14:textId="77777777" w:rsidR="00AF1DDD" w:rsidRDefault="00AF1DDD" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68B7F930" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A6AD8B0" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="00657D51" w:rsidRDefault="007A1FD4" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7484875F" w14:textId="77777777" w:rsidR="00E95460" w:rsidRDefault="00E95460" w:rsidP="00657D51">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9624" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3117"/>
+        <w:gridCol w:w="6507"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007A1FD4" w:rsidRPr="007040E8" w14:paraId="48466304" w14:textId="77777777" w:rsidTr="007A1FD4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9624" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB4C427" w14:textId="31D0897D" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="007A1FD4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7.2.4. Īstenotās kontroles apjoms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DD61090" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="007A1FD4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A1FD4" w:rsidRPr="007040E8" w14:paraId="2578F74A" w14:textId="77777777" w:rsidTr="007A1FD4">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F517049" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="007A1FD4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="024D8693" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="007A1FD4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73307803" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="007A1FD4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A1FD4" w:rsidRPr="007040E8" w14:paraId="10A192DD" w14:textId="77777777" w:rsidTr="007A1FD4">
+        <w:trPr>
+          <w:trHeight w:val="356"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB3A787" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="007A1FD4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Bal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>stiesību procentuālais īpatsvars</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="032EB120" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="007A1FD4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="314DCC40" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="007A1FD4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A1FD4" w:rsidRPr="007040E8" w14:paraId="7D41B522" w14:textId="77777777" w:rsidTr="007A1FD4">
+        <w:trPr>
+          <w:trHeight w:val="356"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="218BEA13" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="007A1FD4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Apraksts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F9FA0D0" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="007A1FD4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A1FD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E91118" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="007A1FD4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="43291277" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="00657D51">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E5F721" w14:textId="77777777" w:rsidR="007A1FD4" w:rsidRPr="007A1FD4" w:rsidRDefault="007A1FD4" w:rsidP="00657D51">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2347"/>
         <w:gridCol w:w="2355"/>
         <w:gridCol w:w="2355"/>
         <w:gridCol w:w="2567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="79667F59" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="79667F59" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F4BDD65" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -7317,51 +7956,51 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(ja kontroli īsteno ar juridiskās personas starpniecību aizpilda 7.3.1.apakšpunktu, ja ar fiziskās personas starpniecību aizpilda 7.3.2. apakšpunktu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="1AD2ED2C" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="1AD2ED2C" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C307A5B" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -7813,78 +8452,79 @@
             <w:tcW w:w="2567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F79D3DC" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="1F52BBC3" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="1F52BBC3" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42F3D582" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="42F3D582" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="547BB99F" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -8286,196 +8926,200 @@
             <w:tcW w:w="2567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B5CCB46" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="1C93BA26" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="1C93BA26" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67E37887" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="67E37887" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13C686B5" w14:textId="77777777" w:rsidR="00E95460" w:rsidRDefault="00E95460" w:rsidP="00657D51">
+    <w:p w14:paraId="13C686B5" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00657D51">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2344"/>
         <w:gridCol w:w="2351"/>
         <w:gridCol w:w="1106"/>
         <w:gridCol w:w="3823"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="13BDE413" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="13BDE413" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C5A6ABE" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5C5A6ABE" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>7.3.2. Informācija par fizisko personu, ar kuras starpniecību īsteno kontroli</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="42ADC9B5" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76E379B3" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="76E379B3" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FC0CF34" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nr. __</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8560,130 +9204,134 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="229B80ED" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="2B497A8B" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="2B497A8B" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="201FF4C8" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7280" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04FE4FD6" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+          <w:p w14:paraId="04FE4FD6" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="372810DB" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEEEA02" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3CEEEA02" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34941B74" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
@@ -9488,181 +10136,185 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="799D4484" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="597A4654" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="597A4654" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24407FF9" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="24407FF9" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="7F6D76FE" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42E8DA4F" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="42E8DA4F" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A0BE1B6" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nr. __</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="34DEFB3A" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Vārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6958C080" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -9687,130 +10339,134 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37CAF032" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="1DBC6D77" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="1DBC6D77" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="257ADD65" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7280" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="758C2D8D" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+          <w:p w14:paraId="758C2D8D" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Persona, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="047D3242" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60C02FCB" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="60C02FCB" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47F6561D" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
@@ -10616,152 +11272,155 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7C724BD5" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="307B08F4" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="307B08F4" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="316CA823" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="316CA823" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1077BB55" w14:textId="77777777" w:rsidR="00E95460" w:rsidRDefault="00E95460" w:rsidP="00657D51">
+    <w:p w14:paraId="1077BB55" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00657D51">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="5524"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="12E878A7" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="12E878A7" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36707294" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+          <w:p w14:paraId="36707294" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>7.4. Informācija, ka patiesais labuma guvējs zaudējis patiesā labuma guvēja statusu juridiskajā personā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="11B5104C" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -10818,51 +11477,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A3EFEC3" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DC05FCD" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10885,79 +11543,80 @@
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F45EF1B" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="2BC4AA34" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="2BC4AA34" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="707AA2CE" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="707AA2CE" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="3E130A8A" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -11479,126 +12138,128 @@
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="7FA0CBE2" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="7FA0CBE2" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7123A5E9" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+          <w:p w14:paraId="7123A5E9" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>7.6. Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95460" w:rsidRPr="00657D51" w14:paraId="50C7045B" w14:textId="77777777" w:rsidTr="00573F8C">
+      <w:tr w:rsidR="00E95460" w:rsidRPr="007040E8" w14:paraId="50C7045B" w14:textId="77777777" w:rsidTr="00573F8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56BAA133" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
+          <w:p w14:paraId="56BAA133" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00847AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -11649,85 +12310,99 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>norāda, ja informācija par patieso labuma guvēju ir jau reģistrēta, informācija par reģistrētajiem patiesajiem labuma guvējiem pieejama:</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:anchor="/data-search">
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="007040E8">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://info.ur.gov.lv/" \l "/data-search" \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00657D51">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>https://info.ur.gov.lv/#/data-search</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EA6D419" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="00657D51" w:rsidRDefault="00E95460" w:rsidP="00657D51">
+    <w:p w14:paraId="4EA6D419" w14:textId="77777777" w:rsidR="00E95460" w:rsidRPr="007A1FD4" w:rsidRDefault="00E95460" w:rsidP="00657D51">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9615"/>
       </w:tblGrid>
       <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="69960B52" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
@@ -12919,59 +13594,60 @@
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>¨</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5861" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="195A6D91" w14:textId="42BCA305" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="195A6D91" w14:textId="42BCA305" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Izpildinstitūcijas (valdes) locekļa piekrišana būt par izpildinstitūcijas (valdes) locekli</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3130" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
@@ -13098,100 +13774,88 @@
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0DB086C4" w14:textId="4E050196" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Izpildinstitūcijas (valdes) locekļa paziņojums par amata atstāšanu (pievieno, ja izpildinstitūcijas (valdes) loceklis iesniedz </w:t>
-[...10 lines deleted...]
-                    <w:t>paziņojumu par amata atstāšanu)</w:t>
+                    <w:t>Izpildinstitūcijas (valdes) locekļa paziņojums par amata atstāšanu (pievieno, ja izpildinstitūcijas (valdes) loceklis iesniedz paziņojumu par amata atstāšanu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3130" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="61D63CF1" w14:textId="520FAA2D" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">uz _____ </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>lp</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. _____ </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
@@ -13859,77 +14523,78 @@
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="566247FF" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="566247FF" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9585" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52AAA8A4" w14:textId="26499C8E" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="52AAA8A4" w14:textId="26499C8E" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00C01AEF" w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -14015,51 +14680,51 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="04CB740B" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="04CB740B" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F21D156" w14:textId="218A97FD" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -14134,81 +14799,83 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E8C3F9E" w14:textId="28022E37" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4E8C3F9E" w14:textId="28022E37" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Personas kods (ja nav personas koda, norāda dzimšanas datumu, mēnesi, gadu)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DAD00FF" w14:textId="405CEBC5" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2DAD00FF" w14:textId="405CEBC5" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="4A295463" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9585" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14403,155 +15070,158 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="278FADEF" w14:textId="38E6431D" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Maksājuma datums</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A57F2ED" w14:textId="77DC2F0A" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="62C88D51" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="62C88D51" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74D49F2D" w14:textId="353104D8" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="74D49F2D" w14:textId="353104D8" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DAFC75E" w14:textId="5434C535" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7DAFC75E" w14:textId="5434C535" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="5F68F069" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14624,117 +15294,119 @@
           </w:tcPr>
           <w:p w14:paraId="7DA46E55" w14:textId="0BF1449F" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="78C7AD8A" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="78C7AD8A" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16441C59" w14:textId="2ABAE0A2" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="16441C59" w14:textId="2ABAE0A2" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67578936" w14:textId="2FEAC198" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="67578936" w14:textId="2FEAC198" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="68A18F9E" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9585" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14841,51 +15513,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F606D" w:rsidRPr="00657D51" w14:paraId="6DD8DAC2" w14:textId="77777777" w:rsidTr="00FB45E3">
+      <w:tr w:rsidR="003F606D" w:rsidRPr="007040E8" w14:paraId="6DD8DAC2" w14:textId="77777777" w:rsidTr="00FB45E3">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18AADC79" w14:textId="0C9696B2" w:rsidR="003F606D" w:rsidRPr="00657D51" w:rsidRDefault="003F606D" w:rsidP="00657D51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -14895,51 +15567,51 @@
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F606D" w:rsidRPr="00657D51" w14:paraId="11DA3E0B" w14:textId="77777777" w:rsidTr="00FB45E3">
+      <w:tr w:rsidR="003F606D" w:rsidRPr="007040E8" w14:paraId="11DA3E0B" w14:textId="77777777" w:rsidTr="00FB45E3">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="334D2549" w14:textId="77777777" w:rsidR="003F606D" w:rsidRPr="00657D51" w:rsidRDefault="003F606D" w:rsidP="00657D51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="319C2F12" w14:textId="77777777" w:rsidR="003F606D" w:rsidRPr="00657D51" w:rsidRDefault="003F606D" w:rsidP="00657D51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -14959,73 +15631,72 @@
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FC69F4D" w14:textId="77777777" w:rsidR="003F606D" w:rsidRPr="00657D51" w:rsidRDefault="003F606D" w:rsidP="00657D51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F606D" w:rsidRPr="00657D51" w14:paraId="3BC6DB22" w14:textId="77777777" w:rsidTr="00FB45E3">
+      <w:tr w:rsidR="003F606D" w:rsidRPr="007040E8" w14:paraId="3BC6DB22" w14:textId="77777777" w:rsidTr="00FB45E3">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7C8AE324" w14:textId="77777777" w:rsidR="003F606D" w:rsidRPr="00657D51" w:rsidRDefault="003F606D" w:rsidP="00657D51">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ja nav aktivizēta e-adrese, valsts notāra lēmumu paziņot:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7738D04A" w14:textId="77777777" w:rsidR="003F606D" w:rsidRPr="00657D51" w:rsidRDefault="003F606D" w:rsidP="00657D51">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FD"/>
             </w:r>
@@ -15103,83 +15774,83 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="106D3C89" w14:textId="77777777" w:rsidR="003F606D" w:rsidRPr="00657D51" w:rsidRDefault="003F606D" w:rsidP="00657D51">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="003F606D" w:rsidRPr="00657D51" w14:paraId="36D20CD7" w14:textId="77777777" w:rsidTr="00FB45E3">
+            <w:tr w:rsidR="003F606D" w:rsidRPr="007040E8" w14:paraId="36D20CD7" w14:textId="77777777" w:rsidTr="00FB45E3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="49B81A34" w14:textId="77777777" w:rsidR="003F606D" w:rsidRPr="00657D51" w:rsidRDefault="003F606D" w:rsidP="00657D51">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="334366AD" w14:textId="77777777" w:rsidR="003F606D" w:rsidRPr="00657D51" w:rsidRDefault="003F606D" w:rsidP="00657D51">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F606D" w:rsidRPr="00657D51" w14:paraId="3AEF0DA9" w14:textId="77777777" w:rsidTr="00FB45E3">
+      <w:tr w:rsidR="003F606D" w:rsidRPr="007040E8" w14:paraId="3AEF0DA9" w14:textId="77777777" w:rsidTr="00FB45E3">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56D16A7C" w14:textId="77777777" w:rsidR="003F606D" w:rsidRPr="00657D51" w:rsidRDefault="003F606D" w:rsidP="00657D51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -15322,77 +15993,78 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9615"/>
       </w:tblGrid>
-      <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="0DBA0AB2" w14:textId="77777777" w:rsidTr="7731B948">
+      <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="0DBA0AB2" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A40184C" w14:textId="2CFF2A2F" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1A40184C" w14:textId="2CFF2A2F" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00C01AEF" w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00657D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -15422,80 +16094,81 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(ja pieteikumu paraksta vairākas personas, sadaļas jākopē)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="6E663C7D" w14:textId="77777777" w:rsidTr="7731B948">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04B2CB10" w14:textId="1F9C32B4" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+          <w:p w14:paraId="04B2CB10" w14:textId="1F9C32B4" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3140"/>
               <w:gridCol w:w="1509"/>
               <w:gridCol w:w="1494"/>
               <w:gridCol w:w="3261"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="7B03DC2A" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="7B03DC2A" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3140" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="55C97220" w14:textId="43F13E2F" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
@@ -15565,83 +16238,85 @@
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3261" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="06AC34B2" w14:textId="233AB8EE" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="06AC34B2" w14:textId="233AB8EE" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods (ja nav personas koda, dzimšanas datums)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="50A40F61" w14:textId="0D490C4D" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="50A40F61" w14:textId="0D490C4D" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="6ECE0D14" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4649" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="4482B070" w14:textId="39EF8727" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
@@ -15722,51 +16397,51 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3140"/>
               <w:gridCol w:w="1509"/>
               <w:gridCol w:w="1494"/>
               <w:gridCol w:w="3261"/>
             </w:tblGrid>
-            <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="65347577" w14:textId="77777777" w:rsidTr="7731B948">
+            <w:tr w:rsidR="7731B948" w:rsidRPr="007040E8" w14:paraId="65347577" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3140" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="63C899CB" w14:textId="2BA37979" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
@@ -15814,126 +16489,129 @@
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3261" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="77E1C523" w14:textId="45307C26" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="77E1C523" w14:textId="45307C26" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods (ja nav personas koda, dzimšanas datums)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0E5B8C02" w14:textId="1CE81F93" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
+                <w:p w14:paraId="0E5B8C02" w14:textId="1CE81F93" w:rsidR="7731B948" w:rsidRPr="007A1FD4" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="7731B948" w:rsidRPr="00657D51" w14:paraId="7A0FB09C" w14:textId="77777777" w:rsidTr="7731B948">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4649" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="105" w:type="dxa"/>
                     <w:right w:w="105" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="33482F20" w14:textId="1E8A17F5" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00657D51">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4FCBAD66" w14:textId="29F7CB42" w:rsidR="7731B948" w:rsidRPr="00657D51" w:rsidRDefault="7731B948" w:rsidP="00657D51">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
@@ -16013,204 +16691,256 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="370F8F7B" w14:textId="6579341E" w:rsidR="00105562" w:rsidRPr="00657D51" w:rsidRDefault="00105562" w:rsidP="00657D51">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C078E63" w14:textId="5B9044B7" w:rsidR="00105562" w:rsidRPr="00657D51" w:rsidRDefault="00105562" w:rsidP="00657D51">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00105562" w:rsidRPr="00657D51" w:rsidSect="00F265B9">
-      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D4E744" w14:textId="77777777" w:rsidR="000C7577" w:rsidRDefault="000C7577" w:rsidP="00E42449">
+    <w:p w14:paraId="5264B5E4" w14:textId="77777777" w:rsidR="00D90A12" w:rsidRDefault="00D90A12" w:rsidP="00E42449">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E0997A6" w14:textId="77777777" w:rsidR="000C7577" w:rsidRDefault="000C7577" w:rsidP="00E42449">
+    <w:p w14:paraId="0C1E5BF1" w14:textId="77777777" w:rsidR="00D90A12" w:rsidRDefault="00D90A12" w:rsidP="00E42449">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="612C4399" w14:textId="77777777" w:rsidR="007040E8" w:rsidRDefault="007040E8">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40F9F793" w14:textId="77777777" w:rsidR="007040E8" w:rsidRDefault="007040E8">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AE2DDEB" w14:textId="77777777" w:rsidR="007040E8" w:rsidRDefault="007040E8">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18B08E9F" w14:textId="77777777" w:rsidR="000C7577" w:rsidRDefault="000C7577" w:rsidP="00E42449">
+    <w:p w14:paraId="0BD5CC1F" w14:textId="77777777" w:rsidR="00D90A12" w:rsidRDefault="00D90A12" w:rsidP="00E42449">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1397DF48" w14:textId="77777777" w:rsidR="000C7577" w:rsidRDefault="000C7577" w:rsidP="00E42449">
+    <w:p w14:paraId="5D3E02F5" w14:textId="77777777" w:rsidR="00D90A12" w:rsidRDefault="00D90A12" w:rsidP="00E42449">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="01AFB943" w14:textId="6534C4EC" w:rsidR="003D52A2" w:rsidRPr="00657D51" w:rsidRDefault="003D52A2" w:rsidP="003632A0">
+    <w:p w14:paraId="01AFB943" w14:textId="6534C4EC" w:rsidR="003D52A2" w:rsidRPr="007A1FD4" w:rsidRDefault="003D52A2" w:rsidP="003632A0">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007A1FD4">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="00657D51">
+      <w:r w:rsidRPr="007A1FD4">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00657D51">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nenorāda, ja amatu atstāj vai atbrīvots no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2C32EFC2" w14:textId="59DE52A9" w:rsidR="003D52A2" w:rsidRPr="00657D51" w:rsidRDefault="003D52A2">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D52A2">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="003D52A2">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
-      <w:r w:rsidRPr="00657D51">
+      <w:r w:rsidRPr="007A1FD4">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00657D51">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nenorāda, ja amatu atstāj vai atbrīvots no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="3520B657" w14:textId="77777777" w:rsidR="008A052E" w:rsidRPr="00657D51" w:rsidRDefault="008A052E" w:rsidP="008A052E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657D51">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:cs="Times New Roman"/>
@@ -16223,133 +16953,113 @@
       <w:r w:rsidRPr="00657D51">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00657D51">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="450ABD47" w14:textId="6A6BF43B" w:rsidR="00EA100C" w:rsidRPr="000B345B" w:rsidRDefault="00EA100C" w:rsidP="009B5383">
+  <w:p w14:paraId="068A4866" w14:textId="77777777" w:rsidR="007040E8" w:rsidRDefault="007040E8">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E00E07C" w14:textId="77777777" w:rsidR="007040E8" w:rsidRDefault="007040E8">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="450ABD47" w14:textId="1DF53549" w:rsidR="00EA100C" w:rsidRPr="000B345B" w:rsidRDefault="00EA100C" w:rsidP="009B5383">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:spacing w:before="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00354BD9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Aktualizēts</w:t>
     </w:r>
     <w:r w:rsidRPr="000B345B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="00E95460">
+    <w:r w:rsidR="007040E8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...39 lines deleted...]
-      <w:t>.2025.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="664D049A" w14:textId="480C16D2" w:rsidR="00F265B9" w:rsidRPr="00F265B9" w:rsidRDefault="00F265B9">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:rPr>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085DADCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E6AEB0A"/>
     <w:lvl w:ilvl="0" w:tplc="989E5E8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16764,51 +17474,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1050807913">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1927419953">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1606300802">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1604802873">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="4EA28AB2"/>
@@ -16856,168 +17566,175 @@
     <w:rsid w:val="00330FD6"/>
     <w:rsid w:val="00354BD9"/>
     <w:rsid w:val="003632A0"/>
     <w:rsid w:val="00394A65"/>
     <w:rsid w:val="003A0F29"/>
     <w:rsid w:val="003A4F47"/>
     <w:rsid w:val="003A70F4"/>
     <w:rsid w:val="003C57FB"/>
     <w:rsid w:val="003D473D"/>
     <w:rsid w:val="003D52A2"/>
     <w:rsid w:val="003E20A8"/>
     <w:rsid w:val="003E3C49"/>
     <w:rsid w:val="003F0454"/>
     <w:rsid w:val="003F1D97"/>
     <w:rsid w:val="003F3D0C"/>
     <w:rsid w:val="003F606D"/>
     <w:rsid w:val="00412EE8"/>
     <w:rsid w:val="004215B9"/>
     <w:rsid w:val="00426D34"/>
     <w:rsid w:val="00427044"/>
     <w:rsid w:val="004307C2"/>
     <w:rsid w:val="00441BD3"/>
     <w:rsid w:val="00483E6F"/>
     <w:rsid w:val="00496E53"/>
     <w:rsid w:val="004A5D59"/>
+    <w:rsid w:val="004B607E"/>
     <w:rsid w:val="004B7EC7"/>
     <w:rsid w:val="004C36AB"/>
     <w:rsid w:val="004C5845"/>
     <w:rsid w:val="004C59D2"/>
     <w:rsid w:val="004C5BCB"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="0056190F"/>
     <w:rsid w:val="00562318"/>
     <w:rsid w:val="00571994"/>
     <w:rsid w:val="00571D7C"/>
     <w:rsid w:val="00572E43"/>
     <w:rsid w:val="00573F8C"/>
     <w:rsid w:val="0058063F"/>
     <w:rsid w:val="00592FBB"/>
     <w:rsid w:val="005943DA"/>
     <w:rsid w:val="005A236C"/>
     <w:rsid w:val="005B48BC"/>
     <w:rsid w:val="005B5CF9"/>
     <w:rsid w:val="005C35A9"/>
     <w:rsid w:val="005C4346"/>
     <w:rsid w:val="005F1BD9"/>
     <w:rsid w:val="006100C4"/>
     <w:rsid w:val="00613F2A"/>
     <w:rsid w:val="00614519"/>
     <w:rsid w:val="006200BC"/>
     <w:rsid w:val="00644CAC"/>
     <w:rsid w:val="00657D51"/>
     <w:rsid w:val="00680270"/>
     <w:rsid w:val="00686012"/>
     <w:rsid w:val="006940E9"/>
     <w:rsid w:val="0069788B"/>
     <w:rsid w:val="006A7E9A"/>
     <w:rsid w:val="006B235B"/>
     <w:rsid w:val="006E17E2"/>
     <w:rsid w:val="006E18CD"/>
     <w:rsid w:val="006E5E33"/>
     <w:rsid w:val="006F0DFF"/>
+    <w:rsid w:val="007040E8"/>
     <w:rsid w:val="0071366E"/>
     <w:rsid w:val="00720695"/>
     <w:rsid w:val="007245F6"/>
     <w:rsid w:val="00726CF1"/>
     <w:rsid w:val="007436C1"/>
     <w:rsid w:val="007535D5"/>
     <w:rsid w:val="0075697D"/>
     <w:rsid w:val="00765195"/>
     <w:rsid w:val="0076604D"/>
     <w:rsid w:val="007662C1"/>
     <w:rsid w:val="007700A8"/>
     <w:rsid w:val="007878A1"/>
     <w:rsid w:val="00791264"/>
     <w:rsid w:val="007A137D"/>
+    <w:rsid w:val="007A1FD4"/>
     <w:rsid w:val="007D47B0"/>
     <w:rsid w:val="007D5648"/>
     <w:rsid w:val="008032AF"/>
     <w:rsid w:val="00803BFB"/>
     <w:rsid w:val="0082381C"/>
     <w:rsid w:val="00861BE1"/>
     <w:rsid w:val="0087375F"/>
+    <w:rsid w:val="008756D3"/>
     <w:rsid w:val="00885F60"/>
     <w:rsid w:val="008A052E"/>
     <w:rsid w:val="008A2E9D"/>
     <w:rsid w:val="008A5673"/>
     <w:rsid w:val="008B211C"/>
     <w:rsid w:val="008B3482"/>
     <w:rsid w:val="008B70DC"/>
     <w:rsid w:val="008C73A4"/>
     <w:rsid w:val="008E7BE9"/>
     <w:rsid w:val="0091215E"/>
     <w:rsid w:val="0095142D"/>
     <w:rsid w:val="00964840"/>
     <w:rsid w:val="00971405"/>
     <w:rsid w:val="00975563"/>
     <w:rsid w:val="009A4025"/>
     <w:rsid w:val="009A55C8"/>
     <w:rsid w:val="009B5383"/>
     <w:rsid w:val="009B72D3"/>
     <w:rsid w:val="009F1D68"/>
     <w:rsid w:val="00A12272"/>
     <w:rsid w:val="00A260C7"/>
     <w:rsid w:val="00A320B7"/>
     <w:rsid w:val="00A35D39"/>
+    <w:rsid w:val="00A42FBC"/>
     <w:rsid w:val="00A45E02"/>
     <w:rsid w:val="00A53DE7"/>
     <w:rsid w:val="00A735F3"/>
     <w:rsid w:val="00AC5381"/>
     <w:rsid w:val="00AD3BC9"/>
     <w:rsid w:val="00AE1881"/>
     <w:rsid w:val="00AF1DDD"/>
     <w:rsid w:val="00AF2921"/>
     <w:rsid w:val="00B238BA"/>
     <w:rsid w:val="00B33B4C"/>
     <w:rsid w:val="00B61B0E"/>
     <w:rsid w:val="00B62497"/>
     <w:rsid w:val="00B74FBC"/>
     <w:rsid w:val="00B840A1"/>
     <w:rsid w:val="00B90D0A"/>
     <w:rsid w:val="00BB02BC"/>
     <w:rsid w:val="00BB1F6E"/>
     <w:rsid w:val="00BE6886"/>
     <w:rsid w:val="00C01AEF"/>
     <w:rsid w:val="00C133BF"/>
     <w:rsid w:val="00C3726A"/>
     <w:rsid w:val="00C9073B"/>
     <w:rsid w:val="00C938B0"/>
     <w:rsid w:val="00CB1676"/>
     <w:rsid w:val="00CC5A8E"/>
     <w:rsid w:val="00CD1230"/>
     <w:rsid w:val="00CD28F5"/>
     <w:rsid w:val="00CD7845"/>
     <w:rsid w:val="00CE5CBD"/>
     <w:rsid w:val="00D0771A"/>
     <w:rsid w:val="00D14332"/>
     <w:rsid w:val="00D25A64"/>
     <w:rsid w:val="00D37EF2"/>
     <w:rsid w:val="00D45C52"/>
     <w:rsid w:val="00D531FA"/>
     <w:rsid w:val="00D61C2F"/>
     <w:rsid w:val="00D65D17"/>
     <w:rsid w:val="00D8194B"/>
+    <w:rsid w:val="00D90A12"/>
     <w:rsid w:val="00DB378F"/>
     <w:rsid w:val="00DB7F6F"/>
     <w:rsid w:val="00DC08EA"/>
     <w:rsid w:val="00DC6F2A"/>
     <w:rsid w:val="00DF62DB"/>
     <w:rsid w:val="00E24F2E"/>
     <w:rsid w:val="00E34B43"/>
     <w:rsid w:val="00E34C07"/>
     <w:rsid w:val="00E42449"/>
     <w:rsid w:val="00E47216"/>
     <w:rsid w:val="00E63FCA"/>
     <w:rsid w:val="00E926C6"/>
     <w:rsid w:val="00E95460"/>
     <w:rsid w:val="00EA100C"/>
     <w:rsid w:val="00EB521A"/>
     <w:rsid w:val="00F03F45"/>
     <w:rsid w:val="00F07F31"/>
     <w:rsid w:val="00F265B9"/>
     <w:rsid w:val="00F26F58"/>
     <w:rsid w:val="00F30CD4"/>
     <w:rsid w:val="00F45BDF"/>
     <w:rsid w:val="00F8006C"/>
     <w:rsid w:val="00F83E7D"/>
     <w:rsid w:val="00FE3EED"/>
     <w:rsid w:val="00FF6645"/>
@@ -18166,51 +18883,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1057169661">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -18447,146 +19164,155 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7fe929244427d153354a6f69ff8932">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c2e06b420d31f015b87751ea585ad36" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -18653,150 +19379,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{735BA998-9438-44F3-9EBC-07604FB1E492}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7962250-4AE1-4975-8B16-7D872B07A7E6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EDDE224-911F-4AD4-BEA4-86F3EDC587F8}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ABCBB49-7E81-4EB9-9890-55851DFDFF19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D385DCDB-82DE-4C2A-9F49-B5FF86B63C47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>4253</Characters>
+  <Pages>9</Pages>
+  <Words>1527</Words>
+  <Characters>10910</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>519</Lines>
+  <Paragraphs>303</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11691</CharactersWithSpaces>
+  <CharactersWithSpaces>12134</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rita Zelmene</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>