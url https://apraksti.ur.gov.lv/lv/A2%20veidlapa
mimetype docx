--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -3709,66 +3709,74 @@
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="360702AA" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00E54A31" w:rsidRDefault="00031D1C" w:rsidP="00E54A31">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00E54A31" w14:paraId="2C77A243" w14:textId="77777777" w:rsidTr="0092350B">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B687A44" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00E54A31" w:rsidRDefault="00031D1C" w:rsidP="00E54A31">
+                <w:p w14:paraId="3B687A44" w14:textId="3BA656E2" w:rsidR="00031D1C" w:rsidRPr="00E54A31" w:rsidRDefault="00031D1C" w:rsidP="00E54A31">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54A31">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="008E05B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="322765C2" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00E54A31" w:rsidRDefault="00031D1C" w:rsidP="00E54A31">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00E54A31" w14:paraId="76DA4390" w14:textId="77777777" w:rsidTr="0092350B">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -3901,65 +3909,73 @@
                 </w:p>
                 <w:p w14:paraId="2AAB49F7" w14:textId="2E67740A" w:rsidR="0092350B" w:rsidRPr="00E54A31" w:rsidRDefault="0092350B" w:rsidP="00E54A31">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54A31">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00E54A31" w14:paraId="48060B08" w14:textId="77777777" w:rsidTr="0092350B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEB69AE" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00E54A31" w:rsidRDefault="00031D1C" w:rsidP="00E54A31">
+                <w:p w14:paraId="4CEB69AE" w14:textId="422E18D3" w:rsidR="00031D1C" w:rsidRPr="00E54A31" w:rsidRDefault="00031D1C" w:rsidP="00E54A31">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54A31">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="008E05B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E4213FF" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="00E54A31" w:rsidRDefault="00031D1C" w:rsidP="00E54A31">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00E54A31" w14:paraId="75FE25E7" w14:textId="77777777" w:rsidTr="0092350B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -4295,74 +4311,109 @@
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidR="00031D1C" w:rsidRPr="00E54A31">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00E54A31" w14:paraId="6DB941AE" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="36301598" w14:textId="01810AFC" w:rsidR="00031D1C" w:rsidRPr="00E54A31" w:rsidRDefault="0081451D" w:rsidP="00E54A31">
+                <w:p w14:paraId="36301598" w14:textId="5307D50B" w:rsidR="00031D1C" w:rsidRPr="00E54A31" w:rsidRDefault="0081451D" w:rsidP="00E54A31">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54A31">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidR="00031D1C" w:rsidRPr="00E54A31">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="008E05B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="008E05B8" w:rsidRPr="00E54A31">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="008E05B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>10.2.4. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="008E05B8" w:rsidRPr="00E54A31">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="00E54A31" w14:paraId="5B5A6834" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:trPr>
                 <w:trHeight w:val="1136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="60AA96A1" w14:textId="77777777" w:rsidR="00F800E7" w:rsidRPr="00E54A31" w:rsidRDefault="00F800E7" w:rsidP="00E54A31">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54A31">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
@@ -4492,75 +4543,102 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
       <w:tr w:rsidR="00162948" w:rsidRPr="00E54A31" w14:paraId="32E4EE80" w14:textId="77777777" w:rsidTr="008277E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C46602F" w14:textId="77777777" w:rsidR="00162948" w:rsidRPr="00E54A31" w:rsidRDefault="00162948" w:rsidP="0051018F">
+          <w:p w14:paraId="7C46602F" w14:textId="4C20AA34" w:rsidR="00162948" w:rsidRPr="00E54A31" w:rsidRDefault="00162948" w:rsidP="0051018F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">10.2.2. Kā atsevišķa persona, kas kontrolē  </w:t>
             </w:r>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>(aizpilda 10.3 punktu)</w:t>
+              <w:t>(aizpilda 10.3</w:t>
+            </w:r>
+            <w:r w:rsidR="008E05B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>. un 10.2.4. </w:t>
+            </w:r>
+            <w:r w:rsidR="008E05B8" w:rsidRPr="00E54A31">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punktu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E54A31">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00162948" w:rsidRPr="00E54A31" w14:paraId="524EC444" w14:textId="77777777" w:rsidTr="008277E2">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="139E6F0F" w14:textId="77777777" w:rsidR="00162948" w:rsidRPr="00E54A31" w:rsidRDefault="00162948" w:rsidP="0051018F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
@@ -4780,114 +4858,515 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9624"/>
       </w:tblGrid>
       <w:tr w:rsidR="00162948" w:rsidRPr="00E54A31" w14:paraId="0B8197D0" w14:textId="77777777" w:rsidTr="008277E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED2E3FF" w14:textId="77777777" w:rsidR="00162948" w:rsidRPr="00E54A31" w:rsidRDefault="00162948" w:rsidP="0051018F">
+          <w:p w14:paraId="4ED2E3FF" w14:textId="11E2DEB3" w:rsidR="00162948" w:rsidRPr="00E54A31" w:rsidRDefault="00162948" w:rsidP="0051018F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>10.2.3. Cits kontroles veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 10.3. punktu)</w:t>
+              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 10.3</w:t>
+            </w:r>
+            <w:r w:rsidR="008E05B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un 10.2.4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E54A31">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punktu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00162948" w:rsidRPr="00E54A31" w14:paraId="5D8929D3" w14:textId="77777777" w:rsidTr="008277E2">
         <w:trPr>
           <w:trHeight w:val="1055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05A9C8CE" w14:textId="77777777" w:rsidR="00162948" w:rsidRPr="00E54A31" w:rsidRDefault="00162948" w:rsidP="0051018F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FA57388" w14:textId="77777777" w:rsidR="00162948" w:rsidRDefault="00162948" w:rsidP="00E54A31">
+    <w:p w14:paraId="36797B16" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRDefault="008E05B8" w:rsidP="00E54A31">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9624" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3117"/>
+        <w:gridCol w:w="6507"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E05B8" w:rsidRPr="00CC431C" w14:paraId="1460CC13" w14:textId="77777777" w:rsidTr="008E05B8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9624" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0368B9" w14:textId="6FDDA027" w:rsidR="008E05B8" w:rsidRDefault="008E05B8" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E11F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E11F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2.4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E11F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Īstenotās kontroles apjoms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FD54910" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRPr="008E05B8" w:rsidRDefault="008E05B8" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E05B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E05B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E05B8" w:rsidRPr="00F1081A" w14:paraId="53075591" w14:textId="77777777" w:rsidTr="008E05B8">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60819F89" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRPr="00F1081A" w:rsidRDefault="008E05B8" w:rsidP="001A057F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1081A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67D2322B" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRPr="00CC431C" w:rsidRDefault="008E05B8" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D508D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ja kontrole tiek īstenota </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>izmantojot līdzdalību kapitālā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D508D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DB8EF1" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRPr="00CC431C" w:rsidRDefault="008E05B8" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E05B8" w:rsidRPr="00F1081A" w14:paraId="67CF376F" w14:textId="77777777" w:rsidTr="008E05B8">
+        <w:trPr>
+          <w:trHeight w:val="356"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6A8759" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRPr="00F1081A" w:rsidRDefault="008E05B8" w:rsidP="001A057F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1081A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Bal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1081A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1081A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>stiesību procentuālais īpatsvars</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D73BD9" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRPr="00CC431C" w:rsidRDefault="008E05B8" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D508D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ja kontrole tiek īstenota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, izmantojot balsstiesības)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1FB77D" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRPr="00CC431C" w:rsidRDefault="008E05B8" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E05B8" w:rsidRPr="00F1081A" w14:paraId="691AF156" w14:textId="77777777" w:rsidTr="008E05B8">
+        <w:trPr>
+          <w:trHeight w:val="356"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="138E9570" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRPr="00F1081A" w:rsidRDefault="008E05B8" w:rsidP="001A057F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1081A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Apraksts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6007A3AE" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRPr="00F1081A" w:rsidRDefault="008E05B8" w:rsidP="001A057F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D508D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="201F3AAE" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRPr="00CC431C" w:rsidRDefault="008E05B8" w:rsidP="001A057F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5542A4A4" w14:textId="77777777" w:rsidR="008E05B8" w:rsidRDefault="008E05B8" w:rsidP="00E54A31">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4904,126 +5383,136 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7D7381AA" w14:textId="77777777" w:rsidR="00162948" w:rsidRPr="00E54A31" w:rsidRDefault="00162948" w:rsidP="0051018F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk498873976"/>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">10.3. Ja kontroli īsteno ar citas personas starpniecību </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5342601A" w14:textId="77777777" w:rsidR="00162948" w:rsidRPr="00E54A31" w:rsidRDefault="00162948" w:rsidP="0051018F">
+          <w:p w14:paraId="5342601A" w14:textId="77777777" w:rsidR="00162948" w:rsidRPr="000A5081" w:rsidRDefault="00162948" w:rsidP="0051018F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E54A31">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A5081">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E54A31">
+            <w:r w:rsidRPr="000A5081">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ja kontroli īsteno ar juridiskās personas starpniecību aizpilda 10.3.1.apakšpunktu, ja ar fiziskās personas starpniecību aizpilda 10.3.2. apakšpunktu</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E54A31">
+            <w:r w:rsidRPr="000A5081">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00162948" w:rsidRPr="00E54A31" w14:paraId="7FCFC108" w14:textId="77777777" w:rsidTr="008277E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6C39C88D" w14:textId="77777777" w:rsidR="00162948" w:rsidRPr="00E54A31" w:rsidRDefault="00162948" w:rsidP="0051018F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>10.3.1. Informācija par juridisko personu, ar kuras starpniecību īsteno kontroli</w:t>
             </w:r>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E54A31">
+            <w:r w:rsidRPr="000A5081">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(ja kontroli īsteno caur juridisko veidojumu norāda to identificējošu informāciju) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00162948" w:rsidRPr="00E54A31" w14:paraId="3A571C74" w14:textId="77777777" w:rsidTr="008277E2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="602D3AD4" w14:textId="77777777" w:rsidR="00162948" w:rsidRPr="00E54A31" w:rsidRDefault="00162948" w:rsidP="0051018F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -7954,50 +8443,51 @@
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="187667B2" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00E54A31" w:rsidRDefault="00D272C0" w:rsidP="00E54A31">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D272C0" w:rsidRPr="00E54A31" w14:paraId="34751C63" w14:textId="77777777" w:rsidTr="006123C8">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A961F3F" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00E54A31" w:rsidRDefault="00D272C0" w:rsidP="00E54A31">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -8354,51 +8844,50 @@
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EB0A496" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00E54A31" w:rsidRDefault="00D272C0" w:rsidP="00E54A31">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Apmaksātā summa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6275" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39A6E629" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00E54A31" w:rsidRDefault="00D272C0" w:rsidP="00E54A31">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9723,50 +10212,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="37B267CD" w14:textId="77777777" w:rsidR="00231335" w:rsidRPr="00E54A31" w:rsidRDefault="00231335" w:rsidP="00E54A31">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ja nav aktivizēta e-adrese, valsts notāra lēmumu paziņot:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5244EDF3" w14:textId="77777777" w:rsidR="00231335" w:rsidRPr="00E54A31" w:rsidRDefault="00231335" w:rsidP="00E54A31">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54A31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
@@ -9909,61 +10399,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
             <w:tr w:rsidR="00231335" w:rsidRPr="00E54A31" w14:paraId="0D52E566" w14:textId="77777777" w:rsidTr="00C63C91">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="33BDA43F" w14:textId="77777777" w:rsidR="00231335" w:rsidRPr="00E54A31" w:rsidRDefault="00231335" w:rsidP="00E54A31">
+                <w:p w14:paraId="33BDA43F" w14:textId="77777777" w:rsidR="00231335" w:rsidRPr="008E05B8" w:rsidRDefault="00231335" w:rsidP="00E54A31">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:eastAsia="lv-LV"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="40372BBC" w14:textId="77777777" w:rsidR="00231335" w:rsidRPr="00E54A31" w:rsidRDefault="00231335" w:rsidP="00E54A31">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00231335" w:rsidRPr="00E54A31" w14:paraId="4AC3DA64" w14:textId="77777777" w:rsidTr="00C63C91">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
@@ -11259,50 +11749,51 @@
                 <w:trHeight w:val="589"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="384D3F2F" w14:textId="77777777" w:rsidR="000163F9" w:rsidRPr="00E54A31" w:rsidRDefault="000163F9" w:rsidP="00E54A31">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54A31">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00E54A31">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="067DB290" w14:textId="77777777" w:rsidR="000163F9" w:rsidRPr="00E54A31" w:rsidRDefault="000163F9" w:rsidP="00E54A31">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
@@ -11366,241 +11857,220 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00427173" w:rsidRPr="00E54A31" w:rsidSect="006E133B">
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="340" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="012BD039" w14:textId="77777777" w:rsidR="00FB356E" w:rsidRPr="00BA5B41" w:rsidRDefault="00FB356E">
+    <w:p w14:paraId="720275AF" w14:textId="77777777" w:rsidR="00282466" w:rsidRPr="00BA5B41" w:rsidRDefault="00282466">
       <w:r w:rsidRPr="00BA5B41">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E90C042" w14:textId="77777777" w:rsidR="00FB356E" w:rsidRPr="00BA5B41" w:rsidRDefault="00FB356E">
+    <w:p w14:paraId="67860300" w14:textId="77777777" w:rsidR="00282466" w:rsidRPr="00BA5B41" w:rsidRDefault="00282466">
       <w:r w:rsidRPr="00BA5B41">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ACA6F41" w14:textId="77777777" w:rsidR="00FB356E" w:rsidRPr="00BA5B41" w:rsidRDefault="00FB356E">
+    <w:p w14:paraId="24882D2E" w14:textId="77777777" w:rsidR="00282466" w:rsidRPr="00BA5B41" w:rsidRDefault="00282466">
       <w:r w:rsidRPr="00BA5B41">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DFCAF4B" w14:textId="77777777" w:rsidR="00FB356E" w:rsidRPr="00BA5B41" w:rsidRDefault="00FB356E">
+    <w:p w14:paraId="298F7A71" w14:textId="77777777" w:rsidR="00282466" w:rsidRPr="00BA5B41" w:rsidRDefault="00282466">
       <w:r w:rsidRPr="00BA5B41">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0A75105D" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00E54A31" w:rsidRDefault="00590E11" w:rsidP="00590E11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54A31">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54A31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54A31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76EF20F8" w14:textId="33B593B6" w:rsidR="002A6F5B" w:rsidRPr="002D0CD6" w:rsidRDefault="002D0CD6" w:rsidP="00162948">
+  <w:p w14:paraId="0983F6FA" w14:textId="77777777" w:rsidR="00C67A37" w:rsidRDefault="00C67A37" w:rsidP="00C67A37">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
-      <w:spacing w:before="360"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7605B955" w14:textId="21BA776B" w:rsidR="00C67A37" w:rsidRPr="00525650" w:rsidRDefault="00C67A37" w:rsidP="00C67A37">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t xml:space="preserve">Aktualizēts: </w:t>
+      <w:t>Aktualizēts: 01.07.2026.</w:t>
     </w:r>
-    <w:r w:rsidR="00162948">
-[...33 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="76EF20F8" w14:textId="25317943" w:rsidR="002A6F5B" w:rsidRPr="00C67A37" w:rsidRDefault="002A6F5B" w:rsidP="00C67A37">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46E33A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AF41DBE"/>
     <w:lvl w:ilvl="0" w:tplc="2F040112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -12208,51 +12678,51 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1324166569">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1001543231">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="938097679">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1580476805">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="130"/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="24"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12376,50 +12846,51 @@
     <w:rsid w:val="000935FA"/>
     <w:rsid w:val="00093971"/>
     <w:rsid w:val="00093D1A"/>
     <w:rsid w:val="0009407B"/>
     <w:rsid w:val="000941CA"/>
     <w:rsid w:val="000945C1"/>
     <w:rsid w:val="00094F50"/>
     <w:rsid w:val="000950AB"/>
     <w:rsid w:val="0009636B"/>
     <w:rsid w:val="00096954"/>
     <w:rsid w:val="000975AD"/>
     <w:rsid w:val="0009791D"/>
     <w:rsid w:val="00097FA7"/>
     <w:rsid w:val="000A014E"/>
     <w:rsid w:val="000A1519"/>
     <w:rsid w:val="000A1ED5"/>
     <w:rsid w:val="000A2873"/>
     <w:rsid w:val="000A3052"/>
     <w:rsid w:val="000A3272"/>
     <w:rsid w:val="000A3457"/>
     <w:rsid w:val="000A3F03"/>
     <w:rsid w:val="000A4840"/>
     <w:rsid w:val="000A4BA5"/>
     <w:rsid w:val="000A4D74"/>
     <w:rsid w:val="000A4F06"/>
+    <w:rsid w:val="000A5081"/>
     <w:rsid w:val="000A5206"/>
     <w:rsid w:val="000A57E6"/>
     <w:rsid w:val="000A5872"/>
     <w:rsid w:val="000A5DB2"/>
     <w:rsid w:val="000A5F31"/>
     <w:rsid w:val="000A63BB"/>
     <w:rsid w:val="000A7398"/>
     <w:rsid w:val="000A790C"/>
     <w:rsid w:val="000B055F"/>
     <w:rsid w:val="000B1C0F"/>
     <w:rsid w:val="000B2586"/>
     <w:rsid w:val="000B2CA3"/>
     <w:rsid w:val="000B2EE6"/>
     <w:rsid w:val="000B362F"/>
     <w:rsid w:val="000B494A"/>
     <w:rsid w:val="000B5105"/>
     <w:rsid w:val="000B52A2"/>
     <w:rsid w:val="000B5AD0"/>
     <w:rsid w:val="000B5D1C"/>
     <w:rsid w:val="000B5D51"/>
     <w:rsid w:val="000B5EB7"/>
     <w:rsid w:val="000B5F34"/>
     <w:rsid w:val="000B7016"/>
     <w:rsid w:val="000C22C9"/>
     <w:rsid w:val="000C29D7"/>
@@ -12752,50 +13223,51 @@
     <w:rsid w:val="00262D98"/>
     <w:rsid w:val="00263295"/>
     <w:rsid w:val="00263EB1"/>
     <w:rsid w:val="0026422E"/>
     <w:rsid w:val="002643FA"/>
     <w:rsid w:val="00265FDA"/>
     <w:rsid w:val="00266041"/>
     <w:rsid w:val="00266E8F"/>
     <w:rsid w:val="002704F6"/>
     <w:rsid w:val="0027082D"/>
     <w:rsid w:val="00270B86"/>
     <w:rsid w:val="00272421"/>
     <w:rsid w:val="002727AB"/>
     <w:rsid w:val="0027376B"/>
     <w:rsid w:val="00273D32"/>
     <w:rsid w:val="00274402"/>
     <w:rsid w:val="002755F6"/>
     <w:rsid w:val="00275943"/>
     <w:rsid w:val="002766F4"/>
     <w:rsid w:val="00276C8D"/>
     <w:rsid w:val="00276E89"/>
     <w:rsid w:val="00277AE1"/>
     <w:rsid w:val="00277C53"/>
     <w:rsid w:val="00280642"/>
     <w:rsid w:val="00280D9A"/>
+    <w:rsid w:val="00282466"/>
     <w:rsid w:val="00282754"/>
     <w:rsid w:val="00282843"/>
     <w:rsid w:val="0028305E"/>
     <w:rsid w:val="00283404"/>
     <w:rsid w:val="00283F6C"/>
     <w:rsid w:val="002841EA"/>
     <w:rsid w:val="00285082"/>
     <w:rsid w:val="00285559"/>
     <w:rsid w:val="0028605A"/>
     <w:rsid w:val="002861AF"/>
     <w:rsid w:val="00286493"/>
     <w:rsid w:val="00286DDA"/>
     <w:rsid w:val="00287AF4"/>
     <w:rsid w:val="0029018D"/>
     <w:rsid w:val="002901C1"/>
     <w:rsid w:val="00290B3A"/>
     <w:rsid w:val="0029284A"/>
     <w:rsid w:val="00293D88"/>
     <w:rsid w:val="002945EF"/>
     <w:rsid w:val="002945F2"/>
     <w:rsid w:val="00294640"/>
     <w:rsid w:val="00294F63"/>
     <w:rsid w:val="00294FBB"/>
     <w:rsid w:val="002965C1"/>
     <w:rsid w:val="0029759E"/>
@@ -13134,50 +13606,51 @@
     <w:rsid w:val="003D595A"/>
     <w:rsid w:val="003D644E"/>
     <w:rsid w:val="003D6A07"/>
     <w:rsid w:val="003D772C"/>
     <w:rsid w:val="003D7997"/>
     <w:rsid w:val="003E0520"/>
     <w:rsid w:val="003E12AF"/>
     <w:rsid w:val="003E1729"/>
     <w:rsid w:val="003E1BAF"/>
     <w:rsid w:val="003E2E9E"/>
     <w:rsid w:val="003E378E"/>
     <w:rsid w:val="003E3DD5"/>
     <w:rsid w:val="003E4562"/>
     <w:rsid w:val="003E496A"/>
     <w:rsid w:val="003E57C9"/>
     <w:rsid w:val="003E65B8"/>
     <w:rsid w:val="003E6E23"/>
     <w:rsid w:val="003E7254"/>
     <w:rsid w:val="003F0403"/>
     <w:rsid w:val="003F0D20"/>
     <w:rsid w:val="003F13F8"/>
     <w:rsid w:val="003F157B"/>
     <w:rsid w:val="003F1677"/>
     <w:rsid w:val="003F23A5"/>
     <w:rsid w:val="003F29DF"/>
+    <w:rsid w:val="003F29F0"/>
     <w:rsid w:val="003F2DDC"/>
     <w:rsid w:val="003F4D32"/>
     <w:rsid w:val="003F4DFE"/>
     <w:rsid w:val="003F50B2"/>
     <w:rsid w:val="003F5203"/>
     <w:rsid w:val="003F588B"/>
     <w:rsid w:val="003F66BE"/>
     <w:rsid w:val="003F7D87"/>
     <w:rsid w:val="004001E5"/>
     <w:rsid w:val="00400657"/>
     <w:rsid w:val="00401726"/>
     <w:rsid w:val="00402150"/>
     <w:rsid w:val="00402C82"/>
     <w:rsid w:val="00402FD3"/>
     <w:rsid w:val="00403131"/>
     <w:rsid w:val="004039F5"/>
     <w:rsid w:val="00403A94"/>
     <w:rsid w:val="00403FC6"/>
     <w:rsid w:val="00404BF9"/>
     <w:rsid w:val="00405A93"/>
     <w:rsid w:val="00405AF8"/>
     <w:rsid w:val="00405BEF"/>
     <w:rsid w:val="00406C99"/>
     <w:rsid w:val="00407ADC"/>
     <w:rsid w:val="00410292"/>
@@ -13373,50 +13846,51 @@
     <w:rsid w:val="004E5355"/>
     <w:rsid w:val="004E5693"/>
     <w:rsid w:val="004E5984"/>
     <w:rsid w:val="004E6765"/>
     <w:rsid w:val="004E6900"/>
     <w:rsid w:val="004E6ECF"/>
     <w:rsid w:val="004E75DB"/>
     <w:rsid w:val="004E7E0E"/>
     <w:rsid w:val="004F04FF"/>
     <w:rsid w:val="004F1F13"/>
     <w:rsid w:val="004F21FF"/>
     <w:rsid w:val="004F244B"/>
     <w:rsid w:val="004F2E58"/>
     <w:rsid w:val="004F2EBA"/>
     <w:rsid w:val="004F31D0"/>
     <w:rsid w:val="004F51E8"/>
     <w:rsid w:val="004F52BC"/>
     <w:rsid w:val="004F5F3B"/>
     <w:rsid w:val="004F793B"/>
     <w:rsid w:val="004F7A2E"/>
     <w:rsid w:val="00500C4A"/>
     <w:rsid w:val="00500D64"/>
     <w:rsid w:val="005042AC"/>
     <w:rsid w:val="005046A7"/>
     <w:rsid w:val="00504D1F"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="00507958"/>
     <w:rsid w:val="00510072"/>
     <w:rsid w:val="00510493"/>
     <w:rsid w:val="005109B8"/>
     <w:rsid w:val="00511249"/>
     <w:rsid w:val="005118EF"/>
     <w:rsid w:val="005119F3"/>
     <w:rsid w:val="00513183"/>
     <w:rsid w:val="00514172"/>
     <w:rsid w:val="0051462F"/>
     <w:rsid w:val="00514C4E"/>
     <w:rsid w:val="00514E15"/>
     <w:rsid w:val="00514F7D"/>
     <w:rsid w:val="00515407"/>
     <w:rsid w:val="005164B8"/>
     <w:rsid w:val="00516BFA"/>
     <w:rsid w:val="00516F4B"/>
     <w:rsid w:val="00517CB7"/>
     <w:rsid w:val="00517DA5"/>
     <w:rsid w:val="005200E5"/>
     <w:rsid w:val="00520495"/>
     <w:rsid w:val="0052083B"/>
     <w:rsid w:val="00520E56"/>
     <w:rsid w:val="0052143C"/>
     <w:rsid w:val="005214B2"/>
@@ -14266,50 +14740,51 @@
     <w:rsid w:val="008C2478"/>
     <w:rsid w:val="008C27E6"/>
     <w:rsid w:val="008C295D"/>
     <w:rsid w:val="008C32F4"/>
     <w:rsid w:val="008C332D"/>
     <w:rsid w:val="008C3DD0"/>
     <w:rsid w:val="008C55D3"/>
     <w:rsid w:val="008C5D83"/>
     <w:rsid w:val="008C5DC5"/>
     <w:rsid w:val="008C6C9D"/>
     <w:rsid w:val="008D0791"/>
     <w:rsid w:val="008D17F9"/>
     <w:rsid w:val="008D19A6"/>
     <w:rsid w:val="008D2DAC"/>
     <w:rsid w:val="008D2EDA"/>
     <w:rsid w:val="008D3089"/>
     <w:rsid w:val="008D3216"/>
     <w:rsid w:val="008D35D3"/>
     <w:rsid w:val="008D4172"/>
     <w:rsid w:val="008D5173"/>
     <w:rsid w:val="008D5311"/>
     <w:rsid w:val="008D5B6F"/>
     <w:rsid w:val="008D6352"/>
     <w:rsid w:val="008D64ED"/>
     <w:rsid w:val="008D796F"/>
+    <w:rsid w:val="008E05B8"/>
     <w:rsid w:val="008E14D3"/>
     <w:rsid w:val="008E1C24"/>
     <w:rsid w:val="008E1F52"/>
     <w:rsid w:val="008E200A"/>
     <w:rsid w:val="008E22FA"/>
     <w:rsid w:val="008E2FAF"/>
     <w:rsid w:val="008E3489"/>
     <w:rsid w:val="008E394A"/>
     <w:rsid w:val="008E3A92"/>
     <w:rsid w:val="008E4089"/>
     <w:rsid w:val="008E4D31"/>
     <w:rsid w:val="008E5492"/>
     <w:rsid w:val="008E593E"/>
     <w:rsid w:val="008E5DF8"/>
     <w:rsid w:val="008E6348"/>
     <w:rsid w:val="008E67E6"/>
     <w:rsid w:val="008F0741"/>
     <w:rsid w:val="008F16D5"/>
     <w:rsid w:val="008F1A86"/>
     <w:rsid w:val="008F216B"/>
     <w:rsid w:val="008F27A4"/>
     <w:rsid w:val="008F324A"/>
     <w:rsid w:val="008F34AC"/>
     <w:rsid w:val="008F3945"/>
     <w:rsid w:val="008F4981"/>
@@ -15043,50 +15518,51 @@
     <w:rsid w:val="00C4595C"/>
     <w:rsid w:val="00C46075"/>
     <w:rsid w:val="00C46553"/>
     <w:rsid w:val="00C46B9D"/>
     <w:rsid w:val="00C46D8F"/>
     <w:rsid w:val="00C4768D"/>
     <w:rsid w:val="00C47E98"/>
     <w:rsid w:val="00C47F31"/>
     <w:rsid w:val="00C50497"/>
     <w:rsid w:val="00C51854"/>
     <w:rsid w:val="00C523DF"/>
     <w:rsid w:val="00C53585"/>
     <w:rsid w:val="00C54222"/>
     <w:rsid w:val="00C557E7"/>
     <w:rsid w:val="00C55DFA"/>
     <w:rsid w:val="00C57520"/>
     <w:rsid w:val="00C57D9D"/>
     <w:rsid w:val="00C602D0"/>
     <w:rsid w:val="00C6095C"/>
     <w:rsid w:val="00C61B57"/>
     <w:rsid w:val="00C640E0"/>
     <w:rsid w:val="00C65023"/>
     <w:rsid w:val="00C6533A"/>
     <w:rsid w:val="00C6583E"/>
     <w:rsid w:val="00C66E6B"/>
+    <w:rsid w:val="00C67A37"/>
     <w:rsid w:val="00C67CE9"/>
     <w:rsid w:val="00C70106"/>
     <w:rsid w:val="00C702CD"/>
     <w:rsid w:val="00C707AB"/>
     <w:rsid w:val="00C70E90"/>
     <w:rsid w:val="00C70EB2"/>
     <w:rsid w:val="00C7156F"/>
     <w:rsid w:val="00C728C0"/>
     <w:rsid w:val="00C72DFE"/>
     <w:rsid w:val="00C730BD"/>
     <w:rsid w:val="00C732E6"/>
     <w:rsid w:val="00C75462"/>
     <w:rsid w:val="00C760A1"/>
     <w:rsid w:val="00C763C0"/>
     <w:rsid w:val="00C76636"/>
     <w:rsid w:val="00C77599"/>
     <w:rsid w:val="00C77A08"/>
     <w:rsid w:val="00C80CF5"/>
     <w:rsid w:val="00C820AC"/>
     <w:rsid w:val="00C82475"/>
     <w:rsid w:val="00C824D6"/>
     <w:rsid w:val="00C83190"/>
     <w:rsid w:val="00C85EA0"/>
     <w:rsid w:val="00C872C1"/>
     <w:rsid w:val="00C87C53"/>
@@ -17159,146 +17635,146 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7fe929244427d153354a6f69ff8932">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c2e06b420d31f015b87751ea585ad36" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -17389,102 +17865,102 @@
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C39A60-56EF-42BF-855E-0A2AD4C6A432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E03BB75-38E6-4117-8A57-17CDEEEEF952}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4154F19A-D4EF-45CB-B074-C56D0DD0422E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7E44C64-AD16-401F-83A5-B6815B5DB5BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F7DC5F0-8CB9-4ECD-93F6-77D4EDDCE544}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7928</Characters>
+  <Pages>8</Pages>
+  <Words>1189</Words>
+  <Characters>8494</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>404</Lines>
+  <Paragraphs>236</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8948</CharactersWithSpaces>
+  <CharactersWithSpaces>9447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>UR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>