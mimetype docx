--- v0 (2026-04-08)
+++ v1 (2026-07-28)
@@ -1,80 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="7512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF7F7D" w:rsidRPr="00782C3A" w14:paraId="6291AD05" w14:textId="77777777" w:rsidTr="009D7B37">
+      <w:tr w:rsidR="00EF7F7D" w:rsidRPr="005F32F4" w14:paraId="6291AD05" w14:textId="77777777" w:rsidTr="009D7B37">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56190E38" w14:textId="77777777" w:rsidR="00EF7F7D" w:rsidRPr="009D7B37" w:rsidRDefault="00FB3F42" w:rsidP="0098397C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D7B37">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="32"/>
@@ -151,51 +153,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2104"/>
         <w:gridCol w:w="7512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D70EAB" w:rsidRPr="00782C3A" w14:paraId="5DF9F2B3" w14:textId="77777777" w:rsidTr="00BC3689">
+      <w:tr w:rsidR="00D70EAB" w:rsidRPr="005F32F4" w14:paraId="5DF9F2B3" w14:textId="77777777" w:rsidTr="00BC3689">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CE66394" w14:textId="77777777" w:rsidR="00D70EAB" w:rsidRPr="00C475AF" w:rsidRDefault="00D70EAB" w:rsidP="00480BF1">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -673,51 +675,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF7F7D" w:rsidRPr="00782C3A" w14:paraId="4CCD27A1" w14:textId="77777777" w:rsidTr="00F370B3">
+      <w:tr w:rsidR="00EF7F7D" w:rsidRPr="005F32F4" w14:paraId="4CCD27A1" w14:textId="77777777" w:rsidTr="00F370B3">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="34AF86A5" w14:textId="5F5CC7A7" w:rsidR="00EF7F7D" w:rsidRPr="00454817" w:rsidRDefault="00EF7F7D" w:rsidP="005815B8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="160"/>
               <w:ind w:left="7"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
@@ -750,51 +752,51 @@
             <w:r w:rsidR="00572339" w:rsidRPr="00454817">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>zņēmumu reģistra žurnālā</w:t>
             </w:r>
             <w:r w:rsidRPr="00454817">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ierakstāmās izmaiņas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7F7D" w:rsidRPr="00782C3A" w14:paraId="4A849BC3" w14:textId="77777777" w:rsidTr="00EF4F7C">
+      <w:tr w:rsidR="00EF7F7D" w:rsidRPr="005F32F4" w14:paraId="4A849BC3" w14:textId="77777777" w:rsidTr="00EF4F7C">
         <w:trPr>
           <w:trHeight w:val="1576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75763476" w14:textId="77777777" w:rsidR="00EF7F7D" w:rsidRDefault="00EF7F7D" w:rsidP="00E90190">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D64F5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -1131,51 +1133,51 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00562F0C" w:rsidRPr="00782C3A" w14:paraId="52EB557A" w14:textId="77777777" w:rsidTr="00562F0C">
+      <w:tr w:rsidR="00562F0C" w:rsidRPr="005F32F4" w14:paraId="52EB557A" w14:textId="77777777" w:rsidTr="00562F0C">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1F7126D4" w14:textId="77777777" w:rsidR="00562F0C" w:rsidRPr="00562F0C" w:rsidRDefault="00562F0C" w:rsidP="00562F0C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="160"/>
               <w:ind w:left="7"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
@@ -1347,51 +1349,51 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0FD"/>
                   </w:r>
                   <w:r w:rsidR="006C7C32" w:rsidRPr="005D1E77">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>, ja</w:t>
                   </w:r>
                   <w:r w:rsidR="006C7C32">
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00562F0C" w:rsidRPr="00782C3A" w14:paraId="607904F1" w14:textId="77777777" w:rsidTr="001D496F">
+            <w:tr w:rsidR="00562F0C" w:rsidRPr="005F32F4" w14:paraId="607904F1" w14:textId="77777777" w:rsidTr="001D496F">
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="1134"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9296" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0A96EECE" w14:textId="11A59D25" w:rsidR="00562F0C" w:rsidRPr="005D1E77" w:rsidRDefault="00562F0C" w:rsidP="005D1E77">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:ind w:left="149" w:right="-183"/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00562F0C">
                     <w:rPr>
                       <w:sz w:val="22"/>
@@ -1832,51 +1834,51 @@
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9258" w:type="dxa"/>
               <w:tblInd w:w="97" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9258"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00461A46" w:rsidRPr="00782C3A" w14:paraId="27EBC61B" w14:textId="77777777" w:rsidTr="005D1E77">
+            <w:tr w:rsidR="00461A46" w:rsidRPr="005F32F4" w14:paraId="27EBC61B" w14:textId="77777777" w:rsidTr="005D1E77">
               <w:trPr>
                 <w:trHeight w:val="299"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9258" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="07E2EEB2" w14:textId="6329B529" w:rsidR="00461A46" w:rsidRDefault="00461A46" w:rsidP="00461A46">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00562F0C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -1943,51 +1945,51 @@
                 <w:tcPr>
                   <w:tcW w:w="9258" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5710BE31" w14:textId="77777777" w:rsidR="00461A46" w:rsidRDefault="00461A46" w:rsidP="00461A46">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Reatabula"/>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="9032"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="002D6B8B" w:rsidRPr="00782C3A" w14:paraId="105E6B5F" w14:textId="77777777" w:rsidTr="005D1E77">
+                  <w:tr w:rsidR="002D6B8B" w:rsidRPr="005F32F4" w14:paraId="105E6B5F" w14:textId="77777777" w:rsidTr="005D1E77">
                     <w:trPr>
                       <w:trHeight w:val="349"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9032" w:type="dxa"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="122429A5" w14:textId="52286C72" w:rsidR="002D6B8B" w:rsidRDefault="00A46314" w:rsidP="00461A46">
                         <w:pPr>
                           <w:widowControl/>
                           <w:textAlignment w:val="baseline"/>
                           <w:rPr>
                             <w:bCs/>
                             <w:i/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00F75D49">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:bCs/>
@@ -2213,51 +2215,51 @@
                         </w:pPr>
                       </w:p>
                       <w:tbl>
                         <w:tblPr>
                           <w:tblW w:w="8766" w:type="dxa"/>
                           <w:tblInd w:w="82" w:type="dxa"/>
                           <w:tblBorders>
                             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           </w:tblBorders>
                           <w:tblLayout w:type="fixed"/>
                           <w:tblCellMar>
                             <w:left w:w="0" w:type="dxa"/>
                             <w:right w:w="0" w:type="dxa"/>
                           </w:tblCellMar>
                           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                         </w:tblPr>
                         <w:tblGrid>
                           <w:gridCol w:w="1757"/>
                           <w:gridCol w:w="7009"/>
                         </w:tblGrid>
-                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00782C3A" w14:paraId="58A68E96" w14:textId="77777777">
+                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00D8033E" w14:paraId="58A68E96" w14:textId="77777777">
                           <w:trPr>
                             <w:trHeight w:val="300"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="8766" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                               <w:hideMark/>
                             </w:tcPr>
                             <w:p w14:paraId="6B6938EA" w14:textId="77777777" w:rsidR="00475DCE" w:rsidRPr="00562F0C" w:rsidRDefault="00475DCE" w:rsidP="00475DCE">
                               <w:pPr>
                                 <w:widowControl/>
                                 <w:ind w:left="97"/>
                                 <w:textAlignment w:val="baseline"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -2318,98 +2320,98 @@
                             <w:tcPr>
                               <w:tcW w:w="7009" w:type="dxa"/>
                               <w:vAlign w:val="center"/>
                               <w:hideMark/>
                             </w:tcPr>
                             <w:p w14:paraId="0583E320" w14:textId="77777777" w:rsidR="00475DCE" w:rsidRPr="00562F0C" w:rsidRDefault="00475DCE" w:rsidP="00475DCE">
                               <w:pPr>
                                 <w:widowControl/>
                                 <w:ind w:left="97"/>
                                 <w:textAlignment w:val="baseline"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                                 <w:t> </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00782C3A" w14:paraId="4539BCA7" w14:textId="77777777">
+                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00D8033E" w14:paraId="4539BCA7" w14:textId="77777777">
                           <w:trPr>
                             <w:trHeight w:val="300"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="8766" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                               <w:hideMark/>
                             </w:tcPr>
                             <w:p w14:paraId="1889DF35" w14:textId="77777777" w:rsidR="00475DCE" w:rsidRPr="00562F0C" w:rsidRDefault="00475DCE" w:rsidP="00475DCE">
                               <w:pPr>
                                 <w:widowControl/>
                                 <w:ind w:left="97"/>
                                 <w:textAlignment w:val="baseline"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:i/>
                                   <w:iCs/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                                 <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                                 <w:t> </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00782C3A" w14:paraId="56ECB5C2" w14:textId="77777777">
+                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00D8033E" w14:paraId="56ECB5C2" w14:textId="77777777">
                           <w:trPr>
                             <w:trHeight w:val="291"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="8766" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                               <w:vAlign w:val="center"/>
                               <w:hideMark/>
                             </w:tcPr>
                             <w:p w14:paraId="72FFEA4A" w14:textId="77777777" w:rsidR="00475DCE" w:rsidRPr="00562F0C" w:rsidRDefault="00475DCE" w:rsidP="00475DCE">
                               <w:pPr>
                                 <w:widowControl/>
                                 <w:textAlignment w:val="baseline"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                                 <w:t> </w:t>
@@ -2480,51 +2482,51 @@
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                                 <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                                 <w:t> </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00782C3A" w14:paraId="5CC289C7" w14:textId="77777777">
+                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00D8033E" w14:paraId="5CC289C7" w14:textId="77777777">
                           <w:trPr>
                             <w:trHeight w:val="300"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="8766" w:type="dxa"/>
                               <w:gridSpan w:val="3"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               </w:tcBorders>
                               <w:hideMark/>
                             </w:tcPr>
                             <w:p w14:paraId="04E46296" w14:textId="77777777" w:rsidR="00475DCE" w:rsidRPr="00562F0C" w:rsidRDefault="00475DCE" w:rsidP="00475DCE">
                               <w:pPr>
                                 <w:widowControl/>
                                 <w:ind w:left="149"/>
                                 <w:jc w:val="both"/>
                                 <w:textAlignment w:val="baseline"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -2548,90 +2550,90 @@
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:vertAlign w:val="superscript"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                                 <w:t>                                                                 (diena / mēnesis / gads)</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                                 <w:t> </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00782C3A" w14:paraId="29C5BD6B" w14:textId="77777777">
+                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00D8033E" w14:paraId="29C5BD6B" w14:textId="77777777">
                           <w:trPr>
                             <w:trHeight w:val="300"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="8766" w:type="dxa"/>
                               <w:gridSpan w:val="3"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                               <w:hideMark/>
                             </w:tcPr>
                             <w:p w14:paraId="376145F6" w14:textId="77777777" w:rsidR="00475DCE" w:rsidRPr="00562F0C" w:rsidRDefault="00475DCE" w:rsidP="00475DCE">
                               <w:pPr>
                                 <w:widowControl/>
                                 <w:ind w:left="149"/>
                                 <w:textAlignment w:val="baseline"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                                 <w:t>Adrese, kurā persona ir sasniedzama </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00782C3A" w14:paraId="2FDA6698" w14:textId="77777777">
+                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00D8033E" w14:paraId="2FDA6698" w14:textId="77777777">
                           <w:trPr>
                             <w:trHeight w:val="343"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="8766" w:type="dxa"/>
                               <w:gridSpan w:val="3"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               </w:tcBorders>
                               <w:vAlign w:val="center"/>
                               <w:hideMark/>
                             </w:tcPr>
                             <w:p w14:paraId="22007D8D" w14:textId="77777777" w:rsidR="00475DCE" w:rsidRPr="00562F0C" w:rsidRDefault="00475DCE" w:rsidP="00475DCE">
                               <w:pPr>
                                 <w:widowControl/>
                                 <w:ind w:left="149"/>
                                 <w:textAlignment w:val="baseline"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -2746,51 +2748,51 @@
                               </w:tcBorders>
                               <w:hideMark/>
                             </w:tcPr>
                             <w:p w14:paraId="76AB8F2D" w14:textId="77777777" w:rsidR="00475DCE" w:rsidRPr="00562F0C" w:rsidRDefault="00475DCE" w:rsidP="00475DCE">
                               <w:pPr>
                                 <w:widowControl/>
                                 <w:ind w:left="149"/>
                                 <w:textAlignment w:val="baseline"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00562F0C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
                                 <w:t> </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00782C3A" w14:paraId="552AAB89" w14:textId="77777777">
+                        <w:tr w:rsidR="00475DCE" w:rsidRPr="00D8033E" w14:paraId="552AAB89" w14:textId="77777777">
                           <w:trPr>
                             <w:trHeight w:val="300"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="1903" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                               <w:hideMark/>
                             </w:tcPr>
                             <w:p w14:paraId="658622DE" w14:textId="77777777" w:rsidR="00475DCE" w:rsidRPr="00562F0C" w:rsidRDefault="00475DCE" w:rsidP="00475DCE">
                               <w:pPr>
                                 <w:widowControl/>
                                 <w:ind w:left="149"/>
                                 <w:textAlignment w:val="baseline"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:color w:val="auto"/>
                                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                                 </w:rPr>
@@ -3142,51 +3144,51 @@
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p w14:paraId="336031C6" w14:textId="77777777" w:rsidR="002D6B8B" w:rsidRDefault="002D6B8B" w:rsidP="00461A46">
                   <w:pPr>
                     <w:widowControl/>
                     <w:textAlignment w:val="baseline"/>
                     <w:rPr>
                       <w:bCs/>
                       <w:i/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Reatabula"/>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="9032"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="002E7D62" w:rsidRPr="00782C3A" w14:paraId="2F1FD181" w14:textId="77777777" w:rsidTr="005D1E77">
+                  <w:tr w:rsidR="002E7D62" w:rsidRPr="00D8033E" w14:paraId="2F1FD181" w14:textId="77777777" w:rsidTr="005D1E77">
                     <w:trPr>
                       <w:trHeight w:val="339"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9032" w:type="dxa"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="1A50F6FC" w14:textId="2CE9C86B" w:rsidR="002E7D62" w:rsidRPr="005D1E77" w:rsidRDefault="009A3051" w:rsidP="00461A46">
                         <w:pPr>
                           <w:widowControl/>
                           <w:textAlignment w:val="baseline"/>
                           <w:rPr>
                             <w:bCs/>
                             <w:i/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="005D1E77">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:bCs/>
@@ -3882,51 +3884,51 @@
                             <w:bCs/>
                             <w:i/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:tbl>
                         <w:tblPr>
                           <w:tblW w:w="9061" w:type="dxa"/>
                           <w:tblBorders>
                             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                           </w:tblBorders>
                           <w:tblLayout w:type="fixed"/>
                           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                         </w:tblPr>
                         <w:tblGrid>
                           <w:gridCol w:w="4661"/>
                           <w:gridCol w:w="4400"/>
                         </w:tblGrid>
-                        <w:tr w:rsidR="00D83F6A" w:rsidRPr="00782C3A" w14:paraId="06AB098F" w14:textId="77777777">
+                        <w:tr w:rsidR="00D83F6A" w:rsidRPr="00D8033E" w14:paraId="06AB098F" w14:textId="77777777">
                           <w:trPr>
                             <w:trHeight w:val="334"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="9061" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                             </w:tcPr>
                             <w:p w14:paraId="3BA366C9" w14:textId="77777777" w:rsidR="00D83F6A" w:rsidRPr="005D1E77" w:rsidRDefault="00D83F6A" w:rsidP="00D83F6A">
                               <w:pPr>
                                 <w:spacing w:line="276" w:lineRule="auto"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                   <w:lang w:val="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="005D1E77">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -4065,51 +4067,51 @@
                           <w:rPr>
                             <w:bCs/>
                             <w:i/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:tbl>
                         <w:tblPr>
                           <w:tblStyle w:val="Reatabula"/>
                           <w:tblW w:w="9061" w:type="dxa"/>
                           <w:tblBorders>
                             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                           </w:tblBorders>
                           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                         </w:tblPr>
                         <w:tblGrid>
                           <w:gridCol w:w="1809"/>
                           <w:gridCol w:w="7252"/>
                         </w:tblGrid>
-                        <w:tr w:rsidR="00604644" w:rsidRPr="00782C3A" w14:paraId="50F06F1F" w14:textId="77777777">
+                        <w:tr w:rsidR="00604644" w:rsidRPr="00D8033E" w14:paraId="50F06F1F" w14:textId="77777777">
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="9061" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                             </w:tcPr>
                             <w:p w14:paraId="019F2238" w14:textId="77777777" w:rsidR="00604644" w:rsidRPr="00DF1E7C" w:rsidRDefault="00604644" w:rsidP="00604644">
                               <w:pPr>
                                 <w:spacing w:line="276" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:b/>
                                   <w:lang w:val="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00DF1E7C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:b/>
                                   <w:lang w:val="lv-LV"/>
                                 </w:rPr>
                                 <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
@@ -4136,51 +4138,51 @@
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:lang w:val="lv-LV"/>
                                 </w:rPr>
                                 <w:t>Personas kods</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="7252" w:type="dxa"/>
                               <w:vAlign w:val="center"/>
                             </w:tcPr>
                             <w:p w14:paraId="6A6D1C28" w14:textId="77777777" w:rsidR="00604644" w:rsidRPr="00DF1E7C" w:rsidRDefault="00604644" w:rsidP="00604644">
                               <w:pPr>
                                 <w:spacing w:line="276" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:b/>
                                   <w:lang w:val="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00604644" w:rsidRPr="00782C3A" w14:paraId="588212CF" w14:textId="77777777">
+                        <w:tr w:rsidR="00604644" w:rsidRPr="00D8033E" w14:paraId="588212CF" w14:textId="77777777">
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="9061" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                             </w:tcPr>
                             <w:p w14:paraId="3F23B922" w14:textId="77777777" w:rsidR="00604644" w:rsidRPr="00DF1E7C" w:rsidRDefault="00604644" w:rsidP="00604644">
                               <w:pPr>
                                 <w:spacing w:line="276" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:lang w:val="lv-LV"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00DF1E7C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:lang w:val="lv-LV"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00DF1E7C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                   <w:i/>
@@ -4234,120 +4236,120 @@
                                   <w:tcPr>
                                     <w:tcW w:w="9061" w:type="dxa"/>
                                     <w:gridSpan w:val="3"/>
                                     <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="79792585" w14:textId="77777777" w:rsidR="00715BDC" w:rsidRPr="00DF1E7C" w:rsidRDefault="00715BDC" w:rsidP="00715BDC">
                                     <w:pPr>
                                       <w:spacing w:line="276" w:lineRule="auto"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:b/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00DF1E7C">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:b/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                       <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:tc>
                               </w:tr>
-                              <w:tr w:rsidR="00715BDC" w:rsidRPr="00782C3A" w14:paraId="612D52CB" w14:textId="77777777">
+                              <w:tr w:rsidR="00715BDC" w:rsidRPr="00D8033E" w14:paraId="612D52CB" w14:textId="77777777">
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="9061" w:type="dxa"/>
                                     <w:gridSpan w:val="3"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="45477E26" w14:textId="77777777" w:rsidR="00715BDC" w:rsidRPr="00DF1E7C" w:rsidRDefault="00715BDC" w:rsidP="00715BDC">
                                     <w:pPr>
                                       <w:spacing w:line="276" w:lineRule="auto"/>
                                       <w:jc w:val="both"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:vertAlign w:val="superscript"/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00DF1E7C">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                       <w:lastRenderedPageBreak/>
                                       <w:t xml:space="preserve">Dzimšanas datums  </w:t>
                                     </w:r>
                                   </w:p>
                                   <w:p w14:paraId="62BF5504" w14:textId="77777777" w:rsidR="00715BDC" w:rsidRPr="00DF1E7C" w:rsidRDefault="00715BDC" w:rsidP="00715BDC">
                                     <w:pPr>
                                       <w:spacing w:line="276" w:lineRule="auto"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00DF1E7C">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:vertAlign w:val="superscript"/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">                                                                 (diena / mēnesis / gads)</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:tc>
                               </w:tr>
-                              <w:tr w:rsidR="00715BDC" w:rsidRPr="00782C3A" w14:paraId="571BD4F2" w14:textId="77777777">
+                              <w:tr w:rsidR="00715BDC" w:rsidRPr="00D8033E" w14:paraId="571BD4F2" w14:textId="77777777">
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="9061" w:type="dxa"/>
                                     <w:gridSpan w:val="3"/>
                                     <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="22CE1582" w14:textId="77777777" w:rsidR="00715BDC" w:rsidRPr="00DF1E7C" w:rsidRDefault="00715BDC" w:rsidP="00715BDC">
                                     <w:pPr>
                                       <w:spacing w:line="276" w:lineRule="auto"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00DF1E7C">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                       <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:tc>
                               </w:tr>
-                              <w:tr w:rsidR="00715BDC" w:rsidRPr="00782C3A" w14:paraId="658F798C" w14:textId="77777777">
+                              <w:tr w:rsidR="00715BDC" w:rsidRPr="00D8033E" w14:paraId="658F798C" w14:textId="77777777">
                                 <w:trPr>
                                   <w:trHeight w:val="564"/>
                                 </w:trPr>
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="9061" w:type="dxa"/>
                                     <w:gridSpan w:val="3"/>
                                     <w:vAlign w:val="center"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="61C53502" w14:textId="77777777" w:rsidR="00715BDC" w:rsidRPr="00DF1E7C" w:rsidRDefault="00715BDC" w:rsidP="00715BDC">
                                     <w:pPr>
                                       <w:spacing w:line="276" w:lineRule="auto"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:b/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                     </w:pPr>
                                   </w:p>
                                 </w:tc>
                               </w:tr>
                               <w:tr w:rsidR="00715BDC" w:rsidRPr="00DF1E7C" w14:paraId="6F15307A" w14:textId="77777777">
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="9061" w:type="dxa"/>
@@ -4402,51 +4404,51 @@
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                       <w:t>Dokumenta veids</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:tc>
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="7110" w:type="dxa"/>
                                     <w:gridSpan w:val="2"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="467D1BA3" w14:textId="77777777" w:rsidR="00715BDC" w:rsidRPr="00DF1E7C" w:rsidRDefault="00715BDC" w:rsidP="00715BDC">
                                     <w:pPr>
                                       <w:spacing w:line="276" w:lineRule="auto"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:b/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                     </w:pPr>
                                   </w:p>
                                 </w:tc>
                               </w:tr>
-                              <w:tr w:rsidR="00715BDC" w:rsidRPr="00782C3A" w14:paraId="33F5BA87" w14:textId="77777777">
+                              <w:tr w:rsidR="00715BDC" w:rsidRPr="00D8033E" w14:paraId="33F5BA87" w14:textId="77777777">
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="1951" w:type="dxa"/>
                                     <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="58C31A79" w14:textId="77777777" w:rsidR="00715BDC" w:rsidRPr="00DF1E7C" w:rsidRDefault="00715BDC" w:rsidP="00715BDC">
                                     <w:pPr>
                                       <w:spacing w:line="276" w:lineRule="auto"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00DF1E7C">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                         <w:lang w:val="lv-LV"/>
                                       </w:rPr>
                                       <w:t>Dokumenta nr.</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:tc>
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="3860" w:type="dxa"/>
@@ -4675,51 +4677,51 @@
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="9224" w:type="dxa"/>
                     <w:tblInd w:w="82" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLayout w:type="fixed"/>
                     <w:tblCellMar>
                       <w:left w:w="0" w:type="dxa"/>
                       <w:right w:w="0" w:type="dxa"/>
                     </w:tblCellMar>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="9224"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="005161A2" w:rsidRPr="00782C3A" w14:paraId="2CC4900A" w14:textId="77777777">
+                  <w:tr w:rsidR="005161A2" w:rsidRPr="00D8033E" w14:paraId="2CC4900A" w14:textId="77777777">
                     <w:trPr>
                       <w:trHeight w:val="300"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9224" w:type="dxa"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                         <w:hideMark/>
                       </w:tcPr>
                       <w:p w14:paraId="4CBA93CA" w14:textId="4A01DE7A" w:rsidR="005161A2" w:rsidRPr="00562F0C" w:rsidRDefault="005161A2" w:rsidP="005161A2">
                         <w:pPr>
                           <w:widowControl/>
                           <w:ind w:left="149"/>
                           <w:textAlignment w:val="baseline"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:b/>
@@ -4786,51 +4788,51 @@
                           <w:t>(</w:t>
                         </w:r>
                         <w:r w:rsidR="00D43684" w:rsidRPr="00F75D49">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:bCs/>
                             <w:i/>
                             <w:iCs/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>nav jāaizpilda, ja atzīmēts 3.1.punkts</w:t>
                         </w:r>
                         <w:r w:rsidR="00D43684">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:bCs/>
                             <w:i/>
                             <w:iCs/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>)</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
-                  <w:tr w:rsidR="005161A2" w:rsidRPr="00782C3A" w14:paraId="5B4DC80B" w14:textId="77777777">
+                  <w:tr w:rsidR="005161A2" w:rsidRPr="00D8033E" w14:paraId="5B4DC80B" w14:textId="77777777">
                     <w:trPr>
                       <w:trHeight w:val="300"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9224" w:type="dxa"/>
                         <w:hideMark/>
                       </w:tcPr>
                       <w:p w14:paraId="0BD69971" w14:textId="77777777" w:rsidR="005161A2" w:rsidRPr="00562F0C" w:rsidRDefault="005161A2" w:rsidP="005161A2">
                         <w:pPr>
                           <w:ind w:left="149"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:sz w:val="22"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00562F0C">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>Atzīmēt</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00562F0C">
@@ -5006,51 +5008,51 @@
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="9224" w:type="dxa"/>
                     <w:tblInd w:w="82" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLayout w:type="fixed"/>
                     <w:tblCellMar>
                       <w:left w:w="0" w:type="dxa"/>
                       <w:right w:w="0" w:type="dxa"/>
                     </w:tblCellMar>
                     <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="4650"/>
                     <w:gridCol w:w="4574"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="005161A2" w:rsidRPr="00782C3A" w14:paraId="279241C6" w14:textId="77777777">
+                  <w:tr w:rsidR="005161A2" w:rsidRPr="00D8033E" w14:paraId="279241C6" w14:textId="77777777">
                     <w:trPr>
                       <w:trHeight w:val="300"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9224" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                         <w:hideMark/>
                       </w:tcPr>
                       <w:p w14:paraId="419C6317" w14:textId="7E667437" w:rsidR="005161A2" w:rsidRPr="00562F0C" w:rsidRDefault="005161A2" w:rsidP="005161A2">
                         <w:pPr>
                           <w:widowControl/>
                           <w:ind w:left="149"/>
                           <w:textAlignment w:val="baseline"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -5122,51 +5124,51 @@
                           <w:t>(</w:t>
                         </w:r>
                         <w:r w:rsidR="008C0952" w:rsidRPr="00F75D49">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:bCs/>
                             <w:i/>
                             <w:iCs/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>nav jāaizpilda, ja atzīmēts 3.1.punkts</w:t>
                         </w:r>
                         <w:r w:rsidR="008C0952">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:bCs/>
                             <w:i/>
                             <w:iCs/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>)</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
-                  <w:tr w:rsidR="005161A2" w:rsidRPr="00782C3A" w14:paraId="505B5D35" w14:textId="77777777">
+                  <w:tr w:rsidR="005161A2" w:rsidRPr="00D8033E" w14:paraId="505B5D35" w14:textId="77777777">
                     <w:trPr>
                       <w:trHeight w:val="300"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9224" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:hideMark/>
                       </w:tcPr>
                       <w:p w14:paraId="30F2094B" w14:textId="77777777" w:rsidR="005161A2" w:rsidRPr="00562F0C" w:rsidRDefault="005161A2" w:rsidP="005161A2">
                         <w:pPr>
                           <w:widowControl/>
                           <w:ind w:left="149"/>
                           <w:textAlignment w:val="baseline"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                             <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00562F0C">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -6155,51 +6157,51 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9615" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9615"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A79FB" w:rsidRPr="00782C3A" w14:paraId="03EEC065" w14:textId="77777777" w:rsidTr="009100B4">
+      <w:tr w:rsidR="000A79FB" w:rsidRPr="00D8033E" w14:paraId="03EEC065" w14:textId="77777777" w:rsidTr="009100B4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4815B5DD" w14:textId="64BB6096" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="00F26F88" w:rsidP="005D1E77">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -6276,242 +6278,268 @@
               <w:r w:rsidR="000A79FB" w:rsidRPr="005E16F6">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000A79FB" w:rsidRPr="005E16F6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A79FB" w:rsidRPr="00782C3A" w14:paraId="4C0C5A6F" w14:textId="77777777" w:rsidTr="005A4592">
+      <w:tr w:rsidR="000A79FB" w:rsidRPr="00D8033E" w14:paraId="4C0C5A6F" w14:textId="77777777" w:rsidTr="005A4592">
         <w:trPr>
           <w:trHeight w:val="2541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="412A358C" w14:textId="77777777" w:rsidR="006D680B" w:rsidRDefault="006D680B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9369"/>
             </w:tblGrid>
-            <w:tr w:rsidR="007B44E3" w:rsidRPr="00782C3A" w14:paraId="745A5EE7" w14:textId="77777777" w:rsidTr="009100B4">
+            <w:tr w:rsidR="007B44E3" w:rsidRPr="00D8033E" w14:paraId="745A5EE7" w14:textId="77777777" w:rsidTr="009100B4">
               <w:trPr>
                 <w:trHeight w:val="746"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9369" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1419478F" w14:textId="5F478196" w:rsidR="007B44E3" w:rsidRPr="00F50774" w:rsidRDefault="007B44E3" w:rsidP="007B44E3">
+                <w:p w14:paraId="1419478F" w14:textId="5F478196" w:rsidR="007B44E3" w:rsidRPr="00D8033E" w:rsidRDefault="007B44E3" w:rsidP="007B44E3">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F50774">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:r w:rsidRPr="00D8033E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja </w:t>
                   </w:r>
-                  <w:r w:rsidR="00CC52A2">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:r w:rsidR="00CC52A2" w:rsidRPr="00D8033E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>individuālā uzņēmuma, zemnieka vai zvejnieka saimniecības</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F50774">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:r w:rsidRPr="00D8033E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> likvidāciju veic persona, kura reģistrēta kā šīs </w:t>
                   </w:r>
-                  <w:r w:rsidR="00CC52A2">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:r w:rsidR="00CC52A2" w:rsidRPr="00D8033E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>uzņēmuma</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F50774">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:r w:rsidRPr="00D8033E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> patiesais labuma guvējs, kurš kontroli īsteno kā </w:t>
                   </w:r>
-                  <w:r w:rsidR="00CC52A2">
+                  <w:r w:rsidR="00CC52A2" w:rsidRPr="00D8033E">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>īpašnieks</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F50774">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:r w:rsidRPr="00D8033E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">, tad uzskatāms, ka īstenotā kontrole tiek mainīta no </w:t>
                   </w:r>
-                  <w:r w:rsidR="005532BF" w:rsidRPr="00CE194F">
+                  <w:r w:rsidR="005532BF" w:rsidRPr="00D8033E">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">kā </w:t>
                   </w:r>
-                  <w:r w:rsidR="00CC52A2">
+                  <w:r w:rsidR="00CC52A2" w:rsidRPr="00D8033E">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>īpašnieks</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F50774">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:r w:rsidRPr="00D8033E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F50774">
+                  <w:r w:rsidRPr="00D8033E">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>kā izpildinstitūcijas vai pārvaldes institūcijas loceklis</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F50774">
+                  <w:r w:rsidRPr="00D8033E">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="588EAB9C" w14:textId="77777777" w:rsidR="007B44E3" w:rsidRDefault="007B44E3">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="12355966" w14:textId="77777777" w:rsidR="00A64021" w:rsidRPr="0076757A" w:rsidRDefault="00A64021">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9322"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000A79FB" w:rsidRPr="00782C3A" w14:paraId="105D0557" w14:textId="77777777">
+            <w:tr w:rsidR="000A79FB" w:rsidRPr="00D8033E" w14:paraId="105D0557" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="327EA665" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="008438A9" w:rsidRDefault="000A79FB" w:rsidP="005D1E77">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EF4CE5">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Atzīmēt</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008438A9">
                     <w:rPr>
@@ -6591,102 +6619,148 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000A79FB" w:rsidRPr="00782C3A" w14:paraId="5B7FC9C0" w14:textId="77777777">
+            <w:tr w:rsidR="000A79FB" w:rsidRPr="00D8033E" w14:paraId="5B7FC9C0" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="05D87150" w14:textId="3D9550C4" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="00F26F88">
+                <w:p w14:paraId="05D87150" w14:textId="5FFD4CEC" w:rsidR="000A79FB" w:rsidRPr="00B46B8B" w:rsidRDefault="00F26F88">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
                   <w:r w:rsidR="00AA19F7" w:rsidRPr="00EF4CE5">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidR="000A79FB" w:rsidRPr="00EF4CE5">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>1. Patieso labuma guvēju identificējoša informācija</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B46B8B" w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aiz</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">pilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00912708">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>6.2.3. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w14:paraId="58B85F83" w14:textId="77777777" w:rsidTr="009100B4">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4661" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="506BB3B9" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EF4CE5">
@@ -6749,51 +6823,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2833"/>
               <w:gridCol w:w="6488"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000A79FB" w:rsidRPr="00782C3A" w14:paraId="5F6DB942" w14:textId="77777777">
+            <w:tr w:rsidR="000A79FB" w:rsidRPr="00D8033E" w14:paraId="5F6DB942" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="70E36A30" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EF4CE5">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -6827,67 +6901,76 @@
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A99722E" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w14:paraId="4393A4A9" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4A62ACAB" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB">
+                <w:p w14:paraId="4A62ACAB" w14:textId="52965518" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EF4CE5">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D8033E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4686FC8E" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w14:paraId="12831F02" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -7026,66 +7109,75 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EF4CE5">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w14:paraId="586AD6C6" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="14AE1131" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB">
+                <w:p w14:paraId="14AE1131" w14:textId="72F74699" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EF4CE5">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00643D62">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="74D632E1" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w14:paraId="078D12E1" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -7383,85 +7475,107 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9333"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000A79FB" w:rsidRPr="00782C3A" w14:paraId="16C91857" w14:textId="77777777">
+            <w:tr w:rsidR="000A79FB" w:rsidRPr="00912708" w14:paraId="16C91857" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="57BA07C6" w14:textId="24484154" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="00F26F88">
+                <w:p w14:paraId="57BA07C6" w14:textId="38B34A38" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="00F26F88">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
                   <w:r w:rsidR="000A79FB" w:rsidRPr="00EF4CE5">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00912708" w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aiz</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00912708">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>pilda 6.2.3. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w14:paraId="08D6EF83" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3BB77A2D" w14:textId="02FEE9FE" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="00F26F88">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
@@ -7614,148 +7728,493 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000A79FB" w:rsidRPr="0076757A" w14:paraId="7F2F28E1" w14:textId="77777777" w:rsidTr="0059076F">
               <w:trPr>
                 <w:trHeight w:val="856"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="34C831E7" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="0076757A" w:rsidRDefault="000A79FB">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4F404842" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="0076757A" w:rsidRDefault="000A79FB">
+          <w:p w14:paraId="4F404842" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRDefault="000A79FB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w14:paraId="243D68CD" w14:textId="77777777" w:rsidTr="00D14639">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7B7D1F25" w14:textId="6E76FC14" w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w:rsidRDefault="00B46B8B" w:rsidP="00B46B8B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>6.2.3. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0A20B7F2" w14:textId="77777777" w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w:rsidRDefault="00B46B8B" w:rsidP="00B46B8B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w14:paraId="7D993F1B" w14:textId="77777777" w:rsidTr="00D14639">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="62EA488D" w14:textId="77777777" w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w:rsidRDefault="00B46B8B" w:rsidP="00B46B8B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="50EE3F62" w14:textId="77777777" w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w:rsidRDefault="00B46B8B" w:rsidP="00B46B8B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="5F027D99" w14:textId="77777777" w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w:rsidRDefault="00B46B8B" w:rsidP="00B46B8B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w14:paraId="2014E2D9" w14:textId="77777777" w:rsidTr="00D14639">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7B16D78E" w14:textId="77777777" w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w:rsidRDefault="00B46B8B" w:rsidP="00B46B8B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="36586064" w14:textId="77777777" w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w:rsidRDefault="00B46B8B" w:rsidP="00B46B8B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7776B544" w14:textId="77777777" w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w:rsidRDefault="00B46B8B" w:rsidP="00B46B8B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w14:paraId="0211AC6C" w14:textId="77777777" w:rsidTr="00D14639">
+              <w:trPr>
+                <w:trHeight w:val="1533"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="5C4F5D19" w14:textId="77777777" w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w:rsidRDefault="00B46B8B" w:rsidP="00B46B8B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6BB35FBF" w14:textId="77777777" w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w:rsidRDefault="00B46B8B" w:rsidP="00B46B8B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B46B8B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="5B6D1028" w14:textId="77777777" w:rsidR="00B46B8B" w:rsidRPr="00B46B8B" w:rsidRDefault="00B46B8B" w:rsidP="00B46B8B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="248A9D83" w14:textId="77777777" w:rsidR="00D8033E" w:rsidRDefault="00D8033E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7071B292" w14:textId="77777777" w:rsidR="00D8033E" w:rsidRDefault="00D8033E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C7B96F5" w14:textId="77777777" w:rsidR="00D8033E" w:rsidRPr="0076757A" w:rsidRDefault="00D8033E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9355" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9355"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000A79FB" w:rsidRPr="00782C3A" w14:paraId="38D857B4" w14:textId="77777777">
+            <w:tr w:rsidR="000A79FB" w:rsidRPr="00D8033E" w14:paraId="38D857B4" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7020E404" w14:textId="6903FBEE" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="00F26F88">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>6</w:t>
                   </w:r>
                   <w:r w:rsidR="000A79FB" w:rsidRPr="00EF4CE5">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.3. Informācija, ka patiesais labuma guvējs zaudējis patiesā labuma guvēja statusu juridiskajā personā</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000A79FB" w:rsidRPr="00782C3A" w14:paraId="227E3B8F" w14:textId="77777777">
+            <w:tr w:rsidR="000A79FB" w:rsidRPr="00D8033E" w14:paraId="227E3B8F" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="5EA95DBE" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB" w:rsidP="00E7348F">
+                <w:p w14:paraId="5EA95DBE" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="00912708" w:rsidRDefault="000A79FB" w:rsidP="00E7348F">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
-                      <w:sz w:val="22"/>
-                      <w:szCs w:val="22"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00EF4CE5">
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                  <w:r w:rsidRPr="00912708">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Informācijas par personu, kas zaudējusi patiesā labuma guvēja statusu (piem., īpašumtiesības, pilnvarojuma līgums, cits kontroles veids)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000A79FB" w:rsidRPr="0076757A" w14:paraId="4BB475F8" w14:textId="77777777" w:rsidTr="000A79FB">
               <w:trPr>
                 <w:trHeight w:val="2573"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5FBFA840" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
@@ -7891,51 +8350,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Reatabula"/>
                     <w:tblW w:w="9085" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="2976"/>
                     <w:gridCol w:w="6109"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="000A79FB" w:rsidRPr="00782C3A" w14:paraId="476048BD" w14:textId="77777777">
+                  <w:tr w:rsidR="000A79FB" w:rsidRPr="00D8033E" w14:paraId="476048BD" w14:textId="77777777">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9085" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="7128DAD6" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="00EF4CE5" w:rsidRDefault="000A79FB">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00EF4CE5">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
@@ -8083,155 +8542,123 @@
           <w:p w14:paraId="651E75A5" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="0076757A" w:rsidRDefault="000A79FB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000A79FB" w:rsidRPr="00782C3A" w14:paraId="3C23FDD5" w14:textId="77777777">
+            <w:tr w:rsidR="000A79FB" w:rsidRPr="00D8033E" w14:paraId="3C23FDD5" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5C9430E1" w14:textId="58E4CDAA" w:rsidR="000A79FB" w:rsidRPr="005A4592" w:rsidRDefault="00F26F88" w:rsidP="000A79FB">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
                   <w:r w:rsidR="000A79FB" w:rsidRPr="005A4592">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.4. Apliecinājums, ja patieso labuma guvēju noskaidrot nav iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000A79FB" w:rsidRPr="00782C3A" w14:paraId="2AEF5F8C" w14:textId="77777777">
+            <w:tr w:rsidR="000A79FB" w:rsidRPr="00D8033E" w14:paraId="2AEF5F8C" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4BCDA2E7" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="0076757A" w:rsidRDefault="000A79FB" w:rsidP="005D1E77">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0076757A">
                     <w:rPr>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="0076757A">
                     <w:rPr>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A4592">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>Apliecinu/-</w:t>
-[...31 lines deleted...]
-                    <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
+                    <w:t>Apliecinu/-ām, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  proliferācijas finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000A79FB" w:rsidRPr="0076757A" w14:paraId="47721413" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3C31395A" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRPr="005A4592" w:rsidRDefault="000A79FB">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A4592">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Pamatojums (norādāms obligāti)</w:t>
@@ -8268,149 +8695,131 @@
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5E95619D" w14:textId="77777777" w:rsidR="000A79FB" w:rsidRDefault="000A79FB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9389"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B37C65" w:rsidRPr="00782C3A" w14:paraId="1042BAC4" w14:textId="77777777" w:rsidTr="005D1E77">
+            <w:tr w:rsidR="00B37C65" w:rsidRPr="00D8033E" w14:paraId="1042BAC4" w14:textId="77777777" w:rsidTr="005D1E77">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9389" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3E2E4610" w14:textId="17BBE3FD" w:rsidR="00B37C65" w:rsidRDefault="00B37C65" w:rsidP="005D1E77">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A4592">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>.5. Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B37C65" w:rsidRPr="00782C3A" w14:paraId="091E92DD" w14:textId="77777777" w:rsidTr="005D1E77">
+            <w:tr w:rsidR="00B37C65" w:rsidRPr="00D8033E" w14:paraId="091E92DD" w14:textId="77777777" w:rsidTr="005D1E77">
               <w:trPr>
                 <w:trHeight w:val="323"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9389" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6B03BAB5" w14:textId="284BEF5F" w:rsidR="00B37C65" w:rsidRPr="005D1E77" w:rsidRDefault="00B37C65" w:rsidP="005D1E77">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D1E77">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="005D1E77">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B37C65">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t>Apliecinu(-</w:t>
-[...17 lines deleted...]
-                    <w:t>), ka reģistrētā informācija par patieso labuma guvēju nav mainījusies</w:t>
+                    <w:t>Apliecinu(-ām), ka reģistrētā informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="494C5B0B" w14:textId="77777777" w:rsidR="00B37C65" w:rsidRPr="005D1E77" w:rsidRDefault="00B37C65">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E577411" w14:textId="77777777" w:rsidR="00B37C65" w:rsidRPr="0076757A" w:rsidRDefault="00B37C65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D40F45D" w14:textId="77777777" w:rsidR="003056F5" w:rsidRPr="005D1E77" w:rsidRDefault="003056F5" w:rsidP="005D1E77">
@@ -8418,51 +8827,51 @@
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C1B95" w:rsidRPr="00782C3A" w14:paraId="00C1B641" w14:textId="77777777" w:rsidTr="005C1B95">
+      <w:tr w:rsidR="005C1B95" w:rsidRPr="00D8033E" w14:paraId="00C1B641" w14:textId="77777777" w:rsidTr="005C1B95">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5935D1E2" w14:textId="08A1B53B" w:rsidR="005C1B95" w:rsidRPr="00216D13" w:rsidRDefault="00B37C65" w:rsidP="005C1B95">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="97"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8593,50 +9002,51 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2279855A" w14:textId="77777777" w:rsidR="005C1B95" w:rsidRPr="005A4592" w:rsidRDefault="005C1B95" w:rsidP="005C1B95">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4592">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9366" w:type="dxa"/>
               <w:tblInd w:w="82" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1990"/>
               <w:gridCol w:w="7376"/>
             </w:tblGrid>
@@ -9225,51 +9635,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="770BA440" w14:textId="5911A602" w:rsidR="002336BF" w:rsidRPr="00216D13" w:rsidRDefault="00B37C65">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="002336BF" w:rsidRPr="00216D13">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. Pievienotie dokumenti </w:t>
             </w:r>
             <w:r w:rsidR="002336BF" w:rsidRPr="00321D09">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(jānorāda dokuments)</w:t>
             </w:r>
             <w:r w:rsidR="002336BF" w:rsidRPr="00321D09">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -9581,51 +9990,51 @@
             <w:r w:rsidRPr="00EF00A4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4592">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F4068" w:rsidRPr="00782C3A" w14:paraId="2EF5DC09" w14:textId="77777777" w:rsidTr="008F4068">
+      <w:tr w:rsidR="008F4068" w:rsidRPr="00D8033E" w14:paraId="2EF5DC09" w14:textId="77777777" w:rsidTr="008F4068">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7380CAED" w14:textId="092D2EE2" w:rsidR="008F4068" w:rsidRPr="00EF00A4" w:rsidRDefault="00B37C65">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
@@ -9743,51 +10152,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4592">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4592">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F4068" w:rsidRPr="00782C3A" w14:paraId="1615F107" w14:textId="77777777" w:rsidTr="008F4068">
+      <w:tr w:rsidR="008F4068" w:rsidRPr="00D8033E" w14:paraId="1615F107" w14:textId="77777777" w:rsidTr="008F4068">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="500096D8" w14:textId="77777777" w:rsidR="008F4068" w:rsidRPr="005A4592" w:rsidRDefault="008F4068">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -10171,51 +10580,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4592">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(diena/mēnesis/gads)</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4592">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F4068" w:rsidRPr="00782C3A" w14:paraId="7DDD7DF2" w14:textId="77777777" w:rsidTr="008F4068">
+      <w:tr w:rsidR="008F4068" w:rsidRPr="00D8033E" w14:paraId="7DDD7DF2" w14:textId="77777777" w:rsidTr="008F4068">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="223ACD99" w14:textId="77777777" w:rsidR="008F4068" w:rsidRPr="005A4592" w:rsidRDefault="008F4068">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -10349,51 +10758,51 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DB82492" w14:textId="77777777" w:rsidR="008F4068" w:rsidRPr="005A4592" w:rsidRDefault="008F4068">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4592">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F4068" w:rsidRPr="00782C3A" w14:paraId="132D6492" w14:textId="77777777" w:rsidTr="008F4068">
+      <w:tr w:rsidR="008F4068" w:rsidRPr="00D8033E" w14:paraId="132D6492" w14:textId="77777777" w:rsidTr="008F4068">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18951A2B" w14:textId="77777777" w:rsidR="008F4068" w:rsidRPr="005A4592" w:rsidRDefault="008F4068">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -10523,86 +10932,87 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C02A1EA" w14:textId="77777777" w:rsidR="008F4068" w:rsidRPr="005A4592" w:rsidRDefault="008F4068">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4592">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E696924" w14:textId="77777777" w:rsidR="00EF00A4" w:rsidRPr="005D1E77" w:rsidRDefault="00EF00A4" w:rsidP="005D1E77">
       <w:pPr>
         <w:widowControl/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C475AF" w:rsidRPr="00782C3A" w14:paraId="64DD526A" w14:textId="77777777">
+      <w:tr w:rsidR="00C475AF" w:rsidRPr="00D8033E" w14:paraId="64DD526A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42698342" w14:textId="256C47CE" w:rsidR="00C475AF" w:rsidRPr="00216D13" w:rsidRDefault="00C475AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216D13">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10621,51 +11031,51 @@
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00216D13">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="00216D13" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C475AF" w:rsidRPr="00782C3A" w14:paraId="4CABB885" w14:textId="77777777">
+      <w:tr w:rsidR="00C475AF" w:rsidRPr="00D8033E" w14:paraId="4CABB885" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="595"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19AFABBD" w14:textId="77777777" w:rsidR="00C475AF" w:rsidRPr="005A4592" w:rsidRDefault="00C475AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="035C3579" w14:textId="77777777" w:rsidR="00C475AF" w:rsidRPr="00660AAF" w:rsidRDefault="00C475AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -10682,51 +11092,51 @@
               </w:rPr>
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="037C2533" w14:textId="77777777" w:rsidR="00C475AF" w:rsidRPr="005A4592" w:rsidRDefault="00C475AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4592">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C475AF" w:rsidRPr="00782C3A" w14:paraId="096BDEE6" w14:textId="77777777">
+      <w:tr w:rsidR="00C475AF" w:rsidRPr="00D8033E" w14:paraId="096BDEE6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="72D2997C" w14:textId="77777777" w:rsidR="00C475AF" w:rsidRPr="00EF00A4" w:rsidRDefault="00C475AF">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF00A4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja nav aktivizēta e-adrese, valsts notāra lēmumu paziņot:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14571BB7" w14:textId="77777777" w:rsidR="00C475AF" w:rsidRPr="00EF00A4" w:rsidRDefault="00C475AF">
@@ -10846,80 +11256,80 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32E6A791" w14:textId="77777777" w:rsidR="00C475AF" w:rsidRPr="00544DF3" w:rsidRDefault="00C475AF">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C475AF" w:rsidRPr="00782C3A" w14:paraId="7096CD6F" w14:textId="77777777">
+            <w:tr w:rsidR="00C475AF" w:rsidRPr="00D8033E" w14:paraId="7096CD6F" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="55B735C6" w14:textId="77777777" w:rsidR="00C475AF" w:rsidRPr="00544DF3" w:rsidRDefault="00C475AF">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="645419BA" w14:textId="77777777" w:rsidR="00C475AF" w:rsidRPr="00544DF3" w:rsidRDefault="00C475AF">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C475AF" w:rsidRPr="00782C3A" w14:paraId="24B72243" w14:textId="77777777">
+      <w:tr w:rsidR="00C475AF" w:rsidRPr="00D8033E" w14:paraId="24B72243" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A52C75E" w14:textId="77777777" w:rsidR="00C475AF" w:rsidRPr="00EF00A4" w:rsidRDefault="00C475AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF00A4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
@@ -11085,51 +11495,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="6CF35827" w14:textId="3F346675" w:rsidR="00EF00A4" w:rsidRPr="00EF00A4" w:rsidRDefault="00EF00A4">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF00A4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B37C65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF00A4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
@@ -11167,51 +11576,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00EF00A4" w:rsidRPr="00782C3A" w14:paraId="4686C413" w14:textId="77777777">
+            <w:tr w:rsidR="00EF00A4" w:rsidRPr="00D8033E" w14:paraId="4686C413" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="75E47739" w14:textId="77777777" w:rsidR="00EF00A4" w:rsidRPr="005A4592" w:rsidRDefault="00EF00A4">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A4592">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
@@ -11408,51 +11817,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00EF00A4" w:rsidRPr="00782C3A" w14:paraId="5631A297" w14:textId="77777777">
+            <w:tr w:rsidR="00EF00A4" w:rsidRPr="00D8033E" w14:paraId="5631A297" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="27874EC2" w14:textId="77777777" w:rsidR="00EF00A4" w:rsidRPr="005A4592" w:rsidRDefault="00EF00A4">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
@@ -11667,251 +12076,264 @@
     </w:tbl>
     <w:p w14:paraId="29224BC0" w14:textId="4238AACA" w:rsidR="006878D2" w:rsidRPr="003F2BF3" w:rsidRDefault="00F72519" w:rsidP="003F2BF3">
       <w:pPr>
         <w:widowControl/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11CD5">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006878D2" w:rsidRPr="003F2BF3" w:rsidSect="00F370B3">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="993" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38E90DD1" w14:textId="77777777" w:rsidR="004B1A06" w:rsidRDefault="004B1A06" w:rsidP="00E90190">
+    <w:p w14:paraId="556D25AC" w14:textId="77777777" w:rsidR="00532F1A" w:rsidRDefault="00532F1A" w:rsidP="00E90190">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AB8B306" w14:textId="77777777" w:rsidR="004B1A06" w:rsidRDefault="004B1A06" w:rsidP="00E90190">
+    <w:p w14:paraId="768287B5" w14:textId="77777777" w:rsidR="00532F1A" w:rsidRDefault="00532F1A" w:rsidP="00E90190">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="047B9AB7" w14:textId="77777777" w:rsidR="005F32F4" w:rsidRDefault="005F32F4">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="711381305"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="12A802E8" w14:textId="66599197" w:rsidR="00153572" w:rsidRDefault="00153572">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="513FE88F" w14:textId="77777777" w:rsidR="00153572" w:rsidRDefault="00153572">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1246844646"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7477946B" w14:textId="0BDC800B" w:rsidR="00153572" w:rsidRDefault="00153572">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="21166D9B" w14:textId="77777777" w:rsidR="00153572" w:rsidRDefault="00153572">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="066EAA77" w14:textId="77777777" w:rsidR="004B1A06" w:rsidRDefault="004B1A06" w:rsidP="00E90190">
+    <w:p w14:paraId="3C2A7CB8" w14:textId="77777777" w:rsidR="00532F1A" w:rsidRDefault="00532F1A" w:rsidP="00E90190">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14FA063D" w14:textId="77777777" w:rsidR="004B1A06" w:rsidRDefault="004B1A06" w:rsidP="00E90190">
+    <w:p w14:paraId="165E536A" w14:textId="77777777" w:rsidR="00532F1A" w:rsidRDefault="00532F1A" w:rsidP="00E90190">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1063269A" w14:textId="77777777" w:rsidR="00715BDC" w:rsidRPr="00CC431C" w:rsidRDefault="00715BDC" w:rsidP="00715BDC">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
@@ -12040,144 +12462,77 @@
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FFCE852" w14:textId="64B971B0" w:rsidR="004E0310" w:rsidRPr="004F6CF2" w:rsidRDefault="004E0310" w:rsidP="00067B7D">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="54697CF0" w14:textId="77777777" w:rsidR="004E0310" w:rsidRDefault="004E0310">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B96BEEC" w14:textId="3129A15C" w:rsidR="009D7B37" w:rsidRPr="005D1E77" w:rsidRDefault="009D7B37">
+  <w:p w14:paraId="145F349C" w14:textId="77777777" w:rsidR="005F32F4" w:rsidRPr="00525650" w:rsidRDefault="005F32F4" w:rsidP="005F32F4">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="auto"/>
+        <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005D1E77">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="auto"/>
+        <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>Aktualizēts:</w:t>
+      <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00CE194F">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...62 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="52556232" w14:textId="77777777" w:rsidR="009D7B37" w:rsidRDefault="009D7B37">
+  <w:p w14:paraId="52556232" w14:textId="77777777" w:rsidR="009D7B37" w:rsidRPr="005F32F4" w:rsidRDefault="009D7B37" w:rsidP="005F32F4">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F7B698D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="461E3EAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12475,52 +12830,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1854295349">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1097484997">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1984695891">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF7F7D"/>
     <w:rsid w:val="00000E56"/>
@@ -12584,50 +12938,51 @@
     <w:rsid w:val="001136BC"/>
     <w:rsid w:val="0012136A"/>
     <w:rsid w:val="00121CCE"/>
     <w:rsid w:val="00127F35"/>
     <w:rsid w:val="00130A8D"/>
     <w:rsid w:val="00134DB2"/>
     <w:rsid w:val="0013652A"/>
     <w:rsid w:val="00142E7B"/>
     <w:rsid w:val="00145133"/>
     <w:rsid w:val="001474D1"/>
     <w:rsid w:val="00153572"/>
     <w:rsid w:val="00153DCE"/>
     <w:rsid w:val="0015628B"/>
     <w:rsid w:val="001572E6"/>
     <w:rsid w:val="001575F0"/>
     <w:rsid w:val="00160A8A"/>
     <w:rsid w:val="00163028"/>
     <w:rsid w:val="0018125B"/>
     <w:rsid w:val="001854D2"/>
     <w:rsid w:val="00191493"/>
     <w:rsid w:val="001919DC"/>
     <w:rsid w:val="00195BCA"/>
     <w:rsid w:val="001A13F6"/>
     <w:rsid w:val="001B0A91"/>
     <w:rsid w:val="001B251B"/>
+    <w:rsid w:val="001B2B11"/>
     <w:rsid w:val="001B50D9"/>
     <w:rsid w:val="001C292C"/>
     <w:rsid w:val="001C527E"/>
     <w:rsid w:val="001D024A"/>
     <w:rsid w:val="001D0D06"/>
     <w:rsid w:val="001D3B8A"/>
     <w:rsid w:val="001D496F"/>
     <w:rsid w:val="001D5B41"/>
     <w:rsid w:val="001E33DA"/>
     <w:rsid w:val="001E5EAC"/>
     <w:rsid w:val="001E6E39"/>
     <w:rsid w:val="001F6DEC"/>
     <w:rsid w:val="002045F0"/>
     <w:rsid w:val="002051D8"/>
     <w:rsid w:val="00210A3D"/>
     <w:rsid w:val="0021245D"/>
     <w:rsid w:val="0021626E"/>
     <w:rsid w:val="00216D13"/>
     <w:rsid w:val="00220E04"/>
     <w:rsid w:val="002234E5"/>
     <w:rsid w:val="00226FA1"/>
     <w:rsid w:val="002323B0"/>
     <w:rsid w:val="002336BF"/>
     <w:rsid w:val="00237180"/>
     <w:rsid w:val="00243DF5"/>
@@ -12748,116 +13103,121 @@
     <w:rsid w:val="004B347D"/>
     <w:rsid w:val="004B361F"/>
     <w:rsid w:val="004B6DC2"/>
     <w:rsid w:val="004B7240"/>
     <w:rsid w:val="004C2E08"/>
     <w:rsid w:val="004C67FC"/>
     <w:rsid w:val="004D0CF8"/>
     <w:rsid w:val="004D667D"/>
     <w:rsid w:val="004D6AF0"/>
     <w:rsid w:val="004E0310"/>
     <w:rsid w:val="004E3EED"/>
     <w:rsid w:val="004E47A8"/>
     <w:rsid w:val="004E56E0"/>
     <w:rsid w:val="004E6699"/>
     <w:rsid w:val="004E6798"/>
     <w:rsid w:val="004F0AAE"/>
     <w:rsid w:val="004F4384"/>
     <w:rsid w:val="004F58FF"/>
     <w:rsid w:val="004F60DB"/>
     <w:rsid w:val="004F6631"/>
     <w:rsid w:val="004F6CF2"/>
     <w:rsid w:val="005008C0"/>
     <w:rsid w:val="00500FF6"/>
     <w:rsid w:val="00501D89"/>
     <w:rsid w:val="00505115"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="0051294D"/>
     <w:rsid w:val="00513A75"/>
     <w:rsid w:val="00514D7F"/>
     <w:rsid w:val="00514DB3"/>
     <w:rsid w:val="00515490"/>
     <w:rsid w:val="005161A2"/>
     <w:rsid w:val="00517AF6"/>
     <w:rsid w:val="005223B4"/>
     <w:rsid w:val="00522E1E"/>
     <w:rsid w:val="005266E1"/>
     <w:rsid w:val="00527A5D"/>
     <w:rsid w:val="00532C71"/>
+    <w:rsid w:val="00532F1A"/>
     <w:rsid w:val="00534605"/>
     <w:rsid w:val="00535EB6"/>
     <w:rsid w:val="00540EE5"/>
     <w:rsid w:val="00542EB2"/>
     <w:rsid w:val="00544202"/>
     <w:rsid w:val="0054542B"/>
     <w:rsid w:val="005532BF"/>
     <w:rsid w:val="00556F8F"/>
     <w:rsid w:val="0055797C"/>
     <w:rsid w:val="00561592"/>
     <w:rsid w:val="00562F0C"/>
     <w:rsid w:val="00572339"/>
     <w:rsid w:val="00573283"/>
     <w:rsid w:val="005814F3"/>
     <w:rsid w:val="005815B8"/>
     <w:rsid w:val="00587175"/>
     <w:rsid w:val="0059076F"/>
     <w:rsid w:val="00593CFE"/>
     <w:rsid w:val="005960CB"/>
     <w:rsid w:val="005A0222"/>
     <w:rsid w:val="005A4592"/>
     <w:rsid w:val="005A4DFC"/>
     <w:rsid w:val="005A56C1"/>
     <w:rsid w:val="005B07C0"/>
     <w:rsid w:val="005B53B5"/>
     <w:rsid w:val="005C1B95"/>
     <w:rsid w:val="005C1DB0"/>
     <w:rsid w:val="005C5578"/>
     <w:rsid w:val="005D1E77"/>
     <w:rsid w:val="005E02A5"/>
     <w:rsid w:val="005E0D21"/>
     <w:rsid w:val="005E16F6"/>
     <w:rsid w:val="005E41B7"/>
     <w:rsid w:val="005E50B0"/>
+    <w:rsid w:val="005E5E8E"/>
     <w:rsid w:val="005E71EE"/>
+    <w:rsid w:val="005F32F4"/>
     <w:rsid w:val="005F4DA6"/>
     <w:rsid w:val="005F5628"/>
     <w:rsid w:val="005F7A04"/>
     <w:rsid w:val="005F7F84"/>
     <w:rsid w:val="00601434"/>
     <w:rsid w:val="00602D72"/>
     <w:rsid w:val="006041D6"/>
     <w:rsid w:val="00604644"/>
     <w:rsid w:val="006072D4"/>
     <w:rsid w:val="006102BE"/>
     <w:rsid w:val="00610809"/>
     <w:rsid w:val="0061558B"/>
     <w:rsid w:val="006210DB"/>
     <w:rsid w:val="0062249C"/>
     <w:rsid w:val="0063092A"/>
     <w:rsid w:val="00630D62"/>
     <w:rsid w:val="00633304"/>
     <w:rsid w:val="00635ADB"/>
     <w:rsid w:val="00640215"/>
+    <w:rsid w:val="00643D62"/>
     <w:rsid w:val="00645C1B"/>
     <w:rsid w:val="00647F15"/>
     <w:rsid w:val="006560BB"/>
     <w:rsid w:val="00660AAF"/>
     <w:rsid w:val="0066294C"/>
     <w:rsid w:val="00666482"/>
     <w:rsid w:val="0067099E"/>
     <w:rsid w:val="006722E6"/>
     <w:rsid w:val="00675CE6"/>
     <w:rsid w:val="00676C71"/>
     <w:rsid w:val="00677026"/>
     <w:rsid w:val="00682E64"/>
     <w:rsid w:val="00685698"/>
     <w:rsid w:val="0068632A"/>
     <w:rsid w:val="006878D2"/>
     <w:rsid w:val="00692952"/>
     <w:rsid w:val="00693515"/>
     <w:rsid w:val="00693F63"/>
     <w:rsid w:val="0069430F"/>
     <w:rsid w:val="00695A5E"/>
     <w:rsid w:val="006A48A0"/>
     <w:rsid w:val="006A6B44"/>
     <w:rsid w:val="006B0A96"/>
     <w:rsid w:val="006B34BC"/>
     <w:rsid w:val="006B40BC"/>
@@ -12961,50 +13321,51 @@
     <w:rsid w:val="008B31F1"/>
     <w:rsid w:val="008B4B36"/>
     <w:rsid w:val="008B5BB7"/>
     <w:rsid w:val="008B60BF"/>
     <w:rsid w:val="008B6ECD"/>
     <w:rsid w:val="008B7F83"/>
     <w:rsid w:val="008C0952"/>
     <w:rsid w:val="008C1607"/>
     <w:rsid w:val="008C6875"/>
     <w:rsid w:val="008C68FF"/>
     <w:rsid w:val="008D06C0"/>
     <w:rsid w:val="008D4289"/>
     <w:rsid w:val="008D54D3"/>
     <w:rsid w:val="008D6D59"/>
     <w:rsid w:val="008E0983"/>
     <w:rsid w:val="008E2DFA"/>
     <w:rsid w:val="008F019F"/>
     <w:rsid w:val="008F4068"/>
     <w:rsid w:val="008F4077"/>
     <w:rsid w:val="008F7916"/>
     <w:rsid w:val="009030F0"/>
     <w:rsid w:val="00904659"/>
     <w:rsid w:val="00905049"/>
     <w:rsid w:val="009100B4"/>
     <w:rsid w:val="00910AF5"/>
+    <w:rsid w:val="00912708"/>
     <w:rsid w:val="00920376"/>
     <w:rsid w:val="009265E5"/>
     <w:rsid w:val="0092786C"/>
     <w:rsid w:val="00934238"/>
     <w:rsid w:val="00952541"/>
     <w:rsid w:val="00956C02"/>
     <w:rsid w:val="00957F96"/>
     <w:rsid w:val="00964D8D"/>
     <w:rsid w:val="00967CB0"/>
     <w:rsid w:val="00967D39"/>
     <w:rsid w:val="00971CB4"/>
     <w:rsid w:val="00976D42"/>
     <w:rsid w:val="0098397C"/>
     <w:rsid w:val="00986ED5"/>
     <w:rsid w:val="00991259"/>
     <w:rsid w:val="0099231A"/>
     <w:rsid w:val="0099274B"/>
     <w:rsid w:val="00993E51"/>
     <w:rsid w:val="0099703A"/>
     <w:rsid w:val="009A16E8"/>
     <w:rsid w:val="009A3051"/>
     <w:rsid w:val="009A3178"/>
     <w:rsid w:val="009B12A1"/>
     <w:rsid w:val="009B2459"/>
     <w:rsid w:val="009B3DB5"/>
@@ -13059,50 +13420,51 @@
     <w:rsid w:val="00AD61B8"/>
     <w:rsid w:val="00AD6221"/>
     <w:rsid w:val="00AE24E0"/>
     <w:rsid w:val="00AE2997"/>
     <w:rsid w:val="00AE3E89"/>
     <w:rsid w:val="00AE4475"/>
     <w:rsid w:val="00AF3191"/>
     <w:rsid w:val="00AF5ADD"/>
     <w:rsid w:val="00B00D2D"/>
     <w:rsid w:val="00B01A88"/>
     <w:rsid w:val="00B01EC2"/>
     <w:rsid w:val="00B042C7"/>
     <w:rsid w:val="00B066FB"/>
     <w:rsid w:val="00B1012C"/>
     <w:rsid w:val="00B16A85"/>
     <w:rsid w:val="00B16E0A"/>
     <w:rsid w:val="00B23282"/>
     <w:rsid w:val="00B25C4B"/>
     <w:rsid w:val="00B26ADC"/>
     <w:rsid w:val="00B30ADB"/>
     <w:rsid w:val="00B3105A"/>
     <w:rsid w:val="00B374D7"/>
     <w:rsid w:val="00B37C65"/>
     <w:rsid w:val="00B44AE0"/>
     <w:rsid w:val="00B45D27"/>
+    <w:rsid w:val="00B46B8B"/>
     <w:rsid w:val="00B67C86"/>
     <w:rsid w:val="00B700AF"/>
     <w:rsid w:val="00B73255"/>
     <w:rsid w:val="00B76FC3"/>
     <w:rsid w:val="00B80597"/>
     <w:rsid w:val="00B840D2"/>
     <w:rsid w:val="00B84672"/>
     <w:rsid w:val="00B8683E"/>
     <w:rsid w:val="00B90BAB"/>
     <w:rsid w:val="00B91F7A"/>
     <w:rsid w:val="00B948C1"/>
     <w:rsid w:val="00B95D03"/>
     <w:rsid w:val="00B966B8"/>
     <w:rsid w:val="00BA06EC"/>
     <w:rsid w:val="00BA18FF"/>
     <w:rsid w:val="00BA2B78"/>
     <w:rsid w:val="00BA44D7"/>
     <w:rsid w:val="00BA5C31"/>
     <w:rsid w:val="00BA5E6B"/>
     <w:rsid w:val="00BA5EF9"/>
     <w:rsid w:val="00BA717B"/>
     <w:rsid w:val="00BB2201"/>
     <w:rsid w:val="00BB3ECD"/>
     <w:rsid w:val="00BB4E4D"/>
     <w:rsid w:val="00BB67FA"/>
@@ -13183,50 +13545,51 @@
     <w:rsid w:val="00D05533"/>
     <w:rsid w:val="00D102DA"/>
     <w:rsid w:val="00D10AE5"/>
     <w:rsid w:val="00D11A6B"/>
     <w:rsid w:val="00D12064"/>
     <w:rsid w:val="00D14660"/>
     <w:rsid w:val="00D17ED9"/>
     <w:rsid w:val="00D22FA1"/>
     <w:rsid w:val="00D23CF7"/>
     <w:rsid w:val="00D250FF"/>
     <w:rsid w:val="00D31372"/>
     <w:rsid w:val="00D3788F"/>
     <w:rsid w:val="00D37F39"/>
     <w:rsid w:val="00D40F16"/>
     <w:rsid w:val="00D43684"/>
     <w:rsid w:val="00D46F74"/>
     <w:rsid w:val="00D47EC9"/>
     <w:rsid w:val="00D60E84"/>
     <w:rsid w:val="00D61676"/>
     <w:rsid w:val="00D65977"/>
     <w:rsid w:val="00D70D08"/>
     <w:rsid w:val="00D70EAB"/>
     <w:rsid w:val="00D72113"/>
     <w:rsid w:val="00D75B1E"/>
     <w:rsid w:val="00D75C1E"/>
+    <w:rsid w:val="00D8033E"/>
     <w:rsid w:val="00D83A2F"/>
     <w:rsid w:val="00D83F6A"/>
     <w:rsid w:val="00D85713"/>
     <w:rsid w:val="00D917F4"/>
     <w:rsid w:val="00D9457A"/>
     <w:rsid w:val="00D96891"/>
     <w:rsid w:val="00D968ED"/>
     <w:rsid w:val="00D96BF8"/>
     <w:rsid w:val="00D9761D"/>
     <w:rsid w:val="00D97806"/>
     <w:rsid w:val="00DA1E5C"/>
     <w:rsid w:val="00DA3711"/>
     <w:rsid w:val="00DA6EF4"/>
     <w:rsid w:val="00DB07D4"/>
     <w:rsid w:val="00DB13FF"/>
     <w:rsid w:val="00DB2BBD"/>
     <w:rsid w:val="00DB64AC"/>
     <w:rsid w:val="00DC248D"/>
     <w:rsid w:val="00DC6FB0"/>
     <w:rsid w:val="00DD143A"/>
     <w:rsid w:val="00DD3EB5"/>
     <w:rsid w:val="00DD4E67"/>
     <w:rsid w:val="00DE07F6"/>
     <w:rsid w:val="00DE1097"/>
     <w:rsid w:val="00DE4CFE"/>
@@ -14378,51 +14741,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2139108724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14708,168 +15071,168 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="f2f6826b2437e0529c1ecd6147805995">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e888d881917d0ca013988a808d8d4f99" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -14943,98 +15306,104 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BAD62F9-7570-4AA0-A4E1-3930ACE62B45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34D9D001-C7FE-4957-B6F8-3C6415F87A33}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A0FB607-E95E-44C0-BB49-B29D5E3ABE42}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AF25047-DC54-4953-8609-3FD8AADDB5D1}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B66FAA8F-286B-4BFF-8283-4620630223E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>5852</Words>
-  <Characters>3337</Characters>
+  <Words>1217</Words>
+  <Characters>8692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>413</Lines>
+  <Paragraphs>241</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Ministru kabineta noteikumu projekts "Noteikumi par pieteikumu veidlapām ierakstiem uzņēmumu reģistra žurnālā, masu informācijas līdzekļu reģistrā un arodbiedrību reģistrā un reģistrācijas apliecībām"</vt:lpstr>
       <vt:lpstr>Ministru kabineta noteikumu projekts "Noteikumi par pieteikumu veidlapām ierakstiem uzņēmumu reģistra žurnālā, masu informācijas līdzekļu reģistrā un arodbiedrību reģistrā un reģistrācijas apliecībām"</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>LR Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9171</CharactersWithSpaces>
+  <CharactersWithSpaces>9668</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3211319</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.registrs.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063280</vt:i4>
       </vt:variant>
       <vt:variant>