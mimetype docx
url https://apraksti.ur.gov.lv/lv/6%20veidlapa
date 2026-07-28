--- v0 (2026-04-08)
+++ v1 (2026-07-28)
@@ -1,55 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="8090"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B1106" w:rsidRPr="00CC431C" w14:paraId="0C58DD77" w14:textId="77777777" w:rsidTr="00EA4A26">
         <w:tc>
           <w:tcPr>
@@ -721,72 +723,72 @@
               <w:keepLines/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B03D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Atzīmēt ar</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FD"/>
+              <w:t>ý</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5865FC55" w14:textId="3F4D622A" w:rsidR="008822AB" w:rsidRPr="00CC431C" w:rsidRDefault="00691202" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00440A19" w:rsidRPr="00440A19">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Izmaiņas kooperatīvās sabiedrības </w:t>
             </w:r>
             <w:r w:rsidR="00440A19">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">valdes </w:t>
             </w:r>
             <w:r w:rsidR="00440A19" w:rsidRPr="00440A19">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
@@ -860,157 +862,157 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>reģistrētā</w:t>
             </w:r>
             <w:r w:rsidR="008822AB" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> informācija nav mainījusies</w:t>
             </w:r>
             <w:r w:rsidR="008822AB" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00CB0754" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="00CB0754">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008822AB" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt 3.punktu </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B8E2D95" w14:textId="73629C81" w:rsidR="008822AB" w:rsidRDefault="00691202" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidR="008822AB" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00440A19" w:rsidRPr="00440A19">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Izmaiņas kooperatīvās sabiedrības padomes sastāvā vai informācijā par padomes locekļiem </w:t>
             </w:r>
             <w:r w:rsidR="000E4D8C" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="000E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E4D8C" w:rsidRPr="000E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt </w:t>
             </w:r>
             <w:r w:rsidR="000E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="000E4D8C" w:rsidRPr="000E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2907A432" w14:textId="17466ED9" w:rsidR="00527A2B" w:rsidRPr="00D07B2D" w:rsidRDefault="00EC4AFD" w:rsidP="00527A2B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC4AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Izmaiņas</w:t>
             </w:r>
             <w:r w:rsidR="00527A2B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00527A2B" w:rsidRPr="00527A2B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> individuālā uzņēmuma, zemnieka (zvejnieka) saimniecības</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC4AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -1057,347 +1059,347 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>vai koleģiālās pārvaldes institūcijas locekli</w:t>
             </w:r>
             <w:r w:rsidR="000E4D8C" w:rsidRPr="000E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(obligāti 14.punktā jānorāda informācija par patieso labuma guvēju vai 14.7.punktā jāapliecina, ka reģistrētā informācija nav mainījusies)</w:t>
             </w:r>
             <w:r w:rsidR="000E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E4D8C" w:rsidRPr="00D07B2D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="000E4D8C" w:rsidRPr="00D07B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E4D8C" w:rsidRPr="00D07B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>aizpildīt 5.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D39A17E" w14:textId="26490E83" w:rsidR="008822AB" w:rsidRPr="00CC431C" w:rsidRDefault="00691202" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC431C">
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CC431C">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4AFD" w:rsidRPr="00EC4AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EC4AFD" w:rsidRPr="00EC4AFD">
+              <w:t>Izmaiņas statūtos</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>Izmaiņas statūtos</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC4AFD" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="00EC4AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC4AFD" w:rsidRPr="00EC4AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC4AFD" w:rsidRPr="00EC4AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>atbilstoši grozījumiem jāiesniedz statūti jaunā redakcijā</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30F9F291" w14:textId="76FEE914" w:rsidR="008822AB" w:rsidRPr="00CC431C" w:rsidRDefault="00691202" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC431C">
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008822AB" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Mainījusies juridiskā adrese</w:t>
             </w:r>
             <w:r w:rsidR="0009758A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0009758A" w:rsidRPr="0009758A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>(atrašanās vieta)</w:t>
             </w:r>
             <w:r w:rsidR="008822AB" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CB0754" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="00CB0754">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008822AB" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt </w:t>
             </w:r>
             <w:r w:rsidR="000E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="008822AB" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52503BC7" w14:textId="77777777" w:rsidR="003D7EC9" w:rsidRDefault="003D7EC9" w:rsidP="003D7EC9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC431C">
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Mainījies kooperatīvās sabiedrības, individuālā uzņēmuma vai zemnieka (zvejnieka) saimniecības nosaukums</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...8 lines deleted...]
-              <w:t>Mainījies kooperatīvās sabiedrības, individuālā uzņēmuma vai zemnieka (zvejnieka) saimniecības nosaukums</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...9 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="602FE36B" w14:textId="6BCB852C" w:rsidR="008E4164" w:rsidRPr="00CC431C" w:rsidRDefault="00475D0F" w:rsidP="00475D0F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC431C">
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E4D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Izmaiņas informācijā par zemnieku saimniecības atrašanās vietu, zemes platību un zemes īpašuma (lietošanas) akta numuru vai izdošanas datumu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...26 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D07B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00D07B2D">
@@ -1407,151 +1409,151 @@
                 <w:iCs/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="664388F9" w14:textId="67E6EDBD" w:rsidR="00E31F02" w:rsidRDefault="00E31F02" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidR="00D07B2D">
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D07B2D" w:rsidRPr="00D07B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Izmaiņas informācijā par darbības veidiem</w:t>
             </w:r>
             <w:r w:rsidR="00D07B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D07B2D" w:rsidRPr="00D07B2D">
-[...10 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00D07B2D" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="00D07B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D07B2D" w:rsidRPr="00D07B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt </w:t>
             </w:r>
             <w:r w:rsidR="00D07B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00D07B2D" w:rsidRPr="00D07B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54FB3593" w14:textId="77777777" w:rsidR="00D07B2D" w:rsidRDefault="000E4D8C" w:rsidP="00D07B2D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4AFD" w:rsidRPr="00EC4AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EC4AFD" w:rsidRPr="00EC4AFD">
+              <w:t>Izmaiņas informācijā par zvejas limita iedalīšanu</w:t>
+            </w:r>
+            <w:r w:rsidR="00D07B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>Izmaiņas informācijā par zvejas limita iedalīšanu</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D07B2D" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5879A490" w14:textId="520D52F9" w:rsidR="00824057" w:rsidRDefault="00D07B2D" w:rsidP="00D07B2D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D07B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt </w:t>
@@ -1563,53 +1565,53 @@
                 <w:iCs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00D07B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F03516A" w14:textId="56F56216" w:rsidR="00FA07AC" w:rsidRPr="00CC431C" w:rsidRDefault="00FA07AC" w:rsidP="00FA07AC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC4AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Izmaiņas informācijā par individuālā uzņēmuma, zemnieka (zvejnieka) saimniecības īpašnieku</w:t>
             </w:r>
             <w:r w:rsidR="00D977DE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai izmaiņas īpašnieku sastāvā</w:t>
             </w:r>
             <w:r w:rsidR="00142EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1657,329 +1659,329 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja </w:t>
             </w:r>
             <w:r w:rsidR="00994AE0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>mainās informācija par zemes platību vai atrašanās vietu šī informācija jānorāda 8.punktā</w:t>
             </w:r>
             <w:r w:rsidR="00A6637D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">aizpildīt </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA07AC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>11.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3761229B" w14:textId="690C407D" w:rsidR="00824057" w:rsidRPr="00CC431C" w:rsidRDefault="00691202" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC431C">
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Paziņojums par darbības turpināšanu </w:t>
             </w:r>
             <w:r w:rsidR="00CB0754" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>aizpildīt 1</w:t>
             </w:r>
             <w:r w:rsidR="006A2E5C" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>. punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24795666" w14:textId="729AE12A" w:rsidR="00824057" w:rsidRPr="00CC431C" w:rsidRDefault="00691202" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="297" w:hanging="297"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Izmaiņas informācijā par prokūr</w:t>
             </w:r>
             <w:r w:rsidR="000A4668" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>istu</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai reģistrētu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>prokūru</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> aizpildīt 1</w:t>
             </w:r>
             <w:r w:rsidR="006A2E5C" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DF44279" w14:textId="3DAA3A1F" w:rsidR="00824057" w:rsidRDefault="00691202" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC431C">
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Izmaiņas informācijā par paties</w:t>
             </w:r>
             <w:r w:rsidR="008308C4" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> labuma guvēju </w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> aizpildīt 1</w:t>
             </w:r>
             <w:r w:rsidR="006A2E5C" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="285CA1A0" w14:textId="2C6E0CA9" w:rsidR="00C56B51" w:rsidRDefault="003D7EC9" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Izmaiņas likvidatoru sastāvā vai informācijā par likvidatoru</w:t>
             </w:r>
             <w:r w:rsidR="003246A6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003246A6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -1999,247 +2001,247 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> maiņas gadījumā obligāti 14.punktā jānorāda informācija par patiesu labuma guvēju</w:t>
             </w:r>
             <w:r w:rsidR="00A07C99">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> aizpildīt 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1093AAE1" w14:textId="350DB2BF" w:rsidR="003560AC" w:rsidRDefault="003560AC" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
-[...1 lines deleted...]
-            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00475D0F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00475D0F">
+              <w:t>Eiropas kooperatīvās sabiedrības priekšlikum</w:t>
+            </w:r>
+            <w:r w:rsidR="00D85523">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>Eiropas kooperatīvās sabiedrības priekšlikum</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">s mainīt juridisko adresi </w:t>
             </w:r>
             <w:r w:rsidR="00D85523" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="00D85523" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> aizpildīt 1</w:t>
             </w:r>
             <w:r w:rsidR="00D85523">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00D85523" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EA6F75E" w14:textId="589CC08C" w:rsidR="00824057" w:rsidRPr="00CC431C" w:rsidRDefault="00691202" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC431C">
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Citas izmaiņas</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> aizpildīt 1</w:t>
             </w:r>
             <w:r w:rsidR="003560AC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.punktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F4E8920" w14:textId="34CA9CE3" w:rsidR="008E4164" w:rsidRPr="00CC431C" w:rsidRDefault="00691202" w:rsidP="00B03D2C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC431C">
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00824057" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Izmaiņas dibināšanas līgumā </w:t>
             </w:r>
             <w:r w:rsidR="00CB0754" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0AE"/>
+                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="00CB0754">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000011CC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbilstoši grozījumiem jāiesniedz dibināšanas līgums jaunā redakcijā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54923763" w14:textId="77777777" w:rsidR="008E4164" w:rsidRPr="00CC431C" w:rsidRDefault="008E4164" w:rsidP="00CC431C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -2443,199 +2445,199 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6915" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="32526891" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> valdes loceklis              </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> valdes priekšsēdētājs</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve">           </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w14:paraId="6755E885" w14:textId="77777777" w:rsidTr="00BC3AC0">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="09830CDF" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">               </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="03917AA4" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> atstājis amatu                           </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainījusies informācija par personu       </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> sācis veikt pienākumus</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3B4BD5CD" w14:textId="2CBC2763" w:rsidR="00CE68F5" w:rsidRPr="000011CC" w:rsidRDefault="00CE68F5" w:rsidP="000011CC">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainīts amata nosaukums        </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainīts pilnvarojuma apjoms</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="65C6285B" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
@@ -3480,199 +3482,199 @@
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="660F687A" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7827F8D8" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt tikai atsevišķi</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="30825F38" w14:textId="400BED4C" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar visiem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="148BBECA" w14:textId="268C61B6" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar vismaz  ______  valdes locekļiem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5022FDE2" w14:textId="287E52F9" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar valdes priekšsēdētāju</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w14:paraId="726C0342" w14:textId="77777777" w:rsidTr="00BC3AC0">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7007B307" w14:textId="15707614" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -3827,51 +3829,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="3"/>
-                    <w:sym w:font="Symbol" w:char="F02A"/>
+                    <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7A9B3B11" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4661" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="3035E61A" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -4181,95 +4183,95 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6915" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="46E6FB6A" w14:textId="1F666BD9" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="002B48E3">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00CB2D11">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>p</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>adomes</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> loceklis              </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00CB2D11">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>p</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>adomes</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> priekšsēdētājs</w:t>
                   </w:r>
@@ -4287,119 +4289,119 @@
             <w:tr w:rsidR="00527A2B" w:rsidRPr="00CC431C" w14:paraId="5FEDE153" w14:textId="77777777" w:rsidTr="002B48E3">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="2ECF1602" w14:textId="77777777" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="002B48E3">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">               </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="598C0F6F" w14:textId="77777777" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="002B48E3">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> atstājis amatu                           </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainījusies informācija par personu       </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> sācis veikt pienākumus</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3F7AAA8E" w14:textId="07B782F9" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="00527A2B">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainīts amata nosaukums                     </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="43EA21E4" w14:textId="77777777" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="002B48E3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
@@ -5408,110 +5410,110 @@
                     </w:rPr>
                     <w:t>Izmaiņu būtība:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7490" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7C73E43E" w14:textId="77777777" w:rsidR="00CB2D11" w:rsidRDefault="00527A2B" w:rsidP="002B48E3">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="04EBEF54" w14:textId="05080F38" w:rsidR="00CB2D11" w:rsidRDefault="00527A2B" w:rsidP="002B48E3">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00CB2D11">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>p</w:t>
                   </w:r>
                   <w:r w:rsidR="00D91F46">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>ā</w:t>
                   </w:r>
                   <w:r w:rsidR="00C023CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>rvaldnieks</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6E6117D3" w14:textId="36966A33" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="00CB2D11">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00C023CC" w:rsidRPr="00C023CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>koleģiāla</w:t>
                   </w:r>
                   <w:r w:rsidR="00CB2D11">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>s</w:t>
                   </w:r>
                   <w:r w:rsidR="00C023CC" w:rsidRPr="00C023CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> pārvaldes institūcija</w:t>
                   </w:r>
@@ -5587,119 +5589,119 @@
             <w:tr w:rsidR="00527A2B" w:rsidRPr="00CC431C" w14:paraId="5C8919A0" w14:textId="77777777" w:rsidTr="002B48E3">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="17BFFE54" w14:textId="77777777" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="002B48E3">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">               </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3B8CACD7" w14:textId="77777777" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="002B48E3">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> atstājis amatu                           </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainījusies informācija par personu       </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> sācis veikt pienākumus</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="19E76136" w14:textId="1909C1B0" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="00C023CC">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainīts amata nosaukums                     </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="12A8F422" w14:textId="77777777" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="002B48E3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
@@ -10230,152 +10232,152 @@
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="146EE58B" w14:textId="77777777" w:rsidR="0058361A" w:rsidRPr="00CC431C" w:rsidRDefault="0058361A" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FD"/>
+              <w:t>ý</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CA8EF4F" w14:textId="793BE983" w:rsidR="00F43AA5" w:rsidRPr="002B0EDF" w:rsidRDefault="0058361A" w:rsidP="00F43AA5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> beztermiņa   </w:t>
             </w:r>
             <w:r w:rsidR="00F43AA5" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> līdz datumam</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F43AA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>____________________</w:t>
             </w:r>
             <w:r w:rsidR="00F43AA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00F43AA5" w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidR="00F43AA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00F43AA5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F43AA5" w:rsidRPr="002B0EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
@@ -10708,156 +10710,156 @@
             </w:tr>
             <w:tr w:rsidR="007915C2" w:rsidRPr="00CC431C" w14:paraId="259D2004" w14:textId="77777777" w:rsidTr="00BC3AC0">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="23094B8B" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">               </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="669027FD" w14:textId="77777777" w:rsidR="0075230E" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> atstājis amatu </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="668E43E2" w14:textId="77777777" w:rsidR="0075230E" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainījusies informācija par personu </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="36A3D06A" w14:textId="1593EA40" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> sācis veikt pienākumus</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="457F3FD5" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainītas prokūristam piešķirto tiesību apjoms attiecībā uz nekustamo īpašumu</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3DC0B99A" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:bCs/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainījušās pārstāvības tiesības</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="17E1EF7B" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
@@ -11705,263 +11707,263 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="71BAE280" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>, ja izdota kopprokūra</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="299032FA" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kopprokūra</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="545571C8" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>, ja prokūristam ir īpaši piešķirtas tiesības nekustamo īpašumu</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6CFAD634" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> atsavināt</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6DF86CD8" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ieķīlāt</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6E74804B" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> apgrūtināt ar lietu tiesībām</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0E7F3C91" w14:textId="77777777" w:rsidR="00F43AA5" w:rsidRPr="00CC431C" w:rsidRDefault="00F43AA5" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -12030,139 +12032,139 @@
               <w:trPr>
                 <w:trHeight w:val="1283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0B1E9EBF" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="30BCC6F3" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt tikai atsevišķi</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="55292FA5" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kopīgi ar vismaz _____ valdes locekļiem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="28159ED7" w14:textId="77777777" w:rsidR="007915C2" w:rsidRPr="00CC431C" w:rsidRDefault="007915C2" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kopīgi ar valdes priekšsēdētāju</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="02248804" w14:textId="77777777" w:rsidR="005B3FF0" w:rsidRPr="00CC431C" w:rsidRDefault="005B3FF0" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
@@ -12172,51 +12174,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9601"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="50AA5875" w14:textId="77777777" w:rsidTr="00CD6DCD">
+      <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="50AA5875" w14:textId="77777777" w:rsidTr="5035554B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="33D6C0AC" w14:textId="1BD7DACD" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00E16110" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -12247,132 +12249,144 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Informācija par patieso labuma guvēju</w:t>
             </w:r>
             <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CC431C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00030B42" w:rsidRPr="00723737">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723737">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00030B42" w:rsidRPr="00723737">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t>adaļu jākopē un jāaizpilda par katru patieso labuma guvēju</w:t>
             </w:r>
-            <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
+            <w:r w:rsidR="00030B42" w:rsidRPr="00723737">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
+            <w:r w:rsidR="00030B42" w:rsidRPr="00723737">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācija par reģistrētajiem patiesajiem labuma guvējiem pieejama: </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:anchor="/data-search" w:history="1">
-              <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
+              <w:r w:rsidR="00030B42" w:rsidRPr="00723737">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://info.ur.gov.lv/#/data-search</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
+            <w:r w:rsidR="00030B42" w:rsidRPr="00723737">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="248A5C73" w14:textId="77777777" w:rsidTr="00CD6DCD">
+      <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="248A5C73" w14:textId="77777777" w:rsidTr="5035554B">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32106668" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
@@ -12389,89 +12403,89 @@
             </w:tblGrid>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="7A075F1D" w14:textId="77777777" w:rsidTr="00BC3AC0">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A357ED2" w14:textId="6CEC0993" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="314F0C5E" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Jauna patiesā labuma guvēja reģistrācija</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="509833C8" w14:textId="4B6434DF" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Izmaiņas informācijā par patieso labuma guvēju (ja mainījusies patiesā labuma guvēja identificējošā informācija vai īstenotais kontroles veids)</w:t>
                   </w:r>
                   <w:r w:rsidR="005270BE" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> vai i</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>zmaiņas informācijā par personu</w:t>
                   </w:r>
                   <w:r w:rsidR="005270BE" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>,</w:t>
                   </w:r>
@@ -12748,72 +12762,83 @@
                 </w:tcPr>
                 <w:p w14:paraId="6D8C7213" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="109660F5" w14:textId="77777777" w:rsidTr="0099600F">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="07988140" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
+                <w:p w14:paraId="07988140" w14:textId="5BF32947" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0073105C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="00A3378A" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="070E52AC" w14:textId="77777777" w:rsidTr="0099600F">
               <w:trPr>
                 <w:trHeight w:val="283"/>
@@ -12980,71 +13005,82 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="01CB42DC" w14:textId="77777777" w:rsidTr="0099600F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F6C4CC6" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
+                <w:p w14:paraId="7F6C4CC6" w14:textId="4315086D" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0073105C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="78CA3E77" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="03917B3C" w14:textId="77777777" w:rsidTr="0099600F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
@@ -13389,69 +13425,76 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2C0AC60B" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="9333" w:type="dxa"/>
+              <w:tblW w:w="9354" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="9333"/>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="58DD3D30" w14:textId="77777777" w:rsidTr="00BC3AC0">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="58DD3D30" w14:textId="77777777" w:rsidTr="5035554B">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="345C6D63" w14:textId="0784FA58" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="006C5961" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="00A17CD9" w:rsidRPr="00CC431C">
                     <w:rPr>
@@ -13474,160 +13517,182 @@
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="0D62AF91" w14:textId="77777777" w:rsidTr="00BC3AC0">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="0D62AF91" w14:textId="77777777" w:rsidTr="5035554B">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A814C8E" w14:textId="67AA0BA2" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="006C5961" w:rsidP="00CC431C">
+                <w:p w14:paraId="3A814C8E" w14:textId="4158A213" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="006C5961" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="00A17CD9" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1.</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> Caur statusu juridiskajā personā</w:t>
                   </w:r>
+                  <w:r w:rsidR="00723737">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00723737" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 14.2.4. punktu)</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="60111C39" w14:textId="77777777" w:rsidTr="005E7077">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="60111C39" w14:textId="77777777" w:rsidTr="5035554B">
               <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
                 <w:trHeight w:val="913"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1DF60832" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="009078EC" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="50A5F177" w14:textId="4EC21E13" w:rsidR="004A7A37" w:rsidRPr="009078EC" w:rsidRDefault="004A7A37" w:rsidP="005E7077">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005E7077">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Kooperatīvā sabiedrība</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="02A53AB0" w14:textId="68D80693" w:rsidR="00030B42" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009078EC">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009078EC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā </w:t>
                   </w:r>
                   <w:r w:rsidR="003D73F6" w:rsidRPr="009078EC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>k</w:t>
                   </w:r>
                   <w:r w:rsidR="00A106B1" w:rsidRPr="009078EC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ooperatīvās sabiedrības biedrs</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="622BA256" w14:textId="77777777" w:rsidR="00576A79" w:rsidRPr="009078EC" w:rsidRDefault="00576A79" w:rsidP="00CC431C">
                   <w:pPr>
@@ -13642,54 +13707,54 @@
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005E7077">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Individuālais uzņēmums, zemnieku vai zvejnieku saimniecība/ individuālais uzņēmums</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="17C92138" w14:textId="3FF10544" w:rsidR="00030B42" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009078EC">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009078EC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā </w:t>
                   </w:r>
                   <w:r w:rsidR="00A106B1" w:rsidRPr="009078EC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>īpašnieks</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="44329463" w14:textId="77777777" w:rsidR="00583FE8" w:rsidRPr="00583FE8" w:rsidRDefault="00583FE8" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
@@ -13698,72 +13763,77 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005E7077">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Iespējams visām juridiskajām personām</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1A0C2C6D" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00583FE8">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00583FE8">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="171B6002" w14:textId="77777777" w:rsidTr="00BC3AC0">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="171B6002" w14:textId="77777777" w:rsidTr="5035554B">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="0B74B39E" w14:textId="2F44C864" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00BE6958" w:rsidP="00CC431C">
+                <w:p w14:paraId="0B74B39E" w14:textId="2C833A9D" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00BE6958" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="00A17CD9" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
@@ -13776,399 +13846,817 @@
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.2</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Kā atsevišķa persona, kas kontrolē</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00723737">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00CC431C">
+                  <w:r w:rsidRPr="00723737">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="00A17CD9" w:rsidRPr="00CC431C">
+                  <w:r w:rsidR="00A17CD9" w:rsidRPr="00723737">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00CC431C">
+                  <w:r w:rsidRPr="00723737">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036415D" w:rsidRPr="00CC431C">
+                  <w:r w:rsidR="0036415D" w:rsidRPr="00723737">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
-                  <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
+                  <w:r w:rsidR="00723737" w:rsidRPr="00723737">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t> punktu)</w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00723737" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>un 14.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="52E7DDDF" w14:textId="77777777" w:rsidTr="0067462F">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="52E7DDDF" w14:textId="77777777" w:rsidTr="5035554B">
               <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
                 <w:trHeight w:val="53"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="103EFBA1" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5B480D3A" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz pilnvarojuma līguma pamata</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="76305DAF" w14:textId="6E7A0D99" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz īpašumtiesību pamata</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3886E6D4" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz darījuma attiecību pamata</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5B4A77EE" w14:textId="1AEE9BFE" w:rsidR="005D20FD" w:rsidRPr="00CC431C" w:rsidRDefault="005D20FD" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="01B15CBA" w14:textId="77777777" w:rsidTr="00BC3AC0">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="01B15CBA" w14:textId="77777777" w:rsidTr="5035554B">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="243789E2" w14:textId="6D3EDCE8" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00BE6958" w:rsidP="00CC431C">
+                <w:p w14:paraId="243789E2" w14:textId="47F9F08B" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="50F23991" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC431C">
+                  <w:r w:rsidRPr="5035554B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="41042142" w:rsidRPr="5035554B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>4</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="5035554B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.3</w:t>
+                  </w:r>
+                  <w:r w:rsidR="52D3A338" w:rsidRPr="5035554B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. Cits kontroles veids</w:t>
+                  </w:r>
+                  <w:r w:rsidR="52D3A338" w:rsidRPr="5035554B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="52D3A338" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(ja kontroli īsteno ar citas personas starpniecību aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="41042142" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>4</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.3</w:t>
+                  </w:r>
+                  <w:r w:rsidR="374FB365" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="391E3BC3" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 14.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="4376075A" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>2.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="391E3BC3" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>4.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="391E3BC3" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="52D3A338" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="65F6B61D" w14:textId="77777777" w:rsidTr="5035554B">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+                <w:trHeight w:val="974"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="0C3EF2D6" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0073105C" w:rsidRPr="0073105C" w14:paraId="299AF8D5" w14:textId="77777777" w:rsidTr="5035554B">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="59DC51A3" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="0073105C" w:rsidRDefault="0073105C" w:rsidP="0073105C">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-                  <w:r w:rsidR="00A17CD9" w:rsidRPr="00CC431C">
+                  </w:pPr>
+                  <w:r w:rsidRPr="0073105C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>4</w:t>
-[...3 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                    <w:t>14.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7434D34C" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="00723737" w:rsidRDefault="0073105C" w:rsidP="0073105C">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0073105C" w:rsidRPr="00F1081A" w14:paraId="07C43A28" w14:textId="77777777" w:rsidTr="5035554B">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="3948BE59" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="0073105C" w:rsidRDefault="0073105C" w:rsidP="0073105C">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
-                      <w:sz w:val="22"/>
-[...7 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0073105C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
                       <w:b/>
-                      <w:sz w:val="22"/>
-[...7 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="36BB344C" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="0073105C" w:rsidRDefault="0073105C" w:rsidP="0073105C">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0073105C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="46D22AE4" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="0073105C" w:rsidRDefault="0073105C" w:rsidP="0073105C">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:eastAsia="lv-LV"/>
-[...5 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0073105C" w:rsidRPr="00F1081A" w14:paraId="4FF44EC1" w14:textId="77777777" w:rsidTr="5035554B">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="0DF7D565" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="0073105C" w:rsidRDefault="0073105C" w:rsidP="0073105C">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0073105C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0073105C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0073105C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="77C23464" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="0073105C" w:rsidRDefault="0073105C" w:rsidP="0073105C">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0073105C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:eastAsia="lv-LV"/>
-[...5 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7060E313" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="0073105C" w:rsidRDefault="0073105C" w:rsidP="0073105C">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0073105C" w:rsidRPr="00B44C82" w14:paraId="57E1BD4D" w14:textId="77777777" w:rsidTr="5035554B">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="1533"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="6A7E2FE2" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="0073105C" w:rsidRDefault="0073105C" w:rsidP="0073105C">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0073105C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="05FFCEEA" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="0073105C" w:rsidRDefault="0073105C" w:rsidP="0073105C">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0073105C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:eastAsia="lv-LV"/>
-[...54 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="41B1AA5E" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="0073105C" w:rsidRDefault="0073105C" w:rsidP="0073105C">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="44B5541C" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
+          <w:p w14:paraId="5672B468" w14:textId="77777777" w:rsidR="0073105C" w:rsidRPr="00CC431C" w:rsidRDefault="0073105C" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2962"/>
               <w:gridCol w:w="990"/>
               <w:gridCol w:w="4556"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="3EC685F4" w14:textId="77777777" w:rsidTr="00BC3AC0">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="3EC685F4" w14:textId="77777777" w:rsidTr="00723737">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B68A211" w14:textId="0380E720" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00B90C69" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="00A17CD9" w:rsidRPr="00CC431C">
                     <w:rPr>
@@ -14179,75 +14667,82 @@
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Ja kontroli īsteno ar citas personas starpniecību </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="781E5597" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
+                <w:p w14:paraId="781E5597" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00723737" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CC431C">
+                  <w:r w:rsidRPr="00723737">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja kontroli īsteno ar vairāku personu starpniecību, norādāmas visas iesaistītās juridiskās personas (“juridisko personu ķēdi”)  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="68371FD6" w14:textId="77777777" w:rsidTr="00BC3AC0">
+            <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="68371FD6" w14:textId="77777777" w:rsidTr="00723737">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="610DC478" w14:textId="4DBB50F8" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00B90C69" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="00A17CD9" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -14266,58 +14761,69 @@
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3.1</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>. Informācija par juridisko personu, ar kuras starpniecību īsteno kontroli</w:t>
                   </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:r w:rsidR="00030B42" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno caur juridisko veidojumu norāda to identificējošu informāciju)</w:t>
+                  </w:r>
                   <w:r w:rsidR="00030B42" w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">(ja kontroli īsteno caur juridisko veidojumu norāda to identificējošu informāciju) </w:t>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="654A36A6" w14:textId="77777777" w:rsidTr="00BC3AC0">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="25CD3254" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
@@ -15096,71 +15602,79 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2962" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="76B59D07" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00C56B51">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
-                    <w:t>Juridiskā adrese (norāda tikai ārvalstīs reģistrētām juridiskajām personām vai juridiskajiem veidojumiem)</w:t>
+                    <w:t xml:space="preserve">Juridiskā adrese (norāda tikai ārvalstīs reģistrētām </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00CC431C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>juridiskajām personām vai juridiskajiem veidojumiem)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="305616CC" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Valsts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="71B55052" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="6E261C26" w14:textId="77777777" w:rsidTr="00BC3AC0">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
@@ -15998,51 +16512,50 @@
                 </w:tcPr>
                 <w:p w14:paraId="24883A12" w14:textId="77777777" w:rsidR="00680C5F" w:rsidRPr="00CC431C" w:rsidRDefault="00680C5F" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3F094EEB" w14:textId="44D20DE4" w:rsidR="00680C5F" w:rsidRPr="00CC431C" w:rsidRDefault="00680C5F" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="5F3821A1" w14:textId="77777777" w:rsidTr="00BC3AC0">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="3F4BB528" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
@@ -18090,85 +18603,91 @@
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Informācija, ka patiesais labuma guvējs zaudējis patiesā labuma guvēja statusu juridiskajā personā</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002F672A" w:rsidRPr="00CC431C" w14:paraId="6DEA42CD" w14:textId="082448B3" w:rsidTr="00003C60">
               <w:trPr>
                 <w:trHeight w:val="707"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9355" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3776FD2F" w14:textId="77777777" w:rsidR="00787D6F" w:rsidRDefault="00787D6F" w:rsidP="00CC431C">
-[...9 lines deleted...]
-                <w:p w14:paraId="4BC25ABD" w14:textId="173DF546" w:rsidR="00285881" w:rsidRPr="00D45EE5" w:rsidRDefault="00285881" w:rsidP="005E7077">
+                <w:p w14:paraId="3776FD2F" w14:textId="77777777" w:rsidR="00787D6F" w:rsidRPr="00723737" w:rsidRDefault="00787D6F" w:rsidP="00CC431C">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="4BC25ABD" w14:textId="173DF546" w:rsidR="00285881" w:rsidRPr="00723737" w:rsidRDefault="00285881" w:rsidP="005E7077">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                      <w:sz w:val="8"/>
-[...5 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Ja zemnieku/ zvejnieku saimniecības vai individuālā uzņēmum</w:t>
                   </w:r>
-                  <w:r w:rsidR="00D45EE5">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:r w:rsidR="00D45EE5" w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>a</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="005E7077">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:r w:rsidRPr="00723737">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> īpašnieku maiņas gadījumā bijušajam īpašniekam – patiesajam labuma guvējam pieteikumā netiek norādīts jauns patiesā labuma guvēja statuss uzskatāms, ka minētā persona ir zaudējusi patiesā labuma guvēja statusu zemnieku/ zvejnieku saimniecībā vai individuālajā uzņēmumā.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6F0D3F85" w14:textId="77777777" w:rsidR="00787D6F" w:rsidRPr="00D45EE5" w:rsidRDefault="00787D6F" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="9085" w:type="dxa"/>
                     <w:tblBorders>
                       <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                       <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLayout w:type="fixed"/>
@@ -18184,51 +18703,50 @@
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9085" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="35C7BA95" w14:textId="77777777" w:rsidR="002F672A" w:rsidRPr="00CC431C" w:rsidRDefault="002F672A" w:rsidP="00CC431C">
                         <w:pPr>
                           <w:spacing w:line="276" w:lineRule="auto"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00CC431C">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
-                          <w:lastRenderedPageBreak/>
                           <w:t>Personu identificējoša informācija</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="002F672A" w:rsidRPr="00CC431C" w14:paraId="5E264DF2" w14:textId="77777777" w:rsidTr="00A8479C">
                     <w:trPr>
                       <w:trHeight w:val="334"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4117" w:type="dxa"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                         </w:tcBorders>
                       </w:tcPr>
                       <w:p w14:paraId="224EEFD7" w14:textId="77777777" w:rsidR="002F672A" w:rsidRPr="00CC431C" w:rsidRDefault="002F672A" w:rsidP="00CC431C">
                         <w:pPr>
                           <w:spacing w:line="276" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                             <w:lang w:eastAsia="lv-LV"/>
                           </w:rPr>
@@ -18614,56 +19132,56 @@
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="50BE8481" w14:textId="77777777" w:rsidTr="00BC3AC0">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6239715A" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Apliecinu/-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ām</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
@@ -18942,53 +19460,53 @@
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>s)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00030B42" w:rsidRPr="00CC431C" w14:paraId="1D131930" w14:textId="77777777" w:rsidTr="00BC3AC0">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3C86DE83" w14:textId="77777777" w:rsidR="00030B42" w:rsidRPr="00CC431C" w:rsidRDefault="00030B42" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Apliecinu/-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>ām</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra statusa.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
@@ -19109,55 +19627,55 @@
                     <w:t>Apliecinājums, ka informācija par patieso labuma guvēju nav mainījusies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00D01D8F" w:rsidRPr="00CC431C" w14:paraId="256F9E11" w14:textId="77777777" w:rsidTr="00634FE0">
               <w:trPr>
                 <w:trHeight w:val="403"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5305ED5B" w14:textId="7DB8641A" w:rsidR="00D01D8F" w:rsidRPr="00CC431C" w:rsidRDefault="00D01D8F" w:rsidP="00CC431C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:color w:val="auto"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                     <w:t>Apliecinu(-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                     </w:rPr>
                     <w:t>ām</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
@@ -19411,113 +19929,113 @@
             </w:tr>
             <w:tr w:rsidR="006750A0" w:rsidRPr="00CC431C" w14:paraId="10A4ADFE" w14:textId="77777777" w:rsidTr="00EF656C">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4581D100" w14:textId="77777777" w:rsidR="006750A0" w:rsidRPr="00CC431C" w:rsidRDefault="006750A0" w:rsidP="006750A0">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">               </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="203BC87D" w14:textId="77777777" w:rsidR="006750A0" w:rsidRPr="00CC431C" w:rsidRDefault="006750A0" w:rsidP="006750A0">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> atstājis amatu </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="308734EF" w14:textId="7635B79C" w:rsidR="006750A0" w:rsidRPr="00CC431C" w:rsidRDefault="006750A0" w:rsidP="006750A0">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> mainījusies informācija par personu</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7E54A757" w14:textId="75C1B97C" w:rsidR="006750A0" w:rsidRPr="006750A0" w:rsidRDefault="006750A0" w:rsidP="006750A0">
                   <w:pPr>
                     <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC431C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> sācis veikt pienākumus</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="50B2817A" w14:textId="77777777" w:rsidR="006750A0" w:rsidRPr="006750A0" w:rsidRDefault="006750A0" w:rsidP="00EF656C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
@@ -19536,51 +20054,50 @@
               <w:gridCol w:w="9342"/>
             </w:tblGrid>
             <w:tr w:rsidR="006750A0" w:rsidRPr="006750A0" w14:paraId="493D16B1" w14:textId="77777777" w:rsidTr="00C56B51">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9342" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="6A2930AC" w14:textId="1166119F" w:rsidR="006750A0" w:rsidRPr="00054ABD" w:rsidRDefault="006750A0" w:rsidP="00EF656C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00054ABD">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>15.1. Informācija par likvidatoru – fizisku personu</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="006750A0" w14:paraId="64F0D9D6" w14:textId="77777777" w:rsidTr="00C56B51">
               <w:trPr>
                 <w:trHeight w:val="1329"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9342" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4FB2BB3F" w14:textId="77777777" w:rsidR="006750A0" w:rsidRPr="00054ABD" w:rsidRDefault="006750A0" w:rsidP="00EF656C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
@@ -21078,51 +21595,50 @@
                       <w:tcPr>
                         <w:tcW w:w="9061" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="0CCDAEF9" w14:textId="571A227B" w:rsidR="006750A0" w:rsidRPr="00C56B51" w:rsidRDefault="00691FE9" w:rsidP="006750A0">
                         <w:pPr>
                           <w:spacing w:line="276" w:lineRule="auto"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00C56B51">
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
-                          <w:lastRenderedPageBreak/>
                           <w:t>Informācija par likvidatora pārstāvjiem likvidācijas procesā</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00691FE9" w:rsidRPr="00CC431C" w14:paraId="544D8700" w14:textId="77777777" w:rsidTr="00EF656C">
                     <w:trPr>
                       <w:trHeight w:val="334"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9061" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                       </w:tcPr>
                       <w:p w14:paraId="1A9B5661" w14:textId="39BC2EEB" w:rsidR="00691FE9" w:rsidRPr="00CC431C" w:rsidRDefault="00691FE9" w:rsidP="006750A0">
                         <w:pPr>
                           <w:spacing w:line="276" w:lineRule="auto"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
@@ -21941,50 +22457,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C9BB789" w14:textId="77777777" w:rsidR="0025149D" w:rsidRPr="00A84ED7" w:rsidRDefault="0025149D" w:rsidP="00FC7E3A">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="00A84ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. Priekšlikums mainīt juridisko adresi (aizpilda</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eiropas kooperatīvā sabiedrība</w:t>
@@ -22277,51 +22794,50 @@
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="76B7CA82" w14:textId="3518CA19" w:rsidR="00990830" w:rsidRPr="00CC431C" w:rsidRDefault="002B0EDF" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0025149D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00990830" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Pievienotie dokumenti </w:t>
             </w:r>
             <w:r w:rsidR="00990830" w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -23440,113 +23956,113 @@
           </w:p>
           <w:p w14:paraId="2B182166" w14:textId="77777777" w:rsidR="0098299F" w:rsidRPr="00CC431C" w:rsidRDefault="0098299F" w:rsidP="00CC431C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FD"/>
+              <w:t>ý</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57C61BFF" w14:textId="1DC632A3" w:rsidR="0098299F" w:rsidRPr="00CC431C" w:rsidRDefault="0098299F" w:rsidP="00CC431C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nosūtot pa pastu uz juridisko adresi;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="662CEC96" w14:textId="77777777" w:rsidR="0098299F" w:rsidRPr="00CC431C" w:rsidRDefault="0098299F" w:rsidP="00CC431C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nosūtot elektronisko dokumentu uz e-pasta adresi (norādīt e-pasta adresi) (</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>lēmums parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
@@ -23626,51 +24142,50 @@
           </w:tcPr>
           <w:p w14:paraId="2B4C5DF5" w14:textId="77777777" w:rsidR="0098299F" w:rsidRPr="00CC431C" w:rsidRDefault="0098299F" w:rsidP="00CC431C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Kontaktinformācija saziņai</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC431C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
@@ -24355,141 +24870,143 @@
           <w:p w14:paraId="7BA7D353" w14:textId="77777777" w:rsidR="00E7211E" w:rsidRPr="00CC431C" w:rsidRDefault="00E7211E" w:rsidP="00CC431C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DC6C205" w14:textId="77777777" w:rsidR="00E9435E" w:rsidRPr="00CC431C" w:rsidRDefault="00E9435E" w:rsidP="00CC431C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E9435E" w:rsidRPr="00CC431C" w:rsidSect="004A3106">
       <w:headerReference w:type="even" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E48E97D" w14:textId="77777777" w:rsidR="00DA3713" w:rsidRPr="0076757A" w:rsidRDefault="00DA3713">
+    <w:p w14:paraId="078B0C02" w14:textId="77777777" w:rsidR="008F698F" w:rsidRPr="0076757A" w:rsidRDefault="008F698F">
       <w:r w:rsidRPr="0076757A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BF3ACC0" w14:textId="77777777" w:rsidR="00DA3713" w:rsidRPr="0076757A" w:rsidRDefault="00DA3713">
+    <w:p w14:paraId="639F9687" w14:textId="77777777" w:rsidR="008F698F" w:rsidRPr="0076757A" w:rsidRDefault="008F698F">
       <w:r w:rsidRPr="0076757A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -24557,342 +25074,408 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5B31E010" w14:textId="77777777" w:rsidR="00D05F38" w:rsidRPr="0076757A" w:rsidRDefault="00D05F38">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="233C0D9D" w14:textId="77777777" w:rsidR="00DA3713" w:rsidRPr="0076757A" w:rsidRDefault="00DA3713">
+    <w:p w14:paraId="4F7067FB" w14:textId="77777777" w:rsidR="008F698F" w:rsidRPr="0076757A" w:rsidRDefault="008F698F">
       <w:r w:rsidRPr="0076757A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E6D6EAF" w14:textId="77777777" w:rsidR="00DA3713" w:rsidRPr="0076757A" w:rsidRDefault="00DA3713">
+    <w:p w14:paraId="2EB1EDD8" w14:textId="77777777" w:rsidR="008F698F" w:rsidRPr="0076757A" w:rsidRDefault="008F698F">
       <w:r w:rsidRPr="0076757A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="209699E2" w14:textId="77777777" w:rsidR="0083689E" w:rsidRPr="00CC431C" w:rsidRDefault="0083689E" w:rsidP="0083689E">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="601D7BC2" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CE68F5">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC431C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="6621A55B" w14:textId="77777777" w:rsidR="00CE68F5" w:rsidRPr="00CC431C" w:rsidRDefault="00CE68F5" w:rsidP="00CE68F5">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         </w:rPr>
-        <w:sym w:font="Symbol" w:char="F02A"/>
+        <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs.</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC431C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="7C9C9BCD" w14:textId="77777777" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="00527A2B">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC431C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="0DD28360" w14:textId="77777777" w:rsidR="00527A2B" w:rsidRPr="00CC431C" w:rsidRDefault="00527A2B" w:rsidP="00527A2B">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC431C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="712C2527" w14:textId="77777777" w:rsidR="00FA07AC" w:rsidRPr="00CC431C" w:rsidRDefault="00FA07AC" w:rsidP="00FA07AC">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC431C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="3A42789D" w14:textId="77777777" w:rsidR="00EE4969" w:rsidRPr="00CC431C" w:rsidRDefault="00EE4969" w:rsidP="00EE4969">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC431C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="64A6ED69" w14:textId="77777777" w:rsidR="00F6516E" w:rsidRPr="00CC431C" w:rsidRDefault="00F6516E" w:rsidP="00F6516E">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC431C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="233A9864" w14:textId="77777777" w:rsidR="00F6516E" w:rsidRPr="00CC431C" w:rsidRDefault="00F6516E" w:rsidP="00F6516E">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC431C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="3E92ADC0" w14:textId="77777777" w:rsidR="006750A0" w:rsidRPr="00CC431C" w:rsidRDefault="006750A0" w:rsidP="006750A0">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC431C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="4D5C3E07" w14:textId="77777777" w:rsidR="006750A0" w:rsidRPr="00CC431C" w:rsidRDefault="006750A0" w:rsidP="006750A0">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC431C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja atstāj amatu vai atcelts no amata</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="256405B8" w14:textId="77777777" w:rsidR="00E7211E" w:rsidRPr="00CC431C" w:rsidRDefault="00E7211E" w:rsidP="00E7211E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC431C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC431C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C83AD5B" w14:textId="77777777" w:rsidR="00D05F38" w:rsidRPr="0076757A" w:rsidRDefault="00D05F38" w:rsidP="00DF47D6">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0076757A">
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
@@ -24900,141 +25483,129 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0076757A">
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0076757A">
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="529E58AB" w14:textId="77777777" w:rsidR="00D05F38" w:rsidRPr="0076757A" w:rsidRDefault="00D05F38">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B45A5B7" w14:textId="320DA0EF" w:rsidR="00EA4A26" w:rsidRPr="00AD58C0" w:rsidRDefault="00EA4A26">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="5035554B" w14:paraId="0569F24B" w14:textId="77777777" w:rsidTr="5035554B">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="227D35CC" w14:textId="3B1AE73C" w:rsidR="5035554B" w:rsidRDefault="5035554B" w:rsidP="5035554B">
+          <w:pPr>
+            <w:pStyle w:val="Galvene"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="58380293" w14:textId="1A21BFE0" w:rsidR="5035554B" w:rsidRDefault="5035554B" w:rsidP="5035554B">
+          <w:pPr>
+            <w:pStyle w:val="Galvene"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="540995ED" w14:textId="7C3EF938" w:rsidR="5035554B" w:rsidRDefault="5035554B" w:rsidP="5035554B">
+          <w:pPr>
+            <w:pStyle w:val="Galvene"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="58516868" w14:textId="088D0AAF" w:rsidR="5035554B" w:rsidRDefault="5035554B" w:rsidP="5035554B">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B45A5B7" w14:textId="28CB81E8" w:rsidR="00EA4A26" w:rsidRPr="00AD58C0" w:rsidRDefault="5035554B" w:rsidP="5035554B">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AD58C0">
+    <w:r w:rsidRPr="5035554B">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t xml:space="preserve">Aktualizēts: </w:t>
-[...71 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>Aktualizēts: 01.07.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1CE2A438" w14:textId="77777777" w:rsidR="00EA4A26" w:rsidRDefault="00EA4A26">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="06B82BF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2343"/>
         </w:tabs>
@@ -26102,51 +26673,52 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1058672014">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="807208954">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1018505146">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="43414915">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="150"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -26159,50 +26731,51 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B7AA2"/>
     <w:rsid w:val="00000A14"/>
     <w:rsid w:val="000011CC"/>
     <w:rsid w:val="00003C60"/>
     <w:rsid w:val="000076A9"/>
     <w:rsid w:val="00011B86"/>
     <w:rsid w:val="000144FE"/>
     <w:rsid w:val="00016FD8"/>
     <w:rsid w:val="0001737A"/>
     <w:rsid w:val="0002250D"/>
     <w:rsid w:val="000234C7"/>
     <w:rsid w:val="00027035"/>
     <w:rsid w:val="000301ED"/>
     <w:rsid w:val="00030B42"/>
     <w:rsid w:val="00030C57"/>
     <w:rsid w:val="00033D0E"/>
     <w:rsid w:val="0003592B"/>
     <w:rsid w:val="00035E0C"/>
     <w:rsid w:val="000455C7"/>
     <w:rsid w:val="00046BD9"/>
     <w:rsid w:val="00047475"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="00054ABD"/>
     <w:rsid w:val="0006092B"/>
     <w:rsid w:val="00061EA5"/>
     <w:rsid w:val="00063292"/>
     <w:rsid w:val="00064A64"/>
     <w:rsid w:val="00066316"/>
     <w:rsid w:val="00067477"/>
     <w:rsid w:val="00073503"/>
     <w:rsid w:val="000735EC"/>
     <w:rsid w:val="00074689"/>
     <w:rsid w:val="000759F3"/>
     <w:rsid w:val="0007637D"/>
     <w:rsid w:val="00085230"/>
     <w:rsid w:val="00086FA3"/>
     <w:rsid w:val="000873A0"/>
     <w:rsid w:val="0009190B"/>
     <w:rsid w:val="0009489E"/>
     <w:rsid w:val="000958E0"/>
     <w:rsid w:val="00096DA3"/>
     <w:rsid w:val="0009758A"/>
     <w:rsid w:val="00097B64"/>
     <w:rsid w:val="00097C86"/>
     <w:rsid w:val="000A02FB"/>
     <w:rsid w:val="000A1763"/>
     <w:rsid w:val="000A23E8"/>
@@ -26242,50 +26815,51 @@
     <w:rsid w:val="0013320C"/>
     <w:rsid w:val="00142EA6"/>
     <w:rsid w:val="001437A7"/>
     <w:rsid w:val="001438CE"/>
     <w:rsid w:val="00144A4D"/>
     <w:rsid w:val="00144DD8"/>
     <w:rsid w:val="00146057"/>
     <w:rsid w:val="00146BE9"/>
     <w:rsid w:val="0014776C"/>
     <w:rsid w:val="00151509"/>
     <w:rsid w:val="00153DD0"/>
     <w:rsid w:val="0015475F"/>
     <w:rsid w:val="00155C6B"/>
     <w:rsid w:val="001603BE"/>
     <w:rsid w:val="001608AB"/>
     <w:rsid w:val="0016278C"/>
     <w:rsid w:val="00164EE1"/>
     <w:rsid w:val="0016559B"/>
     <w:rsid w:val="00170586"/>
     <w:rsid w:val="00172F54"/>
     <w:rsid w:val="0017435B"/>
     <w:rsid w:val="00182B56"/>
     <w:rsid w:val="001831CC"/>
     <w:rsid w:val="00186769"/>
     <w:rsid w:val="00187847"/>
+    <w:rsid w:val="00191DB3"/>
     <w:rsid w:val="00192F73"/>
     <w:rsid w:val="001A168A"/>
     <w:rsid w:val="001A45E4"/>
     <w:rsid w:val="001A5CD0"/>
     <w:rsid w:val="001A78D5"/>
     <w:rsid w:val="001B11F0"/>
     <w:rsid w:val="001B43AD"/>
     <w:rsid w:val="001C38F2"/>
     <w:rsid w:val="001C3956"/>
     <w:rsid w:val="001C39EE"/>
     <w:rsid w:val="001C56CF"/>
     <w:rsid w:val="001D146A"/>
     <w:rsid w:val="001D1929"/>
     <w:rsid w:val="001E007B"/>
     <w:rsid w:val="001E066F"/>
     <w:rsid w:val="001E0B36"/>
     <w:rsid w:val="001E0FFF"/>
     <w:rsid w:val="001E18D1"/>
     <w:rsid w:val="001E44FC"/>
     <w:rsid w:val="001E5797"/>
     <w:rsid w:val="001E62B5"/>
     <w:rsid w:val="001F03F3"/>
     <w:rsid w:val="001F0BC4"/>
     <w:rsid w:val="001F0E0A"/>
     <w:rsid w:val="001F311F"/>
@@ -26538,50 +27112,51 @@
     <w:rsid w:val="00553282"/>
     <w:rsid w:val="0055474B"/>
     <w:rsid w:val="00555F18"/>
     <w:rsid w:val="0055687A"/>
     <w:rsid w:val="00557033"/>
     <w:rsid w:val="0055719A"/>
     <w:rsid w:val="00557810"/>
     <w:rsid w:val="00570E23"/>
     <w:rsid w:val="00574267"/>
     <w:rsid w:val="005747CD"/>
     <w:rsid w:val="0057530A"/>
     <w:rsid w:val="005758B2"/>
     <w:rsid w:val="00576A79"/>
     <w:rsid w:val="005800E0"/>
     <w:rsid w:val="0058361A"/>
     <w:rsid w:val="00583FE8"/>
     <w:rsid w:val="00590A66"/>
     <w:rsid w:val="00595CD5"/>
     <w:rsid w:val="005A010C"/>
     <w:rsid w:val="005A250B"/>
     <w:rsid w:val="005A3B4C"/>
     <w:rsid w:val="005A6950"/>
     <w:rsid w:val="005A7464"/>
     <w:rsid w:val="005A7A08"/>
     <w:rsid w:val="005B2EED"/>
+    <w:rsid w:val="005B33EA"/>
     <w:rsid w:val="005B3FF0"/>
     <w:rsid w:val="005B5C00"/>
     <w:rsid w:val="005C2643"/>
     <w:rsid w:val="005C5415"/>
     <w:rsid w:val="005C5744"/>
     <w:rsid w:val="005C6EAF"/>
     <w:rsid w:val="005D20FD"/>
     <w:rsid w:val="005D4744"/>
     <w:rsid w:val="005D49A7"/>
     <w:rsid w:val="005D5174"/>
     <w:rsid w:val="005D6DDE"/>
     <w:rsid w:val="005D7BBB"/>
     <w:rsid w:val="005E7077"/>
     <w:rsid w:val="005F2CBF"/>
     <w:rsid w:val="005F355F"/>
     <w:rsid w:val="005F3AE8"/>
     <w:rsid w:val="005F6CBF"/>
     <w:rsid w:val="00603D03"/>
     <w:rsid w:val="006147E2"/>
     <w:rsid w:val="00614B77"/>
     <w:rsid w:val="006155A9"/>
     <w:rsid w:val="00625A10"/>
     <w:rsid w:val="00627F89"/>
     <w:rsid w:val="00630E08"/>
     <w:rsid w:val="00631B0D"/>
@@ -26637,54 +27212,56 @@
     <w:rsid w:val="006C15ED"/>
     <w:rsid w:val="006C2633"/>
     <w:rsid w:val="006C3201"/>
     <w:rsid w:val="006C5961"/>
     <w:rsid w:val="006C61E5"/>
     <w:rsid w:val="006C6367"/>
     <w:rsid w:val="006D1862"/>
     <w:rsid w:val="006D2780"/>
     <w:rsid w:val="006D61F2"/>
     <w:rsid w:val="006E0B32"/>
     <w:rsid w:val="006E1869"/>
     <w:rsid w:val="006E3E69"/>
     <w:rsid w:val="006E6102"/>
     <w:rsid w:val="006F3ECD"/>
     <w:rsid w:val="006F411B"/>
     <w:rsid w:val="006F5BDB"/>
     <w:rsid w:val="006F7191"/>
     <w:rsid w:val="007004AF"/>
     <w:rsid w:val="0070146B"/>
     <w:rsid w:val="007071B9"/>
     <w:rsid w:val="007100E2"/>
     <w:rsid w:val="0071137C"/>
     <w:rsid w:val="00711F42"/>
     <w:rsid w:val="00720117"/>
     <w:rsid w:val="00722CAB"/>
+    <w:rsid w:val="00723737"/>
     <w:rsid w:val="00724168"/>
     <w:rsid w:val="0072721D"/>
     <w:rsid w:val="00727D60"/>
     <w:rsid w:val="00730F88"/>
+    <w:rsid w:val="0073105C"/>
     <w:rsid w:val="00732265"/>
     <w:rsid w:val="00733FCE"/>
     <w:rsid w:val="007342C7"/>
     <w:rsid w:val="00734349"/>
     <w:rsid w:val="00735D12"/>
     <w:rsid w:val="007367F0"/>
     <w:rsid w:val="007418DF"/>
     <w:rsid w:val="00743338"/>
     <w:rsid w:val="00743AAA"/>
     <w:rsid w:val="00746263"/>
     <w:rsid w:val="00747505"/>
     <w:rsid w:val="007519CA"/>
     <w:rsid w:val="0075230E"/>
     <w:rsid w:val="00753F68"/>
     <w:rsid w:val="007560A6"/>
     <w:rsid w:val="0075674D"/>
     <w:rsid w:val="007568BA"/>
     <w:rsid w:val="00757E3C"/>
     <w:rsid w:val="00760A08"/>
     <w:rsid w:val="00761805"/>
     <w:rsid w:val="007624A6"/>
     <w:rsid w:val="007637B4"/>
     <w:rsid w:val="00764893"/>
     <w:rsid w:val="00764DDA"/>
     <w:rsid w:val="00766B06"/>
@@ -26765,50 +27342,51 @@
     <w:rsid w:val="0088487C"/>
     <w:rsid w:val="00885AF1"/>
     <w:rsid w:val="008A1403"/>
     <w:rsid w:val="008A254D"/>
     <w:rsid w:val="008A5C9A"/>
     <w:rsid w:val="008A7135"/>
     <w:rsid w:val="008B1452"/>
     <w:rsid w:val="008B1B9F"/>
     <w:rsid w:val="008B7CB6"/>
     <w:rsid w:val="008C0AA5"/>
     <w:rsid w:val="008C2D29"/>
     <w:rsid w:val="008C363B"/>
     <w:rsid w:val="008C3844"/>
     <w:rsid w:val="008C3C52"/>
     <w:rsid w:val="008D1430"/>
     <w:rsid w:val="008D4096"/>
     <w:rsid w:val="008E0338"/>
     <w:rsid w:val="008E041F"/>
     <w:rsid w:val="008E1A54"/>
     <w:rsid w:val="008E4164"/>
     <w:rsid w:val="008E59FD"/>
     <w:rsid w:val="008F0F9A"/>
     <w:rsid w:val="008F12BC"/>
     <w:rsid w:val="008F14DD"/>
     <w:rsid w:val="008F3275"/>
+    <w:rsid w:val="008F698F"/>
     <w:rsid w:val="008F7707"/>
     <w:rsid w:val="009015F8"/>
     <w:rsid w:val="00902DDF"/>
     <w:rsid w:val="00905A12"/>
     <w:rsid w:val="009078EC"/>
     <w:rsid w:val="00911157"/>
     <w:rsid w:val="00911243"/>
     <w:rsid w:val="0091176E"/>
     <w:rsid w:val="00911CF1"/>
     <w:rsid w:val="00912AA0"/>
     <w:rsid w:val="009157C2"/>
     <w:rsid w:val="00917C75"/>
     <w:rsid w:val="00922B7B"/>
     <w:rsid w:val="00922ED5"/>
     <w:rsid w:val="00923D91"/>
     <w:rsid w:val="009318BF"/>
     <w:rsid w:val="00934BFC"/>
     <w:rsid w:val="0094537B"/>
     <w:rsid w:val="0095152F"/>
     <w:rsid w:val="009536E5"/>
     <w:rsid w:val="009539BF"/>
     <w:rsid w:val="00955EC4"/>
     <w:rsid w:val="0095721B"/>
     <w:rsid w:val="009615DF"/>
     <w:rsid w:val="0096329E"/>
@@ -27233,50 +27811,58 @@
     <w:rsid w:val="00F95290"/>
     <w:rsid w:val="00F95BB2"/>
     <w:rsid w:val="00F96015"/>
     <w:rsid w:val="00F96247"/>
     <w:rsid w:val="00F96B54"/>
     <w:rsid w:val="00F96DFA"/>
     <w:rsid w:val="00F97000"/>
     <w:rsid w:val="00FA0459"/>
     <w:rsid w:val="00FA07AC"/>
     <w:rsid w:val="00FA10CC"/>
     <w:rsid w:val="00FA4F1C"/>
     <w:rsid w:val="00FB0D5D"/>
     <w:rsid w:val="00FB7039"/>
     <w:rsid w:val="00FB71B2"/>
     <w:rsid w:val="00FC1BA1"/>
     <w:rsid w:val="00FC366A"/>
     <w:rsid w:val="00FC3CCE"/>
     <w:rsid w:val="00FC5CFA"/>
     <w:rsid w:val="00FD1628"/>
     <w:rsid w:val="00FD1C99"/>
     <w:rsid w:val="00FD2953"/>
     <w:rsid w:val="00FD3508"/>
     <w:rsid w:val="00FD7A47"/>
     <w:rsid w:val="00FE7280"/>
     <w:rsid w:val="00FF1FF0"/>
+    <w:rsid w:val="2CA5DCFA"/>
+    <w:rsid w:val="374FB365"/>
+    <w:rsid w:val="391E3BC3"/>
+    <w:rsid w:val="41042142"/>
+    <w:rsid w:val="4376075A"/>
+    <w:rsid w:val="5035554B"/>
+    <w:rsid w:val="50F23991"/>
+    <w:rsid w:val="52D3A338"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -28254,51 +28840,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pamatteksts2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00BA296A"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pamatteksts3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00BA296A"/>
     <w:pPr>
       <w:widowControl/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzCharCharRakstzCharCharRakstz0">
-    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz."/>
+    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz.0"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00911CF1"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
     <w:name w:val="Virsraksts 3 Rakstz."/>
     <w:link w:val="Virsraksts3"/>
     <w:rsid w:val="0075674D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -28322,51 +28908,51 @@
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="007C7D9C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="Parastatabula"/>
     <w:next w:val="Reatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D62372"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzCharCharRakstzCharCharRakstz1">
-    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz."/>
+    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz.1"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00BF47A9"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BF47A9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
     <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C7724D"/>
     <w:rPr>
@@ -28571,51 +29157,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2081292969">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -28886,192 +29472,181 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e888d881917d0ca013988a808d8d4f99" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -29116,196 +29691,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E24362B-ECE4-44AF-85E3-5874B4931E33}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{145F1175-8959-40B7-B566-DCAA51CBB554}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEE43C01-3BBF-4AAA-9374-95908C1FBE7D}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{588BEDC1-BB06-4AE9-9200-59A7C888F3F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2E3A94A-4439-404C-B178-6E41ECB45652}"/>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>13188</Words>
-  <Characters>7518</Characters>
+  <Words>13645</Words>
+  <Characters>7778</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20665</CharactersWithSpaces>
+  <CharactersWithSpaces>21381</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Martins Kanepe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>