--- v0 (2026-04-08)
+++ v1 (2026-07-26)
@@ -1,96 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2B1B34C1" w14:textId="77777777" w:rsidR="00646325" w:rsidRPr="006B583B" w:rsidRDefault="00646325" w:rsidP="00755D5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2104"/>
         <w:gridCol w:w="7512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00646325" w:rsidRPr="003E3FD6" w14:paraId="07BD6208" w14:textId="77777777" w:rsidTr="00B91064">
+      <w:tr w:rsidR="00646325" w:rsidRPr="00153008" w14:paraId="07BD6208" w14:textId="77777777" w:rsidTr="00B91064">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DC3ABAD" w14:textId="4D41FF5C" w:rsidR="00646325" w:rsidRPr="00893584" w:rsidRDefault="00646325" w:rsidP="00EC2B1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
@@ -213,51 +214,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2104"/>
         <w:gridCol w:w="7512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00975AE7" w:rsidRPr="003E3FD6" w14:paraId="62047FDE" w14:textId="77777777" w:rsidTr="00B91064">
+      <w:tr w:rsidR="00975AE7" w:rsidRPr="00153008" w14:paraId="62047FDE" w14:textId="77777777" w:rsidTr="00B91064">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78AED560" w14:textId="77777777" w:rsidR="00975AE7" w:rsidRPr="00893584" w:rsidRDefault="00975AE7" w:rsidP="00975AE7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -452,51 +453,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D5C0D" w:rsidRPr="003E3FD6" w14:paraId="1EA4A814" w14:textId="77777777" w:rsidTr="00B91064">
+      <w:tr w:rsidR="004D5C0D" w:rsidRPr="00153008" w14:paraId="1EA4A814" w14:textId="77777777" w:rsidTr="00B91064">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="52C9B153" w14:textId="4CD860BC" w:rsidR="004D5C0D" w:rsidRPr="00893584" w:rsidRDefault="004E6444" w:rsidP="00B71CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -656,51 +657,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004C2130" w:rsidRPr="003E3FD6" w14:paraId="6F6C1229" w14:textId="77777777" w:rsidTr="00730911">
+            <w:tr w:rsidR="004C2130" w:rsidRPr="00153008" w14:paraId="6F6C1229" w14:textId="77777777" w:rsidTr="00730911">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="71AC05EC" w14:textId="77777777" w:rsidR="004C2130" w:rsidRPr="00893584" w:rsidRDefault="004C2130" w:rsidP="004C2130">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
@@ -728,84 +729,84 @@
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7BE0A13D" w14:textId="77777777" w:rsidR="004C2130" w:rsidRPr="00893584" w:rsidRDefault="004C2130" w:rsidP="004C2130">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004C2130" w:rsidRPr="003E3FD6" w14:paraId="3EAA3482" w14:textId="77777777" w:rsidTr="00730911">
+            <w:tr w:rsidR="004C2130" w:rsidRPr="00153008" w14:paraId="3EAA3482" w14:textId="77777777" w:rsidTr="00730911">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="74D8DD2E" w14:textId="77777777" w:rsidR="004C2130" w:rsidRPr="00893584" w:rsidRDefault="004C2130" w:rsidP="004C2130">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004C2130" w:rsidRPr="003E3FD6" w14:paraId="6925A1D9" w14:textId="77777777" w:rsidTr="00730911">
+            <w:tr w:rsidR="004C2130" w:rsidRPr="00153008" w14:paraId="6925A1D9" w14:textId="77777777" w:rsidTr="00730911">
               <w:trPr>
                 <w:trHeight w:val="643"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="22AD3060" w14:textId="77777777" w:rsidR="004C2130" w:rsidRPr="00893584" w:rsidRDefault="004C2130" w:rsidP="004C2130">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="64A76335" w14:textId="77777777" w:rsidR="004D5C0D" w:rsidRPr="00893584" w:rsidRDefault="004D5C0D" w:rsidP="00B71CDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -836,116 +837,116 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="141F2EAE" w14:textId="77777777" w:rsidR="00D534A5" w:rsidRPr="00893584" w:rsidRDefault="00D534A5" w:rsidP="00D534A5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D534A5" w:rsidRPr="003E3FD6" w14:paraId="2C272E5C" w14:textId="77777777" w:rsidTr="00730911">
+            <w:tr w:rsidR="00D534A5" w:rsidRPr="00153008" w14:paraId="2C272E5C" w14:textId="77777777" w:rsidTr="00730911">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="60CC92AC" w14:textId="77777777" w:rsidR="00D534A5" w:rsidRPr="00893584" w:rsidRDefault="00D534A5" w:rsidP="00D534A5">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dzimšanas datums</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2323B6C3" w14:textId="77777777" w:rsidR="00D534A5" w:rsidRPr="00893584" w:rsidRDefault="00D534A5" w:rsidP="00D534A5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                             (diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D534A5" w:rsidRPr="003E3FD6" w14:paraId="4CD568E1" w14:textId="77777777" w:rsidTr="00730911">
+            <w:tr w:rsidR="00D534A5" w:rsidRPr="00153008" w14:paraId="4CD568E1" w14:textId="77777777" w:rsidTr="00730911">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="762A38E4" w14:textId="77777777" w:rsidR="00D534A5" w:rsidRPr="00893584" w:rsidRDefault="00D534A5" w:rsidP="00D534A5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D534A5" w:rsidRPr="003E3FD6" w14:paraId="6034BA0E" w14:textId="77777777" w:rsidTr="00730911">
+            <w:tr w:rsidR="00D534A5" w:rsidRPr="00153008" w14:paraId="6034BA0E" w14:textId="77777777" w:rsidTr="00730911">
               <w:trPr>
                 <w:trHeight w:val="564"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="322568DD" w14:textId="77777777" w:rsidR="00D534A5" w:rsidRPr="00893584" w:rsidRDefault="00D534A5" w:rsidP="00D534A5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00D534A5" w:rsidRPr="00893584" w14:paraId="64AF84DA" w14:textId="77777777" w:rsidTr="00730911">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -989,51 +990,51 @@
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5FCDE3EF" w14:textId="77777777" w:rsidR="00D534A5" w:rsidRPr="00893584" w:rsidRDefault="00D534A5" w:rsidP="00D534A5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D534A5" w:rsidRPr="003E3FD6" w14:paraId="560CD10F" w14:textId="77777777" w:rsidTr="00730911">
+            <w:tr w:rsidR="00D534A5" w:rsidRPr="00153008" w14:paraId="560CD10F" w14:textId="77777777" w:rsidTr="00730911">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4C22FEDC" w14:textId="77777777" w:rsidR="00D534A5" w:rsidRPr="00893584" w:rsidRDefault="00D534A5" w:rsidP="00D534A5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3860" w:type="dxa"/>
                 </w:tcPr>
@@ -1225,51 +1226,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="3C6EA19C" w14:textId="77777777" w:rsidTr="003A1372">
+      <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00153008" w14:paraId="3C6EA19C" w14:textId="77777777" w:rsidTr="003A1372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6B79D85F" w14:textId="16AEEDE2" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="001D5EBB" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1337,51 +1338,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="22C0AF08" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00153008" w14:paraId="22C0AF08" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6BEDF443" w14:textId="13090BCF" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="004C6CF0" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
@@ -1484,51 +1485,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2833"/>
               <w:gridCol w:w="6488"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="63B47DFD" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00153008" w14:paraId="63B47DFD" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="178BA7E3" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
@@ -1566,67 +1567,76 @@
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="539C7BA0" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00893584" w14:paraId="7C4C7989" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="61D7C0A8" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                <w:p w14:paraId="61D7C0A8" w14:textId="0853F5CA" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2D06E358" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00893584" w14:paraId="2702F3D9" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -1769,66 +1779,75 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00893584" w14:paraId="70091ED6" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="59E19AF8" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                <w:p w14:paraId="59E19AF8" w14:textId="4D315E6D" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F02F8A1" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00893584" w14:paraId="4EB368F9" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -2126,124 +2145,163 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9333"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="06C4A416" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00153008" w14:paraId="06C4A416" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="49596D58" w14:textId="256D8C22" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00F30DE4" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00893584" w14:paraId="28893C8B" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w14:paraId="28893C8B" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="40D78EAC" w14:textId="4D29D5EB" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00F30DE4" w:rsidP="00EA5748">
+                <w:p w14:paraId="40D78EAC" w14:textId="2F953AF5" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00F30DE4" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DE034B" w:rsidRPr="00893584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(aizpilda </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DE034B" w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>2.2.4.punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DE034B" w:rsidRPr="00893584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00893584" w14:paraId="20D9E515" w14:textId="77777777" w:rsidTr="006B583B">
               <w:trPr>
                 <w:trHeight w:val="882"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="33E47517" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="5E6CCFF7" w14:textId="5AAED958" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
@@ -2277,57 +2335,57 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00893584" w14:paraId="4F8A4FD5" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00153008" w14:paraId="4F8A4FD5" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="6236132B" w14:textId="65A4DBD5" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00DA1E9E" w:rsidP="00EA5748">
+                <w:p w14:paraId="6236132B" w14:textId="26FEE7F6" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00DA1E9E" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
@@ -2355,58 +2413,78 @@
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3</w:t>
                   </w:r>
                   <w:r w:rsidR="008F38C6" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
-                  <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
+                  <w:r w:rsidR="00DE034B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t> punktu)</w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DE034B" w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>un 2.2.4.punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00893584" w14:paraId="00E849A6" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="53"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="082577D9" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
@@ -2482,252 +2560,616 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> uz darījuma attiecību pamata</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1C25C793" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="44B222A7" w14:textId="7D855B6E" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="33EA04DC" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00153008" w14:paraId="33EA04DC" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="6A5E04C6" w14:textId="12A65F84" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00DA1E9E" w:rsidP="00EA5748">
+                <w:p w14:paraId="6A5E04C6" w14:textId="39C0640D" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00DA1E9E" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.3. Cits kontroles veids</w:t>
                   </w:r>
                   <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
+                  <w:r w:rsidR="00FB0E0D" w:rsidRPr="00DE034B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno ar citas personas starpniecību aizpilda </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00893584">
+                  <w:r w:rsidRPr="00DE034B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
-                  <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
+                  <w:r w:rsidR="00FB0E0D" w:rsidRPr="00DE034B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3</w:t>
                   </w:r>
-                  <w:r w:rsidR="00893584">
+                  <w:r w:rsidR="00893584" w:rsidRPr="00DE034B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
-                  <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
+                  <w:r w:rsidR="00DE034B" w:rsidRPr="00DE034B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-                    <w:t> punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 2.2.4.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FB0E0D" w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="4B581D95" w14:textId="77777777" w:rsidTr="006B583B">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00153008" w14:paraId="4B581D95" w14:textId="77777777" w:rsidTr="006B583B">
               <w:trPr>
                 <w:trHeight w:val="622"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="33C94490" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0E73ABBB" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+          <w:p w14:paraId="0E73ABBB" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00DE034B" w:rsidRPr="00153008" w14:paraId="10C182A9" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="411D62EC" w14:textId="1C0D3D03" w:rsidR="00DE034B" w:rsidRPr="00DE034B" w:rsidRDefault="00DE034B" w:rsidP="00DE034B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1F68C104" w14:textId="77777777" w:rsidR="00DE034B" w:rsidRPr="00DE034B" w:rsidRDefault="00DE034B" w:rsidP="00DE034B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DE034B" w:rsidRPr="00153008" w14:paraId="2FF02BC6" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="6ABE3674" w14:textId="77777777" w:rsidR="00DE034B" w:rsidRPr="00DE034B" w:rsidRDefault="00DE034B" w:rsidP="00DE034B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1E3BEEAA" w14:textId="77777777" w:rsidR="00DE034B" w:rsidRPr="00DE034B" w:rsidRDefault="00DE034B" w:rsidP="00DE034B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7C3FA028" w14:textId="77777777" w:rsidR="00DE034B" w:rsidRPr="00DE034B" w:rsidRDefault="00DE034B" w:rsidP="00DE034B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DE034B" w:rsidRPr="00153008" w14:paraId="39D9BC97" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="2BCC0D8B" w14:textId="77777777" w:rsidR="00DE034B" w:rsidRPr="00DE034B" w:rsidRDefault="00DE034B" w:rsidP="00DE034B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4E305354" w14:textId="77777777" w:rsidR="00DE034B" w:rsidRPr="00DE034B" w:rsidRDefault="00DE034B" w:rsidP="00DE034B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="2EF9A272" w14:textId="77777777" w:rsidR="00DE034B" w:rsidRPr="00DE034B" w:rsidRDefault="00DE034B" w:rsidP="00DE034B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DE034B" w:rsidRPr="00153008" w14:paraId="7B8C9667" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="7124CA23" w14:textId="77777777" w:rsidR="00DE034B" w:rsidRPr="00DE034B" w:rsidRDefault="00DE034B" w:rsidP="00DE034B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2B6BA663" w14:textId="77777777" w:rsidR="00DE034B" w:rsidRPr="00DE034B" w:rsidRDefault="00DE034B" w:rsidP="00DE034B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DE034B">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="5BDAFF9A" w14:textId="77777777" w:rsidR="00DE034B" w:rsidRPr="00DE034B" w:rsidRDefault="00DE034B" w:rsidP="00DE034B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="388A077B" w14:textId="77777777" w:rsidR="00DE034B" w:rsidRPr="00893584" w:rsidRDefault="00DE034B" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2962"/>
               <w:gridCol w:w="990"/>
               <w:gridCol w:w="4556"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="05129008" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00153008" w14:paraId="05129008" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="068FED2B" w14:textId="4412BCA7" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00DA1E9E" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.3. Ja kontroli īsteno ar citas personas starpniecību </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5A8A41FE" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                <w:p w14:paraId="5A8A41FE" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...2 lines deleted...]
-                  <w:r w:rsidRPr="00893584">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DE034B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ja kontroli īsteno ar vairāku personu starpniecību, norādāmas visas iesaistītās juridiskās personas (“juridisko personu ķēdi”)  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="217F44A2" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00153008" w14:paraId="217F44A2" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="342C45D1" w14:textId="1C96323C" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00DA1E9E" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
@@ -3035,51 +3477,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C500F4D" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="45402929" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00153008" w14:paraId="45402929" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="25AEFD82" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
                   </w:r>
                 </w:p>
@@ -3093,51 +3535,50 @@
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4977E7EE" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Nr. __</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2962" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="18096DBB" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Reģistrācijas numurs</w:t>
                   </w:r>
@@ -3367,51 +3808,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="298998D4" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="5D608D5A" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00153008" w14:paraId="5D608D5A" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="2F013BD1" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -3692,51 +4133,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1F70959E" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="6531B987" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w14:paraId="6531B987" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="5610FFCA" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -3749,51 +4190,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="1866"/>
               <w:gridCol w:w="1632"/>
               <w:gridCol w:w="5010"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="72493731" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w14:paraId="72493731" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="13E92550" w14:textId="5CB75F01" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="0004690A" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
@@ -3905,51 +4346,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="214382EF" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="5BCC17EF" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w14:paraId="5BCC17EF" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="25A9BAD9" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -4615,51 +5056,51 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Institūcija </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6642" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="198F88B5" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="10F867AC" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w14:paraId="10F867AC" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="6321564B" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
@@ -4773,51 +5214,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="11BD5DB4" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="475C9CA9" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w14:paraId="475C9CA9" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7AAA54FD" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -5482,51 +5923,51 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6642" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7248A4CB" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="4DD0B885" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w14:paraId="4DD0B885" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="24AAF6F4" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
@@ -5639,51 +6080,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2BBDAB6F" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="57CE5F8C" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w14:paraId="57CE5F8C" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4841B89A" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -6324,51 +6765,51 @@
                     </w:rPr>
                     <w:t>Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6642" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4ED476C6" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="48A21CCB" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w14:paraId="48A21CCB" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="163D4C3A" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
@@ -6390,51 +6831,51 @@
           <w:p w14:paraId="298A66BC" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="72938E61" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w14:paraId="72938E61" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3D940513" w14:textId="5A8ECE8F" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="008F38C6" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
@@ -6460,109 +6901,77 @@
                   </w:r>
                   <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidR="00FB0E0D" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="003E3FD6" w14:paraId="5FBAFF87" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00DE034B" w14:paraId="5FBAFF87" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="21CA0F55" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00B9274C">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Apliecinu/-</w:t>
-[...31 lines deleted...]
-                    <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
+                    <w:t xml:space="preserve"> Apliecinu/-ām, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  proliferācijas finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00893584" w14:paraId="58BBC536" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="23E9BB1B" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00893584" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Pamatojums (norādāms obligāti)</w:t>
@@ -6628,51 +7037,51 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2404"/>
         <w:gridCol w:w="2404"/>
         <w:gridCol w:w="2404"/>
         <w:gridCol w:w="2404"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00227DB9" w:rsidRPr="003E3FD6" w14:paraId="235A24B6" w14:textId="77777777" w:rsidTr="00CB00DA">
+      <w:tr w:rsidR="00227DB9" w:rsidRPr="00DE034B" w14:paraId="235A24B6" w14:textId="77777777" w:rsidTr="00CB00DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="5A950E80" w14:textId="405A7F67" w:rsidR="00227DB9" w:rsidRPr="00893584" w:rsidRDefault="00620DDA" w:rsidP="00730911">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -7079,50 +7488,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="131DD90E" w14:textId="77777777" w:rsidR="00227DB9" w:rsidRPr="00893584" w:rsidRDefault="00227DB9" w:rsidP="00730911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Dzīvokļa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B1CB6D7" w14:textId="77777777" w:rsidR="00227DB9" w:rsidRPr="00893584" w:rsidRDefault="00227DB9" w:rsidP="00730911">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7188,51 +7598,51 @@
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2404"/>
         <w:gridCol w:w="2404"/>
         <w:gridCol w:w="2404"/>
         <w:gridCol w:w="2404"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00620DDA" w:rsidRPr="003E3FD6" w14:paraId="6E8F30E8" w14:textId="77777777" w:rsidTr="006B583B">
+      <w:tr w:rsidR="00620DDA" w:rsidRPr="00DE034B" w14:paraId="6E8F30E8" w14:textId="77777777" w:rsidTr="006B583B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="377DC22E" w14:textId="1070E179" w:rsidR="00620DDA" w:rsidRPr="00893584" w:rsidRDefault="00620DDA" w:rsidP="00620DDA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
@@ -7302,51 +7712,51 @@
             <w:r w:rsidR="00350352" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>sadaļu jākopē un jāaizpilda par katru zemes gabalu</w:t>
             </w:r>
             <w:r w:rsidR="00CF438B" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620DDA" w:rsidRPr="003E3FD6" w14:paraId="54D5BDB8" w14:textId="77777777" w:rsidTr="006B583B">
+      <w:tr w:rsidR="00620DDA" w:rsidRPr="00DE034B" w14:paraId="54D5BDB8" w14:textId="77777777" w:rsidTr="006B583B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="11646DD2" w14:textId="77777777" w:rsidR="00620DDA" w:rsidRPr="00893584" w:rsidRDefault="00620DDA" w:rsidP="00620DDA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
@@ -7885,51 +8295,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7853C0C3" w14:textId="637F79CE" w:rsidR="005067D3" w:rsidRPr="00893584" w:rsidRDefault="005067D3" w:rsidP="00620DDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                  ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005067D3" w:rsidRPr="003E3FD6" w14:paraId="23EC200B" w14:textId="77777777" w:rsidTr="006B583B">
+      <w:tr w:rsidR="005067D3" w:rsidRPr="00DE034B" w14:paraId="23EC200B" w14:textId="77777777" w:rsidTr="006B583B">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0274AD0C" w14:textId="55E93384" w:rsidR="005067D3" w:rsidRPr="00893584" w:rsidRDefault="005067D3" w:rsidP="00620DDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
@@ -7943,85 +8353,84 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="123C072E" w14:textId="77777777" w:rsidR="005067D3" w:rsidRPr="00893584" w:rsidRDefault="005067D3" w:rsidP="00620DDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005067D3" w:rsidRPr="003E3FD6" w14:paraId="0AE28C59" w14:textId="77777777" w:rsidTr="006B583B">
+      <w:tr w:rsidR="005067D3" w:rsidRPr="00DE034B" w14:paraId="0AE28C59" w14:textId="77777777" w:rsidTr="006B583B">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D6B5D2F" w14:textId="7A350134" w:rsidR="005067D3" w:rsidRPr="005067D3" w:rsidRDefault="005067D3" w:rsidP="00620DDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B583B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ja zemnieku saimniecības zeme piešķirta lietošanā, norāda</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> pašvaldības vai zemes komisijas</w:t>
             </w:r>
             <w:r w:rsidRPr="006B583B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8255,51 +8664,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F44569" w:rsidRPr="003E3FD6" w14:paraId="5487AFD4" w14:textId="77777777" w:rsidTr="00900703">
+      <w:tr w:rsidR="00F44569" w:rsidRPr="00DE034B" w14:paraId="5487AFD4" w14:textId="77777777" w:rsidTr="00900703">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7053A902" w14:textId="54E5BF96" w:rsidR="00F44569" w:rsidRPr="00893584" w:rsidRDefault="009E3327" w:rsidP="00F44569">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -8345,51 +8754,51 @@
             </w:r>
             <w:r w:rsidR="00F44569" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>izpilda tikai par zvejnieku saimniecībām</w:t>
             </w:r>
             <w:r w:rsidR="00F44569" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F44569" w:rsidRPr="003E3FD6" w14:paraId="60ED499C" w14:textId="77777777" w:rsidTr="00900703">
+      <w:tr w:rsidR="00F44569" w:rsidRPr="00DE034B" w14:paraId="60ED499C" w14:textId="77777777" w:rsidTr="00900703">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74714CD3" w14:textId="77777777" w:rsidR="00F44569" w:rsidRPr="006B583B" w:rsidRDefault="00F44569" w:rsidP="00F44569">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B583B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
@@ -8525,78 +8934,56 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="008A228F" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> nodokļa maksātāja statuss</w:t>
+              <w:t>. Mikrouzņēmumu nodokļa maksātāja statuss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A228F" w:rsidRPr="003E3FD6" w14:paraId="1B0C4F2E" w14:textId="77777777" w:rsidTr="00730911">
+      <w:tr w:rsidR="008A228F" w:rsidRPr="00DE034B" w14:paraId="1B0C4F2E" w14:textId="77777777" w:rsidTr="00730911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0CFEB091" w14:textId="465B6DEF" w:rsidR="008A228F" w:rsidRPr="00893584" w:rsidRDefault="008A228F" w:rsidP="00730911">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -8613,73 +9000,51 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FD"/>
             </w:r>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja </w:t>
             </w:r>
             <w:r w:rsidR="00211A2C" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">zemnieka (zvejnieka) saimniecība piesakās </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> nodokļa maksātāja statusa iegūšanai</w:t>
+              <w:t>zemnieka (zvejnieka) saimniecība piesakās mikrouzņēmumu nodokļa maksātāja statusa iegūšanai</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21C8511E" w14:textId="77777777" w:rsidR="008A228F" w:rsidRPr="00893584" w:rsidRDefault="008A228F" w:rsidP="00730911">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CDCA658" w14:textId="7FAD57DA" w:rsidR="008A228F" w:rsidRPr="00893584" w:rsidRDefault="00114E2E" w:rsidP="00730911">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -8726,199 +9091,128 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
             <w:r w:rsidR="00C85EC9" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">zemnieka (zvejnieka) saimniecības īpašnieks nav </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> nodokļa maksātājs un iedzīvotāju ienākuma nodokļa maksātājs no saimnieciskās darbības</w:t>
+              <w:t>zemnieka (zvejnieka) saimniecības īpašnieks nav mikrouzņēmuma nodokļa maksātājs un iedzīvotāju ienākuma nodokļa maksātājs no saimnieciskās darbības</w:t>
             </w:r>
             <w:r w:rsidR="008A228F" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51D87B55" w14:textId="6694C1CF" w:rsidR="008A228F" w:rsidRPr="00893584" w:rsidRDefault="00E75FD6" w:rsidP="006D7AC6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">2) </w:t>
             </w:r>
             <w:r w:rsidR="00091219" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">paredzamais apgrozījums pārskata gadā, kas atbilst </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> nodokļa taksācijas periodam, nepārsniegs pievienotās vērtības nodokļa reģistrācijas slieksni un netiek plānots kļūt par pievienotās vērtības nodokļa maksātāju līdz pievienotās vērtības nodokļa reģistrācijas slieksnim</w:t>
+              <w:t>paredzamais apgrozījums pārskata gadā, kas atbilst mikrouzņēmumu nodokļa taksācijas periodam, nepārsniegs pievienotās vērtības nodokļa reģistrācijas slieksni un netiek plānots kļūt par pievienotās vērtības nodokļa maksātāju līdz pievienotās vērtības nodokļa reģistrācijas slieksnim</w:t>
             </w:r>
             <w:r w:rsidR="008A228F" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79004963" w14:textId="67320508" w:rsidR="008A228F" w:rsidRPr="00893584" w:rsidRDefault="00E75FD6" w:rsidP="006D7AC6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">3) </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008A228F" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>mikrouzņēmums</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> nodokli.</w:t>
+              <w:t>mikrouzņēmums vēlas maksāt mikrouzņēmumu nodokli.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A7BED56" w14:textId="77777777" w:rsidR="0093702D" w:rsidRPr="00893584" w:rsidRDefault="0093702D" w:rsidP="00646325">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -8936,50 +9230,51 @@
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0F7CC67F" w14:textId="0C605369" w:rsidR="0098776B" w:rsidRPr="00893584" w:rsidRDefault="009E3327" w:rsidP="0098776B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="0098776B" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Darbības veidi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE572A" w:rsidRPr="00893584" w14:paraId="3FD21D1C" w14:textId="77777777" w:rsidTr="006B583B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="51D3A79D" w14:textId="7913228E" w:rsidR="00DE572A" w:rsidRPr="00893584" w:rsidRDefault="00DE572A" w:rsidP="0098776B">
             <w:pPr>
@@ -9014,128 +9309,98 @@
           <w:tcPr>
             <w:tcW w:w="4808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="68918FBC" w14:textId="5EB3FD03" w:rsidR="00DE572A" w:rsidRDefault="00DE572A" w:rsidP="0098776B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4032"/>
                 <w:tab w:val="left" w:pos="5940"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">NACE </w:t>
+              <w:t>NACE kods</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3B82D8B2" w14:textId="7114411E" w:rsidR="00DE572A" w:rsidRDefault="00DE572A" w:rsidP="00DE572A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4032"/>
                 <w:tab w:val="left" w:pos="5940"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00912AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>arbības</w:t>
+              <w:t>arbības veida nosaukums</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE572A" w:rsidRPr="00893584" w14:paraId="1F81FDEB" w14:textId="77777777" w:rsidTr="006B583B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4808" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BEADBAD" w14:textId="77777777" w:rsidR="00DE572A" w:rsidRPr="00912AA0" w:rsidRDefault="00DE572A" w:rsidP="0098776B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4032"/>
                 <w:tab w:val="left" w:pos="5940"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -9452,128 +9717,98 @@
           <w:tcPr>
             <w:tcW w:w="4808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="068A56EF" w14:textId="4B7AAF70" w:rsidR="00DE572A" w:rsidRDefault="00DE572A" w:rsidP="0098776B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4032"/>
                 <w:tab w:val="left" w:pos="5940"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">NACE </w:t>
+              <w:t>NACE kods</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="37CA33AD" w14:textId="2FF1774D" w:rsidR="00DE572A" w:rsidRDefault="00DE572A" w:rsidP="0098776B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4032"/>
                 <w:tab w:val="left" w:pos="5940"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00912AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>arbības</w:t>
+              <w:t>arbības veida nosaukums</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE572A" w:rsidRPr="00893584" w14:paraId="17C34482" w14:textId="77777777" w:rsidTr="006B583B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4808" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E935E5C" w14:textId="77777777" w:rsidR="00DE572A" w:rsidRDefault="00DE572A" w:rsidP="0098776B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4032"/>
                 <w:tab w:val="left" w:pos="5940"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -9776,51 +10011,50 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="72F23780" w14:textId="7902C24A" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00DE572A" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk199228462"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00073E20" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Zemnieka (zvejnieka) saimniecības pārvalde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76323" w:rsidRPr="00893584" w14:paraId="57B22053" w14:textId="77777777" w:rsidTr="00D2002F">
         <w:trPr>
           <w:trHeight w:val="8778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
@@ -9832,51 +10066,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1685"/>
               <w:gridCol w:w="7637"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C36158" w:rsidRPr="003E3FD6" w14:paraId="0F66DE91" w14:textId="77777777" w:rsidTr="00D2002F">
+            <w:tr w:rsidR="00C36158" w:rsidRPr="00DE034B" w14:paraId="0F66DE91" w14:textId="77777777" w:rsidTr="00D2002F">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1685" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="775C896A" w14:textId="77777777" w:rsidR="00900703" w:rsidRPr="00893584" w:rsidRDefault="00900703" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="402FD747" w14:textId="49F28170" w:rsidR="00C36158" w:rsidRPr="00893584" w:rsidRDefault="00C36158" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
@@ -10051,51 +10285,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00420C02" w:rsidRPr="003E3FD6" w14:paraId="243DA4E3" w14:textId="77777777" w:rsidTr="00730911">
+            <w:tr w:rsidR="00420C02" w:rsidRPr="00DE034B" w14:paraId="243DA4E3" w14:textId="77777777" w:rsidTr="00730911">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="37F745CD" w14:textId="0AEEBC66" w:rsidR="00420C02" w:rsidRPr="00893584" w:rsidRDefault="00420C02" w:rsidP="00420C02">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
@@ -10193,51 +10427,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A76323" w:rsidRPr="003E3FD6" w14:paraId="2FD5427C" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00A76323" w:rsidRPr="00DE034B" w14:paraId="2FD5427C" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7CFA77DD" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
@@ -10265,84 +10499,84 @@
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5E3B1C95" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A76323" w:rsidRPr="003E3FD6" w14:paraId="10EB5D74" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00A76323" w:rsidRPr="00DE034B" w14:paraId="10EB5D74" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="37C16278" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A76323" w:rsidRPr="003E3FD6" w14:paraId="5CC1B844" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00A76323" w:rsidRPr="00DE034B" w14:paraId="5CC1B844" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="643"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="306CE609" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0EC6F01C" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -10377,116 +10611,116 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="00F608C4" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A76323" w:rsidRPr="003E3FD6" w14:paraId="115E9DB6" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00A76323" w:rsidRPr="00DE034B" w14:paraId="115E9DB6" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="1291F505" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dzimšanas datums</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="04718096" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 (diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A76323" w:rsidRPr="003E3FD6" w14:paraId="09F37A53" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00A76323" w:rsidRPr="00DE034B" w14:paraId="09F37A53" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="75D510D4" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A76323" w:rsidRPr="003E3FD6" w14:paraId="43488F18" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00A76323" w:rsidRPr="00DE034B" w14:paraId="43488F18" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="564"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5CA86571" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A76323" w:rsidRPr="00893584" w14:paraId="78ACA3F2" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -10531,51 +10765,51 @@
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="19D8A358" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A76323" w:rsidRPr="003E3FD6" w14:paraId="1EE96F04" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00A76323" w:rsidRPr="00DE034B" w14:paraId="1EE96F04" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="229B051E" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3860" w:type="dxa"/>
                 </w:tcPr>
@@ -10700,50 +10934,51 @@
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A76323" w:rsidRPr="00893584" w14:paraId="5773D01A" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="755C9A9F" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7CA4C057" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0A361436" w14:textId="77777777" w:rsidR="00A76323" w:rsidRPr="00893584" w:rsidRDefault="00A76323" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -10763,51 +10998,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="47F6E43C" w14:textId="77777777" w:rsidTr="003A1372">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="47F6E43C" w14:textId="77777777" w:rsidTr="003A1372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="534CE4EB" w14:textId="773EA3B1" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00F90BA7" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -10859,51 +11094,51 @@
               </w:rPr>
               <w:t xml:space="preserve">zemnieka (zvejnieka) saimniecības īpašnieka vārdā </w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>paraksta cita persona</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="26EE59D0" w14:textId="77777777" w:rsidTr="003A1372">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="26EE59D0" w14:textId="77777777" w:rsidTr="003A1372">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="659EBBF8" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -10994,51 +11229,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="5F6CEDDC" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="5F6CEDDC" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7EC4D003" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
@@ -11121,51 +11356,51 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="30120D70" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="20FB3109" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="20FB3109" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D4377E9" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dzimšanas datums</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="405BE8B5" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -11187,80 +11422,80 @@
           <w:p w14:paraId="5F94F278" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="1DBB06C3" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="1DBB06C3" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7026DB61" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kuru no dibinātājiem pārstāv un uz kāda tiesiska pamata</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="6AFC77D8" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="6AFC77D8" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2AFF1752" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="172E6C46" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
@@ -11281,86 +11516,87 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="518377FF" w14:textId="77777777" w:rsidTr="003A1372">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="518377FF" w14:textId="77777777" w:rsidTr="003A1372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="24CFC348" w14:textId="391AAB39" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00F90BA7" w:rsidP="00EA5748">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:right="288"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk522615767"/>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00DE572A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Pievienotie dokumenti</w:t>
@@ -11380,51 +11616,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>jānorāda dokuments, eksemplāru skaits, lapu skaits</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="27015A4B" w14:textId="77777777" w:rsidTr="006B583B">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="27015A4B" w14:textId="77777777" w:rsidTr="006B583B">
         <w:trPr>
           <w:trHeight w:val="925"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B9F5F7B" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5166AB1F" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -11596,51 +11832,51 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE572A" w:rsidRPr="003E3FD6" w14:paraId="17E7917A" w14:textId="77777777" w:rsidTr="00FB4A89">
+      <w:tr w:rsidR="00DE572A" w:rsidRPr="00DE034B" w14:paraId="17E7917A" w14:textId="77777777" w:rsidTr="00FB4A89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="305DC1FB" w14:textId="39629C1E" w:rsidR="00DE572A" w:rsidRPr="00893584" w:rsidRDefault="00DE572A" w:rsidP="003E32EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -11713,51 +11949,51 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="122728D4" w14:textId="77777777" w:rsidR="00DE572A" w:rsidRPr="00893584" w:rsidRDefault="00DE572A" w:rsidP="003E32EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE572A" w:rsidRPr="003E3FD6" w14:paraId="3B8D5747" w14:textId="77777777" w:rsidTr="00FB4A89">
+      <w:tr w:rsidR="00DE572A" w:rsidRPr="00DE034B" w14:paraId="3B8D5747" w14:textId="77777777" w:rsidTr="00FB4A89">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13F9437C" w14:textId="77777777" w:rsidR="00DE572A" w:rsidRPr="00893584" w:rsidRDefault="00DE572A" w:rsidP="003E32EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vārds</w:t>
             </w:r>
@@ -12013,51 +12249,51 @@
               <w:t xml:space="preserve">Maksājuma datums </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41CAC3E3" w14:textId="77777777" w:rsidR="00DE572A" w:rsidRPr="00893584" w:rsidRDefault="00DE572A" w:rsidP="003E32EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                             (diena/mēnesis/gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE572A" w:rsidRPr="003E3FD6" w14:paraId="20EE581E" w14:textId="77777777" w:rsidTr="00FB4A89">
+      <w:tr w:rsidR="00DE572A" w:rsidRPr="00DE034B" w14:paraId="20EE581E" w14:textId="77777777" w:rsidTr="00FB4A89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4593D626" w14:textId="77777777" w:rsidR="00DE572A" w:rsidRPr="00893584" w:rsidRDefault="00DE572A" w:rsidP="003E32EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12136,51 +12372,51 @@
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E5C0627" w14:textId="77777777" w:rsidR="00DE572A" w:rsidRPr="00893584" w:rsidRDefault="00DE572A" w:rsidP="003E32EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE572A" w:rsidRPr="003E3FD6" w14:paraId="1FA63BDD" w14:textId="77777777" w:rsidTr="00FB4A89">
+      <w:tr w:rsidR="00DE572A" w:rsidRPr="00DE034B" w14:paraId="1FA63BDD" w14:textId="77777777" w:rsidTr="00FB4A89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="38D8740E" w14:textId="77777777" w:rsidR="00DE572A" w:rsidRPr="00893584" w:rsidRDefault="00DE572A" w:rsidP="003E32EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12279,51 +12515,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="05DBFB40" w14:textId="77777777" w:rsidTr="00C439E8">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="05DBFB40" w14:textId="77777777" w:rsidTr="00C439E8">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C79C089" w14:textId="1C6363F9" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00F90BA7" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12342,51 +12578,51 @@
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="00893584" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="5A62C621" w14:textId="77777777" w:rsidTr="00C439E8">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="5A62C621" w14:textId="77777777" w:rsidTr="00C439E8">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6342718F" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="070B5458" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -12407,51 +12643,51 @@
               </w:rPr>
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58AF5BD4" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="468E638F" w14:textId="77777777" w:rsidTr="00C439E8">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="468E638F" w14:textId="77777777" w:rsidTr="00C439E8">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1A57D255" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -12541,51 +12777,51 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.punktā norādīto adresi)</w:t>
             </w:r>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="685"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9390"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E93B13" w:rsidRPr="003E3FD6" w14:paraId="182AF7EB" w14:textId="77777777" w:rsidTr="00E93B13">
+            <w:tr w:rsidR="00E93B13" w:rsidRPr="00DE034B" w14:paraId="182AF7EB" w14:textId="77777777" w:rsidTr="00E93B13">
               <w:trPr>
                 <w:trHeight w:val="428"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9390" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E28A412" w14:textId="77777777" w:rsidR="00E93B13" w:rsidRDefault="00E93B13" w:rsidP="006B583B">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="09819F45" w14:textId="77777777" w:rsidR="00797421" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:spacing w:before="60"/>
@@ -12626,80 +12862,79 @@
               <w:t>lēmums parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
             </w:r>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FFFE202" w14:textId="02135003" w:rsidR="00E93B13" w:rsidRPr="00893584" w:rsidRDefault="00E93B13" w:rsidP="00EA5748">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="003E3FD6" w14:paraId="6CD83666" w14:textId="77777777" w:rsidTr="00C439E8">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="6CD83666" w14:textId="77777777" w:rsidTr="00C439E8">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F8E301A" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Kontaktinformācija saziņai</w:t>
             </w:r>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>informācija nav norādāma obligāti</w:t>
@@ -12723,50 +12958,51 @@
             <w:tcW w:w="2529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DABE8E8" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893584">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>E-pasta adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0712DDE2" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00797421" w:rsidRPr="00893584" w14:paraId="639EFC49" w14:textId="77777777" w:rsidTr="009E15F9">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
@@ -12921,51 +13157,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00797421" w:rsidRPr="00893584" w14:paraId="574C738B" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="574C738B" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="0C9C6CCB" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Vārds</w:t>
@@ -13124,51 +13360,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00797421" w:rsidRPr="00893584" w14:paraId="2411D305" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00DE034B" w14:paraId="2411D305" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="10560969" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="00893584" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Vārds</w:t>
@@ -13345,94 +13581,95 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42AD9837" w14:textId="77777777" w:rsidR="001B2A3C" w:rsidRPr="00893584" w:rsidRDefault="001B2A3C" w:rsidP="00797421">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001B2A3C" w:rsidRPr="00893584" w:rsidSect="003F0FA1">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3752F1BF" w14:textId="77777777" w:rsidR="00D739B0" w:rsidRDefault="00D739B0">
+    <w:p w14:paraId="1D04E1EB" w14:textId="77777777" w:rsidR="00C87FA3" w:rsidRDefault="00C87FA3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CFA874E" w14:textId="77777777" w:rsidR="00D739B0" w:rsidRDefault="00D739B0">
+    <w:p w14:paraId="5F0E6A48" w14:textId="77777777" w:rsidR="00C87FA3" w:rsidRDefault="00C87FA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -13446,151 +13683,161 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="605F1FCE" w14:textId="77777777" w:rsidR="00153008" w:rsidRDefault="00153008">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2025386616"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1CD1F769" w14:textId="2AACD63F" w:rsidR="002E407D" w:rsidRDefault="002E407D">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5289568B" w14:textId="77777777" w:rsidR="002E407D" w:rsidRDefault="002E407D">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1959516879"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="717139E4" w14:textId="2F827240" w:rsidR="002E407D" w:rsidRDefault="002E407D">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="52571298" w14:textId="77777777" w:rsidR="002E407D" w:rsidRDefault="002E407D">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46FAAD35" w14:textId="77777777" w:rsidR="00D739B0" w:rsidRDefault="00D739B0">
+    <w:p w14:paraId="6D119AA4" w14:textId="77777777" w:rsidR="00C87FA3" w:rsidRDefault="00C87FA3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A0B3EB4" w14:textId="77777777" w:rsidR="00D739B0" w:rsidRDefault="00D739B0">
+    <w:p w14:paraId="0F950488" w14:textId="77777777" w:rsidR="00C87FA3" w:rsidRDefault="00C87FA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="515209A0" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="006B583B" w:rsidRDefault="00797421" w:rsidP="00DA42CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B583B">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="006B583B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -13689,132 +13936,80 @@
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="001B2A3C">
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D344DF9" w14:textId="77777777" w:rsidR="00E345BD" w:rsidRDefault="00E345BD">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42B52473" w14:textId="18E5AA51" w:rsidR="00E345BD" w:rsidRPr="003A2982" w:rsidRDefault="00E345BD" w:rsidP="00BA5039">
+  <w:p w14:paraId="36D943ED" w14:textId="77777777" w:rsidR="00153008" w:rsidRPr="00525650" w:rsidRDefault="00153008" w:rsidP="00153008">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
-        <w:color w:val="auto"/>
+        <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003A2982">
+    <w:r>
       <w:rPr>
         <w:i/>
-        <w:color w:val="auto"/>
+        <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="00A0209B">
+    <w:r>
       <w:rPr>
         <w:i/>
-        <w:color w:val="auto"/>
-        <w:lang w:val="lv-LV"/>
+        <w:iCs/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
-    <w:r w:rsidR="00893584">
-[...54 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="42B52473" w14:textId="2B38A330" w:rsidR="00E345BD" w:rsidRPr="00153008" w:rsidRDefault="00E345BD" w:rsidP="00153008">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02935ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="203865CE"/>
     <w:lvl w:ilvl="0" w:tplc="97A07410">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -15809,131 +16004,132 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="87191085">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="586841697">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="938097679">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2047439011">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00646325"/>
     <w:rsid w:val="00000E56"/>
     <w:rsid w:val="00003DC2"/>
     <w:rsid w:val="000050E9"/>
     <w:rsid w:val="00012220"/>
     <w:rsid w:val="00012C06"/>
     <w:rsid w:val="00012D40"/>
     <w:rsid w:val="00014116"/>
     <w:rsid w:val="00014703"/>
     <w:rsid w:val="00015C6F"/>
     <w:rsid w:val="00020418"/>
     <w:rsid w:val="000212A6"/>
     <w:rsid w:val="00021309"/>
     <w:rsid w:val="00022386"/>
     <w:rsid w:val="000325F3"/>
     <w:rsid w:val="00035092"/>
     <w:rsid w:val="0004690A"/>
     <w:rsid w:val="0005209F"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="000547F1"/>
     <w:rsid w:val="00063E42"/>
     <w:rsid w:val="000650E2"/>
     <w:rsid w:val="00066945"/>
     <w:rsid w:val="000737BA"/>
     <w:rsid w:val="00073E20"/>
     <w:rsid w:val="00073F0B"/>
     <w:rsid w:val="000744B2"/>
     <w:rsid w:val="00076EB4"/>
     <w:rsid w:val="0008170E"/>
     <w:rsid w:val="00084EB4"/>
     <w:rsid w:val="00091219"/>
     <w:rsid w:val="000922ED"/>
     <w:rsid w:val="00092672"/>
     <w:rsid w:val="0009281B"/>
     <w:rsid w:val="0009553B"/>
     <w:rsid w:val="00095C30"/>
     <w:rsid w:val="00096DC9"/>
     <w:rsid w:val="000A7014"/>
     <w:rsid w:val="000B31B8"/>
     <w:rsid w:val="000B556B"/>
     <w:rsid w:val="000B65A0"/>
     <w:rsid w:val="000C33E4"/>
     <w:rsid w:val="000C77C4"/>
     <w:rsid w:val="000D3A33"/>
     <w:rsid w:val="000E0D3C"/>
     <w:rsid w:val="000E279F"/>
     <w:rsid w:val="000E5F97"/>
     <w:rsid w:val="000E64C7"/>
     <w:rsid w:val="000F0F0B"/>
     <w:rsid w:val="000F3BAD"/>
     <w:rsid w:val="0010044A"/>
     <w:rsid w:val="00106DD4"/>
     <w:rsid w:val="001136BC"/>
     <w:rsid w:val="00114E2E"/>
     <w:rsid w:val="001203BA"/>
     <w:rsid w:val="001269FE"/>
     <w:rsid w:val="00130CF2"/>
     <w:rsid w:val="00134A98"/>
     <w:rsid w:val="0014303D"/>
     <w:rsid w:val="00145813"/>
+    <w:rsid w:val="00153008"/>
     <w:rsid w:val="001575F0"/>
     <w:rsid w:val="00180FA4"/>
     <w:rsid w:val="00185D33"/>
     <w:rsid w:val="00191493"/>
     <w:rsid w:val="00191BAC"/>
     <w:rsid w:val="00195BCA"/>
     <w:rsid w:val="001A02C2"/>
     <w:rsid w:val="001A0EE5"/>
     <w:rsid w:val="001A1D27"/>
     <w:rsid w:val="001A47F3"/>
     <w:rsid w:val="001A6766"/>
     <w:rsid w:val="001B251B"/>
     <w:rsid w:val="001B2A3C"/>
     <w:rsid w:val="001B69F1"/>
     <w:rsid w:val="001C0C25"/>
     <w:rsid w:val="001C292C"/>
     <w:rsid w:val="001D024A"/>
     <w:rsid w:val="001D0D06"/>
     <w:rsid w:val="001D0D6C"/>
     <w:rsid w:val="001D3B8A"/>
     <w:rsid w:val="001D5072"/>
     <w:rsid w:val="001D59EA"/>
     <w:rsid w:val="001D5B41"/>
     <w:rsid w:val="001D5EBB"/>
     <w:rsid w:val="001D6AE6"/>
@@ -16072,50 +16268,51 @@
     <w:rsid w:val="004C3C25"/>
     <w:rsid w:val="004C6CF0"/>
     <w:rsid w:val="004D130C"/>
     <w:rsid w:val="004D1500"/>
     <w:rsid w:val="004D265F"/>
     <w:rsid w:val="004D3646"/>
     <w:rsid w:val="004D4FAE"/>
     <w:rsid w:val="004D5C0D"/>
     <w:rsid w:val="004D73B0"/>
     <w:rsid w:val="004E56E0"/>
     <w:rsid w:val="004E6444"/>
     <w:rsid w:val="004E7D36"/>
     <w:rsid w:val="004F00FE"/>
     <w:rsid w:val="004F0AAE"/>
     <w:rsid w:val="004F46E8"/>
     <w:rsid w:val="004F509A"/>
     <w:rsid w:val="004F60DB"/>
     <w:rsid w:val="004F6780"/>
     <w:rsid w:val="005008C0"/>
     <w:rsid w:val="00500B1F"/>
     <w:rsid w:val="00501031"/>
     <w:rsid w:val="005013EE"/>
     <w:rsid w:val="00501D89"/>
     <w:rsid w:val="0050218E"/>
     <w:rsid w:val="00505115"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="005067D3"/>
     <w:rsid w:val="00507EB0"/>
     <w:rsid w:val="00513A75"/>
     <w:rsid w:val="00513F9C"/>
     <w:rsid w:val="00514D7F"/>
     <w:rsid w:val="00514DB3"/>
     <w:rsid w:val="00517AF6"/>
     <w:rsid w:val="00524748"/>
     <w:rsid w:val="00525B38"/>
     <w:rsid w:val="00525F2F"/>
     <w:rsid w:val="00527A5D"/>
     <w:rsid w:val="0053249E"/>
     <w:rsid w:val="00540EE5"/>
     <w:rsid w:val="00541449"/>
     <w:rsid w:val="00543E87"/>
     <w:rsid w:val="00544202"/>
     <w:rsid w:val="00545594"/>
     <w:rsid w:val="00552C12"/>
     <w:rsid w:val="00556990"/>
     <w:rsid w:val="00556F8F"/>
     <w:rsid w:val="00561A7A"/>
     <w:rsid w:val="005635D0"/>
     <w:rsid w:val="00570F6A"/>
     <w:rsid w:val="00576AB4"/>
     <w:rsid w:val="00591FE4"/>
@@ -16296,50 +16493,51 @@
     <w:rsid w:val="00A40988"/>
     <w:rsid w:val="00A4129E"/>
     <w:rsid w:val="00A47490"/>
     <w:rsid w:val="00A50E97"/>
     <w:rsid w:val="00A54627"/>
     <w:rsid w:val="00A621E7"/>
     <w:rsid w:val="00A70401"/>
     <w:rsid w:val="00A72882"/>
     <w:rsid w:val="00A73D71"/>
     <w:rsid w:val="00A76323"/>
     <w:rsid w:val="00A83389"/>
     <w:rsid w:val="00A85882"/>
     <w:rsid w:val="00A864A6"/>
     <w:rsid w:val="00A86D71"/>
     <w:rsid w:val="00A9397E"/>
     <w:rsid w:val="00A94867"/>
     <w:rsid w:val="00AB6F43"/>
     <w:rsid w:val="00AB720F"/>
     <w:rsid w:val="00AC2064"/>
     <w:rsid w:val="00AC40AF"/>
     <w:rsid w:val="00AC7D60"/>
     <w:rsid w:val="00AE24E0"/>
     <w:rsid w:val="00AE2997"/>
     <w:rsid w:val="00AE3E89"/>
     <w:rsid w:val="00AE4475"/>
+    <w:rsid w:val="00AF7CA9"/>
     <w:rsid w:val="00B00D2D"/>
     <w:rsid w:val="00B01A88"/>
     <w:rsid w:val="00B023E6"/>
     <w:rsid w:val="00B042C7"/>
     <w:rsid w:val="00B0598D"/>
     <w:rsid w:val="00B066FB"/>
     <w:rsid w:val="00B0724C"/>
     <w:rsid w:val="00B16A85"/>
     <w:rsid w:val="00B16B8B"/>
     <w:rsid w:val="00B23C19"/>
     <w:rsid w:val="00B3105A"/>
     <w:rsid w:val="00B316C9"/>
     <w:rsid w:val="00B33BFC"/>
     <w:rsid w:val="00B36884"/>
     <w:rsid w:val="00B437AE"/>
     <w:rsid w:val="00B45D27"/>
     <w:rsid w:val="00B51B76"/>
     <w:rsid w:val="00B552ED"/>
     <w:rsid w:val="00B700AF"/>
     <w:rsid w:val="00B70787"/>
     <w:rsid w:val="00B7097C"/>
     <w:rsid w:val="00B71CDD"/>
     <w:rsid w:val="00B76FC3"/>
     <w:rsid w:val="00B837AF"/>
     <w:rsid w:val="00B840D2"/>
@@ -16374,50 +16572,51 @@
     <w:rsid w:val="00C01AD5"/>
     <w:rsid w:val="00C07AFC"/>
     <w:rsid w:val="00C114D2"/>
     <w:rsid w:val="00C16F78"/>
     <w:rsid w:val="00C17956"/>
     <w:rsid w:val="00C219EF"/>
     <w:rsid w:val="00C24883"/>
     <w:rsid w:val="00C27367"/>
     <w:rsid w:val="00C30EC4"/>
     <w:rsid w:val="00C36158"/>
     <w:rsid w:val="00C41DEC"/>
     <w:rsid w:val="00C439E8"/>
     <w:rsid w:val="00C4437A"/>
     <w:rsid w:val="00C45384"/>
     <w:rsid w:val="00C4635F"/>
     <w:rsid w:val="00C47B55"/>
     <w:rsid w:val="00C47F2C"/>
     <w:rsid w:val="00C506AA"/>
     <w:rsid w:val="00C52433"/>
     <w:rsid w:val="00C64C5F"/>
     <w:rsid w:val="00C771D6"/>
     <w:rsid w:val="00C85EC9"/>
     <w:rsid w:val="00C86C74"/>
     <w:rsid w:val="00C874AA"/>
     <w:rsid w:val="00C87595"/>
+    <w:rsid w:val="00C87FA3"/>
     <w:rsid w:val="00C92B10"/>
     <w:rsid w:val="00C937DA"/>
     <w:rsid w:val="00C95202"/>
     <w:rsid w:val="00C9566C"/>
     <w:rsid w:val="00CA10C4"/>
     <w:rsid w:val="00CA2591"/>
     <w:rsid w:val="00CB00DA"/>
     <w:rsid w:val="00CB07D8"/>
     <w:rsid w:val="00CB149F"/>
     <w:rsid w:val="00CB5033"/>
     <w:rsid w:val="00CB55E3"/>
     <w:rsid w:val="00CB7EA3"/>
     <w:rsid w:val="00CC18F9"/>
     <w:rsid w:val="00CC285F"/>
     <w:rsid w:val="00CD5A14"/>
     <w:rsid w:val="00CE0605"/>
     <w:rsid w:val="00CE37D8"/>
     <w:rsid w:val="00CE3DAF"/>
     <w:rsid w:val="00CE6351"/>
     <w:rsid w:val="00CE7E7C"/>
     <w:rsid w:val="00CF0F02"/>
     <w:rsid w:val="00CF240D"/>
     <w:rsid w:val="00CF438B"/>
     <w:rsid w:val="00D018D7"/>
     <w:rsid w:val="00D04932"/>
@@ -16431,50 +16630,51 @@
     <w:rsid w:val="00D40F16"/>
     <w:rsid w:val="00D47EC9"/>
     <w:rsid w:val="00D534A5"/>
     <w:rsid w:val="00D60E84"/>
     <w:rsid w:val="00D64256"/>
     <w:rsid w:val="00D7164E"/>
     <w:rsid w:val="00D72113"/>
     <w:rsid w:val="00D739B0"/>
     <w:rsid w:val="00D75C1E"/>
     <w:rsid w:val="00D85713"/>
     <w:rsid w:val="00D85FEE"/>
     <w:rsid w:val="00D86F6E"/>
     <w:rsid w:val="00D871BF"/>
     <w:rsid w:val="00D9457A"/>
     <w:rsid w:val="00D96891"/>
     <w:rsid w:val="00D968ED"/>
     <w:rsid w:val="00D96BF8"/>
     <w:rsid w:val="00D9761D"/>
     <w:rsid w:val="00DA046F"/>
     <w:rsid w:val="00DA1E9E"/>
     <w:rsid w:val="00DA42CA"/>
     <w:rsid w:val="00DC2EE0"/>
     <w:rsid w:val="00DC6FB0"/>
     <w:rsid w:val="00DC786E"/>
     <w:rsid w:val="00DD143A"/>
+    <w:rsid w:val="00DE034B"/>
     <w:rsid w:val="00DE1097"/>
     <w:rsid w:val="00DE4DD7"/>
     <w:rsid w:val="00DE572A"/>
     <w:rsid w:val="00DE5C2F"/>
     <w:rsid w:val="00DF5A67"/>
     <w:rsid w:val="00E03817"/>
     <w:rsid w:val="00E070AE"/>
     <w:rsid w:val="00E11465"/>
     <w:rsid w:val="00E12402"/>
     <w:rsid w:val="00E15127"/>
     <w:rsid w:val="00E17BBE"/>
     <w:rsid w:val="00E23C55"/>
     <w:rsid w:val="00E2685B"/>
     <w:rsid w:val="00E27BCC"/>
     <w:rsid w:val="00E27C7A"/>
     <w:rsid w:val="00E30F76"/>
     <w:rsid w:val="00E3184F"/>
     <w:rsid w:val="00E32531"/>
     <w:rsid w:val="00E33868"/>
     <w:rsid w:val="00E345BD"/>
     <w:rsid w:val="00E35FAB"/>
     <w:rsid w:val="00E37C64"/>
     <w:rsid w:val="00E4217B"/>
     <w:rsid w:val="00E4668E"/>
     <w:rsid w:val="00E46724"/>
@@ -16592,51 +16792,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17295,50 +17495,52 @@
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00646325"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
     <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00646325"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00646325"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
     <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
@@ -17699,50 +17901,61 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E75FD6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00846E82"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00153008"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="59255546">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="106854122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -17804,51 +18017,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136868418">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apraksti.ur.gov.lv/lv/registre/registracija-uznemumu-registra/kopsavilkums-13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apraksti.ur.gov.lv/lv/registre/registracija-uznemumu-registra/kopsavilkums-13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.registrs.ur.gov.lv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18119,146 +18332,150 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d71013fee14be6e8ba9d0b8be5b6c49e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1f914599432d68d20146099f1b9d3e1" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -18325,142 +18542,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02E3AAA7-EDDC-49AA-BECE-E624CC4D02B6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B19823D2-8634-45B5-BB71-B2192EA8A742}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{594B5746-B135-422C-BCD4-F7560611FD59}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0B85DB-C24F-4C08-ACFF-1AC1F85DF8A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CF7C789-09E8-483E-B012-D28325D59928}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>3847</Characters>
+  <Pages>9</Pages>
+  <Words>1388</Words>
+  <Characters>9917</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>472</Lines>
+  <Paragraphs>275</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Ministru kabineta noteikumu projekts "Noteikumi par pieteikumu veidlapām ierakstiem uzņēmumu reģistra žurnālā, masu informācijas līdzekļu reģistrā un arodbiedrību reģistrā un reģistrācijas apliecībām"</vt:lpstr>
       <vt:lpstr>Ministru kabineta noteikumu projekts "Noteikumi par pieteikumu veidlapām ierakstiem uzņēmumu reģistra žurnālā, masu informācijas līdzekļu reģistrā un arodbiedrību reģistrā un reģistrācijas apliecībām"</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>LR Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10573</CharactersWithSpaces>
+  <CharactersWithSpaces>11030</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ministru kabineta noteikumu projekts "Noteikumi par pieteikumu veidlapām ierakstiem uzņēmumu reģistra žurnālā, masu informācijas līdzekļu reģistrā un arodbiedrību reģistrā un reģistrācijas apliecībām"</dc:title>
   <dc:subject>1.pielikums</dc:subject>
   <dc:creator>Inese Tērauda</dc:creator>
   <cp:keywords/>
   <dc:description>Inese.Terauda@ur.gov.lv, tel. 67031734</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>