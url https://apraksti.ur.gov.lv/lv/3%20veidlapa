--- v0 (2026-04-08)
+++ v1 (2026-07-26)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2104"/>
         <w:gridCol w:w="7512"/>
       </w:tblGrid>
       <w:tr w:rsidR="00882598" w:rsidRPr="009B7757" w14:paraId="2B6E8C34" w14:textId="77777777" w:rsidTr="005D26FD">
         <w:tc>
           <w:tcPr>
@@ -4738,67 +4739,76 @@
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="59169E24" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008A69F4" w:rsidRPr="00893584" w14:paraId="00152A39" w14:textId="77777777" w:rsidTr="00F75D49">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2FF91FB0" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
+                <w:p w14:paraId="2FF91FB0" w14:textId="181B44E6" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AB4D77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="03416D92" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008A69F4" w:rsidRPr="00893584" w14:paraId="0846B743" w14:textId="77777777" w:rsidTr="00F75D49">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -4939,66 +4949,75 @@
                 <w:p w14:paraId="4F5B4D9E" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008A69F4" w:rsidRPr="00893584" w14:paraId="74214601" w14:textId="77777777" w:rsidTr="00F75D49">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0CFEB50F" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
+                <w:p w14:paraId="0CFEB50F" w14:textId="1E67AF28" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AB4D77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2274C11D" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008A69F4" w:rsidRPr="00893584" w14:paraId="70B67EFF" w14:textId="77777777" w:rsidTr="00F75D49">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -5333,179 +5352,244 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidR="008A69F4" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008A69F4" w:rsidRPr="00893584" w14:paraId="47B4FDF4" w14:textId="77777777" w:rsidTr="00F75D49">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="409FA620" w14:textId="15200689" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="00BC7332" w:rsidP="00F75D49">
+                <w:p w14:paraId="409FA620" w14:textId="258CA1E2" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="00BC7332" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidR="008A69F4" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D218D3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D218D3" w:rsidRPr="00DA540D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 7.2.4. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008A69F4" w:rsidRPr="00893584" w14:paraId="6B59BB82" w14:textId="77777777" w:rsidTr="00DE07F8">
               <w:trPr>
                 <w:trHeight w:val="730"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="057F5BCD" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="27BBD150" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
                   </w:r>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008A69F4" w:rsidRPr="00893584" w14:paraId="55EE0CDD" w14:textId="77777777" w:rsidTr="00F75D49">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="6C7B6C13" w14:textId="7AFCFA2D" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="00BC7332" w:rsidP="00F75D49">
+                <w:p w14:paraId="6C7B6C13" w14:textId="2AC98A61" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="00BC7332" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidR="008A69F4" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>.2.2. Kā atsevišķa persona, kas kontrolē</w:t>
                   </w:r>
                   <w:r w:rsidR="008A69F4" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
-                  <w:r w:rsidR="008A69F4" w:rsidRPr="00893584">
+                  <w:r w:rsidR="008A69F4" w:rsidRPr="00DA540D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(aizpilda </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00DA540D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>7.</w:t>
                   </w:r>
-                  <w:r w:rsidR="008A69F4" w:rsidRPr="00893584">
+                  <w:r w:rsidR="008A69F4" w:rsidRPr="00DA540D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                    </w:rPr>
-                    <w:t>3. punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>3. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F015E4" w:rsidRPr="00DA540D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00577779" w:rsidRPr="00DA540D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F015E4" w:rsidRPr="00DA540D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>7.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="008A69F4" w:rsidRPr="00DA540D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008A69F4" w:rsidRPr="00893584" w14:paraId="427F7079" w14:textId="77777777" w:rsidTr="00F75D49">
               <w:trPr>
                 <w:trHeight w:val="53"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="28704CC8" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00893584">
@@ -5573,143 +5657,510 @@
                     <w:t xml:space="preserve"> uz darījuma attiecību pamata</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="60524A88" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3E3997C0" w14:textId="2AA1DB63" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008A69F4" w:rsidRPr="00893584" w14:paraId="6BF47131" w14:textId="77777777" w:rsidTr="00F75D49">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E0AB5FD" w14:textId="5C293D53" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="00BC7332" w:rsidP="00F75D49">
+                <w:p w14:paraId="2E0AB5FD" w14:textId="24A45942" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="00BC7332" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidR="008A69F4" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>.2.3. Cits kontroles veids</w:t>
                   </w:r>
                   <w:r w:rsidR="008A69F4" w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="008A69F4" w:rsidRPr="00893584">
+                  <w:r w:rsidR="008A69F4" w:rsidRPr="00DA540D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno ar citas personas starpniecību aizpilda </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00DA540D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
-                  <w:r w:rsidR="008A69F4" w:rsidRPr="00893584">
+                  <w:r w:rsidR="008A69F4" w:rsidRPr="00DA540D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                    </w:rPr>
-[...2 lines deleted...]
-                  <w:r w:rsidR="008A69F4">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.3. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F015E4" w:rsidRPr="00DA540D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                    </w:rPr>
-[...2 lines deleted...]
-                  <w:r w:rsidR="008A69F4" w:rsidRPr="00893584">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>un</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00577779" w:rsidRPr="00DA540D">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                    </w:rPr>
-                    <w:t> punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F015E4" w:rsidRPr="00DA540D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>7.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidR="008A69F4" w:rsidRPr="00DA540D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008A69F4" w:rsidRPr="00893584" w14:paraId="7C48923B" w14:textId="77777777" w:rsidTr="00F75D49">
               <w:trPr>
                 <w:trHeight w:val="622"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1BA74D2E" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="071EEE4D" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
+          <w:p w14:paraId="071EEE4D" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9354" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3117"/>
+              <w:gridCol w:w="6216"/>
+              <w:gridCol w:w="21"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00447B35" w:rsidRPr="00447B35" w14:paraId="6A1E2DC2" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="6657808A" w14:textId="09C35360" w:rsidR="00447B35" w:rsidRPr="00447B35" w:rsidRDefault="00447B35" w:rsidP="00447B35">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>7</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00447B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="45EB2CB0" w14:textId="77777777" w:rsidR="00447B35" w:rsidRPr="00447B35" w:rsidRDefault="00447B35" w:rsidP="00447B35">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00447B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00447B35" w:rsidRPr="00447B35" w14:paraId="69C742AE" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="22CE52CE" w14:textId="77777777" w:rsidR="00447B35" w:rsidRPr="00447B35" w:rsidRDefault="00447B35" w:rsidP="00447B35">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="604B6ED1" w14:textId="77777777" w:rsidR="00447B35" w:rsidRPr="00447B35" w:rsidRDefault="00447B35" w:rsidP="00447B35">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="48E73ACA" w14:textId="77777777" w:rsidR="00447B35" w:rsidRPr="00447B35" w:rsidRDefault="00447B35" w:rsidP="00447B35">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00447B35" w:rsidRPr="00447B35" w14:paraId="44C57236" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1C55EB40" w14:textId="77777777" w:rsidR="00447B35" w:rsidRPr="00447B35" w:rsidRDefault="00447B35" w:rsidP="00447B35">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00447B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00447B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="272EA827" w14:textId="77777777" w:rsidR="00447B35" w:rsidRPr="00447B35" w:rsidRDefault="00447B35" w:rsidP="00447B35">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="43F5B8F5" w14:textId="77777777" w:rsidR="00447B35" w:rsidRPr="00447B35" w:rsidRDefault="00447B35" w:rsidP="00447B35">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00447B35" w:rsidRPr="00447B35" w14:paraId="3636F82B" w14:textId="77777777" w:rsidTr="007C2284">
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3117" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="65BB47F9" w14:textId="77777777" w:rsidR="00447B35" w:rsidRPr="00447B35" w:rsidRDefault="00447B35" w:rsidP="00447B35">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5CC50ACD" w14:textId="77777777" w:rsidR="00447B35" w:rsidRPr="00447B35" w:rsidRDefault="00447B35" w:rsidP="00447B35">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00447B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6237" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="0E3C312B" w14:textId="77777777" w:rsidR="00447B35" w:rsidRPr="00447B35" w:rsidRDefault="00447B35" w:rsidP="00447B35">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0F88BE6D" w14:textId="77777777" w:rsidR="00AB4D77" w:rsidRPr="00893584" w:rsidRDefault="00AB4D77" w:rsidP="00F75D49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
@@ -5940,70 +6391,78 @@
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2962" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="148912B9" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
-                    <w:t>Juridiskā adrese (norāda tikai ārvalstīs reģistrētām juridiskajām personām vai juridiskajiem veidojumiem)</w:t>
+                    <w:t xml:space="preserve">Juridiskā adrese (norāda tikai ārvalstīs reģistrētām juridiskajām personām vai </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00893584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>juridiskajiem veidojumiem)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="699FFC3A" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00893584">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Valsts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="399C1FAD" w14:textId="77777777" w:rsidR="008A69F4" w:rsidRPr="00893584" w:rsidRDefault="008A69F4" w:rsidP="00F75D49">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008A69F4" w:rsidRPr="00893584" w14:paraId="72376711" w14:textId="77777777" w:rsidTr="00F75D49">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
@@ -9664,50 +10123,51 @@
             </w:tblGrid>
             <w:tr w:rsidR="00CE2FDB" w:rsidRPr="009B7757" w14:paraId="0D5AA441" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3CA7D31C" w14:textId="77777777" w:rsidR="00CE2FDB" w:rsidRPr="009B7757" w:rsidRDefault="00CE2FDB" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CE2FDB" w:rsidRPr="009B7757" w14:paraId="1A8C5AB7" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="35E0F06D" w14:textId="77777777" w:rsidR="00C91BE1" w:rsidRPr="009B7757" w:rsidRDefault="00CE2FDB" w:rsidP="00691BF0">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="20"/>
@@ -12002,218 +12462,227 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00790A9B" w:rsidRPr="009B7757" w:rsidSect="00AF45DA">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A3DACD9" w14:textId="77777777" w:rsidR="008D705F" w:rsidRPr="00F30BD8" w:rsidRDefault="008D705F" w:rsidP="009F5C0F">
+    <w:p w14:paraId="0242DF53" w14:textId="77777777" w:rsidR="00DE7F17" w:rsidRPr="00F30BD8" w:rsidRDefault="00DE7F17" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49C7AF25" w14:textId="77777777" w:rsidR="008D705F" w:rsidRPr="00F30BD8" w:rsidRDefault="008D705F" w:rsidP="009F5C0F">
+    <w:p w14:paraId="354098CB" w14:textId="77777777" w:rsidR="00DE7F17" w:rsidRPr="00F30BD8" w:rsidRDefault="00DE7F17" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-436298391"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="328D8717" w14:textId="3F106500" w:rsidR="001C549B" w:rsidRDefault="001C549B">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1DCC6816" w14:textId="69E50AE4" w:rsidR="00874545" w:rsidRPr="00F30BD8" w:rsidRDefault="00874545">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1400907542"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="10C0CA22" w14:textId="6CD9A038" w:rsidR="001C549B" w:rsidRDefault="001C549B">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="66E24011" w14:textId="77777777" w:rsidR="001C549B" w:rsidRDefault="001C549B">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E33E3C2" w14:textId="77777777" w:rsidR="008D705F" w:rsidRPr="00F30BD8" w:rsidRDefault="008D705F" w:rsidP="009F5C0F">
+    <w:p w14:paraId="79999DDF" w14:textId="77777777" w:rsidR="00DE7F17" w:rsidRPr="00F30BD8" w:rsidRDefault="00DE7F17" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32824530" w14:textId="77777777" w:rsidR="008D705F" w:rsidRPr="00F30BD8" w:rsidRDefault="008D705F" w:rsidP="009F5C0F">
+    <w:p w14:paraId="642B35CB" w14:textId="77777777" w:rsidR="00DE7F17" w:rsidRPr="00F30BD8" w:rsidRDefault="00DE7F17" w:rsidP="009F5C0F">
       <w:r w:rsidRPr="00F30BD8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7C5DB077" w14:textId="7C440F82" w:rsidR="00603CA2" w:rsidRPr="009B7757" w:rsidRDefault="00603CA2" w:rsidP="00603CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7757">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
@@ -12227,121 +12696,91 @@
       </w:r>
       <w:r w:rsidR="00D82829" w:rsidRPr="009B7757">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7757">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47900A8B" w14:textId="015BB731" w:rsidR="008A1E34" w:rsidRPr="00F30BD8" w:rsidRDefault="008A1E34" w:rsidP="000F60CE">
+  <w:p w14:paraId="47900A8B" w14:textId="7B8E55FC" w:rsidR="008A1E34" w:rsidRPr="00F30BD8" w:rsidRDefault="008A1E34" w:rsidP="000F60CE">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="0014188C">
+    <w:r w:rsidR="00675DFC">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>01.07.</w:t>
     </w:r>
     <w:r w:rsidR="000F60CE" w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.</w:t>
-[...29 lines deleted...]
-      <w:t>.202</w:t>
+      <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00702BC1">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00093B33" w:rsidRPr="00F30BD8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="37898732" w14:textId="23B73C46" w:rsidR="00874545" w:rsidRPr="00F30BD8" w:rsidRDefault="00874545" w:rsidP="008A1E34">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
@@ -13059,215 +13498,222 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="938097679">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="562715345">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="945960283">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="209146541">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1521358764">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="150"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00790A9B"/>
     <w:rsid w:val="00020929"/>
     <w:rsid w:val="00022A80"/>
     <w:rsid w:val="00023FA5"/>
     <w:rsid w:val="00025026"/>
     <w:rsid w:val="000320C0"/>
     <w:rsid w:val="00033068"/>
     <w:rsid w:val="000425BD"/>
     <w:rsid w:val="00045376"/>
     <w:rsid w:val="00047B72"/>
     <w:rsid w:val="00053762"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="000556F0"/>
     <w:rsid w:val="00076397"/>
     <w:rsid w:val="000869B1"/>
     <w:rsid w:val="00093491"/>
     <w:rsid w:val="00093B33"/>
     <w:rsid w:val="0009670A"/>
     <w:rsid w:val="000A11BB"/>
     <w:rsid w:val="000C25CB"/>
     <w:rsid w:val="000C7F24"/>
     <w:rsid w:val="000D0042"/>
     <w:rsid w:val="000D24F6"/>
     <w:rsid w:val="000D7708"/>
     <w:rsid w:val="000E42EC"/>
     <w:rsid w:val="000F60CE"/>
     <w:rsid w:val="001114BD"/>
     <w:rsid w:val="0012090F"/>
     <w:rsid w:val="00130211"/>
     <w:rsid w:val="00135747"/>
     <w:rsid w:val="0013652A"/>
     <w:rsid w:val="00136E5F"/>
     <w:rsid w:val="0014188C"/>
     <w:rsid w:val="001528FE"/>
     <w:rsid w:val="00153ABC"/>
     <w:rsid w:val="00175A5A"/>
+    <w:rsid w:val="00180FA3"/>
     <w:rsid w:val="00191791"/>
     <w:rsid w:val="001973A1"/>
     <w:rsid w:val="001A10E1"/>
     <w:rsid w:val="001A46D7"/>
     <w:rsid w:val="001A4A6A"/>
     <w:rsid w:val="001A4D3C"/>
     <w:rsid w:val="001A5A82"/>
     <w:rsid w:val="001C549B"/>
     <w:rsid w:val="001F32BC"/>
     <w:rsid w:val="00200B0B"/>
     <w:rsid w:val="002039CB"/>
     <w:rsid w:val="00204595"/>
     <w:rsid w:val="00212C01"/>
     <w:rsid w:val="00224820"/>
     <w:rsid w:val="00224F04"/>
     <w:rsid w:val="00226FDB"/>
     <w:rsid w:val="00242513"/>
     <w:rsid w:val="00246470"/>
     <w:rsid w:val="00247B35"/>
     <w:rsid w:val="00257C71"/>
     <w:rsid w:val="00261763"/>
     <w:rsid w:val="00267369"/>
     <w:rsid w:val="002746E6"/>
     <w:rsid w:val="00282844"/>
     <w:rsid w:val="0028440E"/>
     <w:rsid w:val="00287C14"/>
     <w:rsid w:val="00287F6E"/>
     <w:rsid w:val="002971D1"/>
     <w:rsid w:val="002A3F7C"/>
     <w:rsid w:val="002A4FF2"/>
     <w:rsid w:val="002A5E61"/>
     <w:rsid w:val="002B37CE"/>
     <w:rsid w:val="002B58D8"/>
     <w:rsid w:val="002D5A61"/>
     <w:rsid w:val="002E6519"/>
     <w:rsid w:val="002F3826"/>
     <w:rsid w:val="00302AA6"/>
     <w:rsid w:val="00303DCA"/>
     <w:rsid w:val="003156E2"/>
+    <w:rsid w:val="00315E35"/>
     <w:rsid w:val="00320D1A"/>
     <w:rsid w:val="00323D6C"/>
     <w:rsid w:val="00324F38"/>
     <w:rsid w:val="00346B68"/>
     <w:rsid w:val="00351049"/>
     <w:rsid w:val="003603F8"/>
     <w:rsid w:val="00380A92"/>
     <w:rsid w:val="00385E1E"/>
     <w:rsid w:val="00393827"/>
     <w:rsid w:val="003C0484"/>
     <w:rsid w:val="003C0D06"/>
     <w:rsid w:val="003C19C7"/>
     <w:rsid w:val="003C38B3"/>
     <w:rsid w:val="003D016D"/>
     <w:rsid w:val="003D1587"/>
     <w:rsid w:val="003D1886"/>
     <w:rsid w:val="003D4D69"/>
     <w:rsid w:val="0040477F"/>
     <w:rsid w:val="00406E7F"/>
     <w:rsid w:val="004229BA"/>
     <w:rsid w:val="00424283"/>
     <w:rsid w:val="00434BAD"/>
     <w:rsid w:val="004467AB"/>
+    <w:rsid w:val="00447B35"/>
     <w:rsid w:val="00447F11"/>
     <w:rsid w:val="00456217"/>
     <w:rsid w:val="00467DFF"/>
     <w:rsid w:val="00481CF7"/>
     <w:rsid w:val="00492856"/>
     <w:rsid w:val="004970B0"/>
     <w:rsid w:val="004A372A"/>
     <w:rsid w:val="004B1611"/>
     <w:rsid w:val="004C7D44"/>
     <w:rsid w:val="004D4221"/>
     <w:rsid w:val="004D5B0C"/>
     <w:rsid w:val="004D639A"/>
     <w:rsid w:val="004F65D2"/>
     <w:rsid w:val="00521D4B"/>
     <w:rsid w:val="00523965"/>
     <w:rsid w:val="00524B0C"/>
     <w:rsid w:val="00524DD8"/>
     <w:rsid w:val="00525594"/>
     <w:rsid w:val="00526F40"/>
     <w:rsid w:val="00542BDF"/>
     <w:rsid w:val="00544473"/>
     <w:rsid w:val="00544F4C"/>
     <w:rsid w:val="00546B1B"/>
     <w:rsid w:val="00546C84"/>
     <w:rsid w:val="00555896"/>
     <w:rsid w:val="00556310"/>
     <w:rsid w:val="005770F5"/>
+    <w:rsid w:val="00577779"/>
     <w:rsid w:val="00587241"/>
     <w:rsid w:val="00596DFE"/>
     <w:rsid w:val="005A778C"/>
     <w:rsid w:val="005B7527"/>
     <w:rsid w:val="005C05C2"/>
     <w:rsid w:val="005C1D64"/>
     <w:rsid w:val="005C2733"/>
     <w:rsid w:val="005D26FD"/>
     <w:rsid w:val="005D4744"/>
     <w:rsid w:val="005F316F"/>
     <w:rsid w:val="00601FE9"/>
     <w:rsid w:val="00603CA2"/>
     <w:rsid w:val="0060478F"/>
     <w:rsid w:val="0063000E"/>
     <w:rsid w:val="00630930"/>
     <w:rsid w:val="0064027F"/>
     <w:rsid w:val="00645AF3"/>
+    <w:rsid w:val="00675DFC"/>
     <w:rsid w:val="00683FCD"/>
     <w:rsid w:val="00690B2F"/>
     <w:rsid w:val="00691BF0"/>
     <w:rsid w:val="006921C1"/>
     <w:rsid w:val="006B4778"/>
     <w:rsid w:val="006D5336"/>
     <w:rsid w:val="006D6BDF"/>
     <w:rsid w:val="006D77EC"/>
     <w:rsid w:val="006E0811"/>
     <w:rsid w:val="006F31BA"/>
     <w:rsid w:val="006F66AE"/>
     <w:rsid w:val="007023B4"/>
     <w:rsid w:val="00702BC1"/>
     <w:rsid w:val="0070437D"/>
     <w:rsid w:val="00710196"/>
     <w:rsid w:val="007106F8"/>
     <w:rsid w:val="00724E0B"/>
     <w:rsid w:val="0075304F"/>
     <w:rsid w:val="00771DD8"/>
     <w:rsid w:val="00790A9B"/>
     <w:rsid w:val="00792A6B"/>
     <w:rsid w:val="00792D9A"/>
     <w:rsid w:val="007A0512"/>
     <w:rsid w:val="007A44D0"/>
     <w:rsid w:val="007B219C"/>
@@ -13307,131 +13753,136 @@
     <w:rsid w:val="009853A4"/>
     <w:rsid w:val="009A42CE"/>
     <w:rsid w:val="009B6724"/>
     <w:rsid w:val="009B7757"/>
     <w:rsid w:val="009C3525"/>
     <w:rsid w:val="009C6F0F"/>
     <w:rsid w:val="009D1A52"/>
     <w:rsid w:val="009D49E6"/>
     <w:rsid w:val="009F5A50"/>
     <w:rsid w:val="009F5C0F"/>
     <w:rsid w:val="009F6E6A"/>
     <w:rsid w:val="00A0020F"/>
     <w:rsid w:val="00A003B5"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A04790"/>
     <w:rsid w:val="00A10288"/>
     <w:rsid w:val="00A1101F"/>
     <w:rsid w:val="00A124D5"/>
     <w:rsid w:val="00A16E1B"/>
     <w:rsid w:val="00A230DE"/>
     <w:rsid w:val="00A40094"/>
     <w:rsid w:val="00A46233"/>
     <w:rsid w:val="00A772A0"/>
     <w:rsid w:val="00A8521B"/>
     <w:rsid w:val="00A97099"/>
+    <w:rsid w:val="00AB4D77"/>
     <w:rsid w:val="00AC126D"/>
     <w:rsid w:val="00AD605D"/>
     <w:rsid w:val="00AF45DA"/>
     <w:rsid w:val="00AF6961"/>
     <w:rsid w:val="00AF7C38"/>
     <w:rsid w:val="00B1733A"/>
     <w:rsid w:val="00B212DD"/>
     <w:rsid w:val="00B2706C"/>
     <w:rsid w:val="00B272B5"/>
     <w:rsid w:val="00B41E80"/>
     <w:rsid w:val="00B43522"/>
     <w:rsid w:val="00B51BA0"/>
     <w:rsid w:val="00B60BAA"/>
     <w:rsid w:val="00B8521E"/>
     <w:rsid w:val="00B9029C"/>
     <w:rsid w:val="00B971EE"/>
     <w:rsid w:val="00BB1D8F"/>
     <w:rsid w:val="00BC1C37"/>
     <w:rsid w:val="00BC3DA3"/>
     <w:rsid w:val="00BC685F"/>
     <w:rsid w:val="00BC7332"/>
     <w:rsid w:val="00BE5F2B"/>
     <w:rsid w:val="00BF23F3"/>
     <w:rsid w:val="00C06BB2"/>
     <w:rsid w:val="00C13E5B"/>
     <w:rsid w:val="00C17BD2"/>
     <w:rsid w:val="00C21972"/>
     <w:rsid w:val="00C25372"/>
     <w:rsid w:val="00C33460"/>
     <w:rsid w:val="00C349E6"/>
     <w:rsid w:val="00C5764C"/>
     <w:rsid w:val="00C64E21"/>
     <w:rsid w:val="00C91BE1"/>
     <w:rsid w:val="00CB584B"/>
     <w:rsid w:val="00CC68A3"/>
     <w:rsid w:val="00CD712F"/>
     <w:rsid w:val="00CE2FDB"/>
     <w:rsid w:val="00CF642E"/>
     <w:rsid w:val="00D0445F"/>
     <w:rsid w:val="00D058E7"/>
     <w:rsid w:val="00D0605A"/>
+    <w:rsid w:val="00D218D3"/>
     <w:rsid w:val="00D4019B"/>
     <w:rsid w:val="00D62522"/>
     <w:rsid w:val="00D82829"/>
     <w:rsid w:val="00D840CC"/>
     <w:rsid w:val="00D939F6"/>
     <w:rsid w:val="00D979FB"/>
+    <w:rsid w:val="00DA540D"/>
     <w:rsid w:val="00DB5D0B"/>
     <w:rsid w:val="00DC3535"/>
     <w:rsid w:val="00DD0E73"/>
     <w:rsid w:val="00DD3514"/>
     <w:rsid w:val="00DD45B8"/>
     <w:rsid w:val="00DE07F8"/>
+    <w:rsid w:val="00DE7F17"/>
     <w:rsid w:val="00E018BB"/>
     <w:rsid w:val="00E02055"/>
     <w:rsid w:val="00E02A5F"/>
     <w:rsid w:val="00E11465"/>
     <w:rsid w:val="00E204E8"/>
     <w:rsid w:val="00E31371"/>
     <w:rsid w:val="00E31C84"/>
     <w:rsid w:val="00E36225"/>
     <w:rsid w:val="00E3668B"/>
     <w:rsid w:val="00E42F53"/>
     <w:rsid w:val="00E44906"/>
     <w:rsid w:val="00E54AE8"/>
     <w:rsid w:val="00E606D2"/>
     <w:rsid w:val="00E72807"/>
     <w:rsid w:val="00E74406"/>
     <w:rsid w:val="00E75AAC"/>
     <w:rsid w:val="00E83AD0"/>
     <w:rsid w:val="00E8706A"/>
     <w:rsid w:val="00E91323"/>
     <w:rsid w:val="00E93EF8"/>
     <w:rsid w:val="00EA19A8"/>
     <w:rsid w:val="00EA262E"/>
     <w:rsid w:val="00EA5629"/>
     <w:rsid w:val="00EB57ED"/>
     <w:rsid w:val="00ED0437"/>
     <w:rsid w:val="00ED36AA"/>
     <w:rsid w:val="00EE0078"/>
     <w:rsid w:val="00EF65CB"/>
+    <w:rsid w:val="00F015E4"/>
     <w:rsid w:val="00F100D1"/>
     <w:rsid w:val="00F25829"/>
     <w:rsid w:val="00F30BD8"/>
     <w:rsid w:val="00F35CF5"/>
     <w:rsid w:val="00F41B45"/>
     <w:rsid w:val="00F54304"/>
     <w:rsid w:val="00F614DF"/>
     <w:rsid w:val="00F6659A"/>
     <w:rsid w:val="00F8679B"/>
     <w:rsid w:val="00F94901"/>
     <w:rsid w:val="00FA1D0E"/>
     <w:rsid w:val="00FC2767"/>
     <w:rsid w:val="00FC43E0"/>
     <w:rsid w:val="00FD2334"/>
     <w:rsid w:val="00FD2953"/>
     <w:rsid w:val="00FD3E22"/>
     <w:rsid w:val="00FF1A5F"/>
     <w:rsid w:val="00FF218C"/>
     <w:rsid w:val="00FF4F0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -15780,170 +16231,146 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1f914599432d68d20146099f1b9d3e1" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -16010,118 +16437,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37C6A373-6C0D-4924-B174-18C0118F9643}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9686716C-5E7C-4B76-8355-A942A4370450}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C15C46C-8034-4A88-8963-70A47BF4B337}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB124A2B-5268-454F-B862-0EC32E714842}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CE5EBD1-B1A7-4776-B7C7-4E86FB89583A}"/>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>6587</Words>
-  <Characters>3756</Characters>
+  <Words>7043</Words>
+  <Characters>4015</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10323</CharactersWithSpaces>
+  <CharactersWithSpaces>11036</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>3211319</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.registrs.ur.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8192059</vt:i4>
       </vt:variant>
       <vt:variant>