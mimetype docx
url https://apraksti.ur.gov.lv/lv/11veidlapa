--- v0 (2026-04-08)
+++ v1 (2026-08-21)
@@ -1,6052 +1,9484 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9394" w:type="dxa"/>
-        <w:tblInd w:w="-72" w:type="dxa"/>
+        <w:tblW w:w="9616" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2159"/>
+        <w:gridCol w:w="7457"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DA5512" w:rsidRPr="00F4601A" w14:paraId="50F36FC1" w14:textId="77777777" w:rsidTr="00C820AC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="741"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="008432E7" w14:textId="51088100" w:rsidR="00DA5512" w:rsidRPr="00F4601A" w:rsidRDefault="00AC0875" w:rsidP="00DA5512">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5512" w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5512" w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VEIDLAPA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7229" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA1818A" w14:textId="101D09F7" w:rsidR="00DA5512" w:rsidRPr="00F4601A" w:rsidRDefault="00EE55DF" w:rsidP="00DA5512">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pieteikums </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC0875">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>masu informācijas līdzekļa</w:t>
+            </w:r>
+            <w:r w:rsidR="00914044" w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ierakstīšanai </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5994">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>masu informācijas līdzekļu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reģistrā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C3757B6" w14:textId="77777777" w:rsidR="00405BEF" w:rsidRPr="00F4601A" w:rsidRDefault="00405BEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FBB018" w14:textId="77777777" w:rsidR="00405BEF" w:rsidRPr="00F4601A" w:rsidRDefault="00405BEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2368"/>
+        <w:tblW w:w="9616" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2013"/>
+        <w:gridCol w:w="7603"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00405BEF" w:rsidRPr="00F4601A" w14:paraId="1A976CC4" w14:textId="77777777" w:rsidTr="000861CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A95DFC5" w14:textId="77777777" w:rsidR="00405BEF" w:rsidRPr="00F4601A" w:rsidRDefault="00405BEF" w:rsidP="00405BEF">
+            <w:pPr>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Jāņem vērā!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62B68000" w14:textId="77777777" w:rsidR="00405BEF" w:rsidRPr="00F4601A" w:rsidRDefault="00405BEF" w:rsidP="0070608F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jāaizpilda atbilstošie pieteikuma punkti. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E596E86" w14:textId="77777777" w:rsidR="00405BEF" w:rsidRPr="00F4601A" w:rsidRDefault="00405BEF" w:rsidP="0070608F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nepieciešamības gadījumā ailes var kopēt vai dzēst.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA2FB82" w14:textId="77777777" w:rsidR="00405BEF" w:rsidRPr="00F4601A" w:rsidRDefault="00405BEF" w:rsidP="0070608F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja pieteikumu iesniedz pakalpojumu portālā, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">valsts nodevas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">apmaksa jāveic tiešsaistē </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00F4601A">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>https://registrs.ur.gov.lv/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>. Ja pieteikumu iesniedz ārpus portāla, jāpievieno informācija par valsts nodevas apmaksu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (maksājuma uzdevumu vai jāaizpilda attiecīgais punkts)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9616" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3379"/>
+        <w:gridCol w:w="6237"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A674A5" w:rsidRPr="00F4601A" w14:paraId="13D00D40" w14:textId="77777777" w:rsidTr="00A82691">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="752E7F21" w14:textId="6A793240" w:rsidR="00A674A5" w:rsidRPr="00F4601A" w:rsidRDefault="00A674A5" w:rsidP="00695686">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A82691">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Masu informācijas līdzekļa nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0055451E" w:rsidRPr="00F4601A" w14:paraId="210F75CB" w14:textId="77777777" w:rsidTr="001E2F92">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="511"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08554DAC" w14:textId="3AE57AE4" w:rsidR="0055451E" w:rsidRPr="001E2F92" w:rsidRDefault="0055451E" w:rsidP="00405BEF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F92">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Nosaukums, izmantojot latviešu vai latīņu alfabēta burtus:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2F92">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDC21F5" w14:textId="762519A2" w:rsidR="0055451E" w:rsidRPr="00F4601A" w:rsidRDefault="0055451E" w:rsidP="00405BEF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0055451E" w:rsidRPr="00F4601A" w14:paraId="4C426D64" w14:textId="77777777" w:rsidTr="001E2F92">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="511"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DFE789" w14:textId="17817EE4" w:rsidR="0055451E" w:rsidRPr="001E2F92" w:rsidRDefault="0055451E" w:rsidP="00405BEF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F92">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Nosaukums valodā, kurā tiks izdots masu informācijas līdzeklis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC3D155" w14:textId="1947CF14" w:rsidR="0055451E" w:rsidRPr="00F4601A" w:rsidRDefault="0055451E" w:rsidP="00405BEF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A679FC9" w14:textId="77777777" w:rsidR="00A674A5" w:rsidRPr="00F4601A" w:rsidRDefault="00A674A5">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9616" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9616"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DE1412" w:rsidRPr="00F4601A" w14:paraId="6BF8500F" w14:textId="77777777" w:rsidTr="000861CF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3470F1C8" w14:textId="46887401" w:rsidR="00DE1412" w:rsidRPr="00F4601A" w:rsidRDefault="00DE1412" w:rsidP="00FA7918">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="001E2F92">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Masu informācijas līdzekļa valoda</w:t>
+            </w:r>
+            <w:r w:rsidR="00812B27" w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE1412" w:rsidRPr="00F4601A" w14:paraId="7870151C" w14:textId="77777777" w:rsidTr="000861CF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="598"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30243773" w14:textId="40732008" w:rsidR="00D15B7F" w:rsidRPr="00F4601A" w:rsidRDefault="00D15B7F" w:rsidP="00D15B7F">
+            <w:pPr>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7EE6C74F" w14:textId="77777777" w:rsidR="00DE1412" w:rsidRDefault="00DE1412" w:rsidP="00DE1412">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9322" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9567"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F9129D" w:rsidRPr="00F4601A" w14:paraId="1566C212" w14:textId="77777777" w:rsidTr="009947F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4F0459" w14:textId="393C22EF" w:rsidR="00F9129D" w:rsidRPr="00380C3F" w:rsidRDefault="00F9129D" w:rsidP="009947F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mediju pakalpojumu sniedzējs</w:t>
+            </w:r>
+            <w:r w:rsidR="00380C3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F44756">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(s</w:t>
+            </w:r>
+            <w:r w:rsidR="00F44756" w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>adaļu jākopē un jāaizpilda par katru</w:t>
+            </w:r>
+            <w:r w:rsidR="00F44756">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pakalpojuma sniedzēju, ja tas nepieciešams</w:t>
+            </w:r>
+            <w:r w:rsidR="00F44756" w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9129D" w:rsidRPr="00F4601A" w14:paraId="3A3C53EA" w14:textId="77777777" w:rsidTr="009947F0">
+        <w:trPr>
+          <w:trHeight w:val="25"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1646D406" w14:textId="77777777" w:rsidR="0036028C" w:rsidRDefault="0036028C" w:rsidP="009947F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Reatabula"/>
+              <w:tblW w:w="9321" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="9321"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="000D320B" w:rsidRPr="00F4601A" w14:paraId="3DA6CB2A" w14:textId="77777777" w:rsidTr="009947F0">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9321" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="41FDB8C9" w14:textId="1993C248" w:rsidR="000D320B" w:rsidRPr="00F4601A" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>3.1. Ja mediju pakalpojuma sniedzējs ir fiziska persona</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="000D320B" w:rsidRPr="00F4601A" w14:paraId="454D6643" w14:textId="77777777" w:rsidTr="009947F0">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9321" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5F9CB59E" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="000D320B" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                  <w:pPr>
+                    <w:spacing w:after="40"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblStyle w:val="Reatabula"/>
+                    <w:tblW w:w="9061" w:type="dxa"/>
+                    <w:tblBorders>
+                      <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    </w:tblBorders>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="4660"/>
+                    <w:gridCol w:w="4401"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="00F4601A" w14:paraId="72D4631C" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9061" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="40D7B607" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="00F4601A" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:spacing w:after="40"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Atzīmēt</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                          </w:rPr>
+                          <w:t>ý</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="2E6EFC5E" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="00F4601A" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:spacing w:after="40"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                          </w:rPr>
+                          <w:t>¨</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>īpašnieks (dibinātājs)</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:t xml:space="preserve">   </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t xml:space="preserve">               </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                          </w:rPr>
+                          <w:t>¨</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>i</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">zdevējs                  </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                          </w:rPr>
+                          <w:t>¨</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">elektroniskais plašsaziņas līdzeklis </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="00F4601A" w14:paraId="57C5D886" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="4660" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="58EB1584" w14:textId="77777777" w:rsidR="000D320B" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:spacing w:after="40"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Vārds</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="4DA55BF8" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="00F4601A" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:spacing w:after="40"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="4401" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="5BC60BF7" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="00F4601A" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:spacing w:after="40"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Uzvārds</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w14:paraId="3706A4AC" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="000D320B" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                  <w:pPr>
+                    <w:spacing w:after="40"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblStyle w:val="Reatabula"/>
+                    <w:tblW w:w="9061" w:type="dxa"/>
+                    <w:tblBorders>
+                      <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    </w:tblBorders>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="1809"/>
+                    <w:gridCol w:w="7252"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="006831EC" w14:paraId="6719B3FE" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9061" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="18C560A7" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="006831EC" w14:paraId="14713C48" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:trPr>
+                      <w:trHeight w:val="283"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1809" w:type="dxa"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="601B027F" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Personas kods</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="7252" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="073B9935" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="006831EC" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w14:paraId="2857C66B" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="000D320B" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                  <w:pPr>
+                    <w:spacing w:after="40"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblStyle w:val="Reatabula"/>
+                    <w:tblW w:w="9061" w:type="dxa"/>
+                    <w:tblBorders>
+                      <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    </w:tblBorders>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="1951"/>
+                    <w:gridCol w:w="3860"/>
+                    <w:gridCol w:w="3250"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="006831EC" w14:paraId="0CA5D376" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9061" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="56A82BD1" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="006831EC" w14:paraId="69F3A8F2" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9061" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="50AE03DF" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:jc w:val="both"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:vertAlign w:val="superscript"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Dzimšanas datums          </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="3ED77015" w14:textId="24912BAE" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:vertAlign w:val="superscript"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">                                                          </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:vertAlign w:val="superscript"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">            </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:vertAlign w:val="superscript"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">       (diena / mēnesis / gads)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="006E6A10" w:rsidRPr="006831EC" w14:paraId="1486A6B2" w14:textId="77777777" w:rsidTr="006E6A10">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9061" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="3FA7697D" w14:textId="5306F7BF" w:rsidR="006E6A10" w:rsidRPr="0070608F" w:rsidRDefault="006E6A10" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:jc w:val="both"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Adrese, kurā persona sasniedzama</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="006E6A10" w:rsidRPr="006831EC" w14:paraId="7B708D61" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9061" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="3FA47E98" w14:textId="77777777" w:rsidR="006E6A10" w:rsidRDefault="006E6A10" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:jc w:val="both"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="22ED0F4C" w14:textId="77777777" w:rsidR="006E6A10" w:rsidRPr="0070608F" w:rsidRDefault="006E6A10" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:jc w:val="both"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="006831EC" w14:paraId="374EED9B" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9061" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="43A54B84" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Personu apliecinoša dokumenta dati</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="006831EC" w14:paraId="09A0CA3E" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1951" w:type="dxa"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="69FE274D" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Dokumenta veids</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="7110" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="5636A690" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="006831EC" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="006831EC" w14:paraId="7031854B" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1951" w:type="dxa"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="787B5D86" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Dokumenta nr.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="3860" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="2FBFD5F1" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="006831EC" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="3250" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="6D7F468E" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Izdošanas datums</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="46C2A4C8" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:vertAlign w:val="superscript"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="3438556A" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:vertAlign w:val="superscript"/>
+                          </w:rPr>
+                          <w:t>(diena / mēnesis / gads)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="006831EC" w14:paraId="6A1005EC" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9061" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="36D37A85" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Izdevējs</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="006831EC" w14:paraId="716867A2" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1951" w:type="dxa"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="03C02520" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Valsts</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="7110" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="7D5CEFCC" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="006831EC" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="000D320B" w:rsidRPr="006831EC" w14:paraId="201B201A" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1951" w:type="dxa"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="4D5C9BE0" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="0070608F" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0070608F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Institūcija</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="7110" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="74D4BB1C" w14:textId="77777777" w:rsidR="000D320B" w:rsidRPr="006831EC" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w14:paraId="6CE1261F" w14:textId="77777777" w:rsidR="000D320B" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                  <w:pPr>
+                    <w:spacing w:after="40"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5847607C" w14:textId="5A9F4E89" w:rsidR="000D320B" w:rsidRPr="000D320B" w:rsidRDefault="000D320B" w:rsidP="000D320B">
+                  <w:pPr>
+                    <w:spacing w:after="40"/>
+                    <w:rPr>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0983CB91" w14:textId="77777777" w:rsidR="000D320B" w:rsidRDefault="000D320B" w:rsidP="009947F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Reatabula"/>
+              <w:tblW w:w="9321" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="9321"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00FF4896" w:rsidRPr="00F4601A" w14:paraId="0E2BC6BA" w14:textId="77777777" w:rsidTr="009947F0">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9321" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="08A0716B" w14:textId="526D8A69" w:rsidR="00FF4896" w:rsidRPr="00F4601A" w:rsidRDefault="00FF4896" w:rsidP="00FF4896">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>3.2. Ja mediju pakalpojuma sniedzējs ir juridiska persona</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00FF4896" w:rsidRPr="00F4601A" w14:paraId="3D18952F" w14:textId="77777777" w:rsidTr="009947F0">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9321" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="40739188" w14:textId="77777777" w:rsidR="00FF4896" w:rsidRPr="000D320B" w:rsidRDefault="00FF4896" w:rsidP="00FF4896">
+                  <w:pPr>
+                    <w:spacing w:after="40"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblStyle w:val="Reatabula"/>
+                    <w:tblW w:w="9061" w:type="dxa"/>
+                    <w:tblBorders>
+                      <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    </w:tblBorders>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="9061"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="00FF4896" w:rsidRPr="00F4601A" w14:paraId="17B90D72" w14:textId="77777777" w:rsidTr="009947F0">
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9061" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="2CA2DE95" w14:textId="77777777" w:rsidR="00FF4896" w:rsidRPr="00F4601A" w:rsidRDefault="00FF4896" w:rsidP="00FF4896">
+                        <w:pPr>
+                          <w:spacing w:after="40"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Atzīmēt</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                          </w:rPr>
+                          <w:t>ý</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="7F41BB3D" w14:textId="77777777" w:rsidR="00FF4896" w:rsidRPr="00F4601A" w:rsidRDefault="00FF4896" w:rsidP="00FF4896">
+                        <w:pPr>
+                          <w:spacing w:after="40"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                          </w:rPr>
+                          <w:t>¨</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>īpašnieks (dibinātājs)</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:t xml:space="preserve">   </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t xml:space="preserve">               </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                          </w:rPr>
+                          <w:t>¨</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>i</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">zdevējs                  </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                          </w:rPr>
+                          <w:t>¨</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00F4601A">
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">elektroniskais plašsaziņas līdzeklis </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w14:paraId="2C92887F" w14:textId="77777777" w:rsidR="00FF4896" w:rsidRPr="000D320B" w:rsidRDefault="00FF4896" w:rsidP="00FF4896">
+                  <w:pPr>
+                    <w:spacing w:after="40"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblStyle w:val="Reatabula"/>
+                    <w:tblW w:w="9061" w:type="dxa"/>
+                    <w:tblBorders>
+                      <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                      <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    </w:tblBorders>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="2274"/>
+                    <w:gridCol w:w="6787"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="00FF4896" w:rsidRPr="006831EC" w14:paraId="264D0B93" w14:textId="77777777" w:rsidTr="00523CFC">
+                    <w:trPr>
+                      <w:trHeight w:val="283"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2274" w:type="dxa"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="7B707FE1" w14:textId="057B5B88" w:rsidR="00FF4896" w:rsidRPr="0070608F" w:rsidRDefault="00523CFC" w:rsidP="00FF4896">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Nosaukums</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6787" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="25E6E788" w14:textId="77777777" w:rsidR="00FF4896" w:rsidRPr="006831EC" w:rsidRDefault="00FF4896" w:rsidP="00FF4896">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00A0354C" w:rsidRPr="006831EC" w14:paraId="481A9B7C" w14:textId="77777777" w:rsidTr="00523CFC">
+                    <w:trPr>
+                      <w:trHeight w:val="283"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2274" w:type="dxa"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="24C0DB67" w14:textId="23207331" w:rsidR="00A0354C" w:rsidRDefault="00523CFC" w:rsidP="00FF4896">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Reģistrācijas numurs</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6787" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="15ADD03E" w14:textId="77777777" w:rsidR="00A0354C" w:rsidRPr="006831EC" w:rsidRDefault="00A0354C" w:rsidP="00FF4896">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00A0354C" w:rsidRPr="006831EC" w14:paraId="01348E2F" w14:textId="77777777" w:rsidTr="00523CFC">
+                    <w:trPr>
+                      <w:trHeight w:val="283"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2274" w:type="dxa"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="2EC70366" w14:textId="55162B1B" w:rsidR="00A0354C" w:rsidRDefault="00A0354C" w:rsidP="00FF4896">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          </w:rPr>
+                          <w:t>Juridiskā adrese</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="6787" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="23DA1A6D" w14:textId="77777777" w:rsidR="00A0354C" w:rsidRPr="006831EC" w:rsidRDefault="00A0354C" w:rsidP="00FF4896">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w14:paraId="74C1BE98" w14:textId="77777777" w:rsidR="00FF4896" w:rsidRPr="000D320B" w:rsidRDefault="00FF4896" w:rsidP="00FF4896">
+                  <w:pPr>
+                    <w:spacing w:after="40"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="716B513D" w14:textId="77777777" w:rsidR="00FF4896" w:rsidRPr="000D320B" w:rsidRDefault="00FF4896" w:rsidP="00FF4896">
+                  <w:pPr>
+                    <w:spacing w:after="40"/>
+                    <w:rPr>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4EFF8ECB" w14:textId="77777777" w:rsidR="000D320B" w:rsidRDefault="000D320B" w:rsidP="009947F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38E16715" w14:textId="77777777" w:rsidR="00F9129D" w:rsidRPr="00F4601A" w:rsidRDefault="00F9129D" w:rsidP="009947F0"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B446414" w14:textId="77777777" w:rsidR="00F9129D" w:rsidRDefault="00F9129D" w:rsidP="00DE1412">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9616" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9616"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F6135A" w:rsidRPr="00F4601A" w14:paraId="436DA122" w14:textId="77777777" w:rsidTr="009947F0">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2512204B" w14:textId="73E7DD81" w:rsidR="00F6135A" w:rsidRPr="00F4601A" w:rsidRDefault="00F6135A" w:rsidP="009947F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Masu informācijas līdzekļa saturiskā ievirze un uzdevumi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F6135A" w:rsidRPr="00F4601A" w14:paraId="17F75930" w14:textId="77777777" w:rsidTr="00F6135A">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCB5E8E" w14:textId="77777777" w:rsidR="00F6135A" w:rsidRPr="00F4601A" w:rsidRDefault="00F6135A" w:rsidP="009947F0">
+            <w:pPr>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66AD653F" w14:textId="77777777" w:rsidR="00F6135A" w:rsidRDefault="00F6135A" w:rsidP="00DE1412">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9616" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9616"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F6135A" w:rsidRPr="00F4601A" w14:paraId="778D52A2" w14:textId="77777777" w:rsidTr="009947F0">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="740B7B7D" w14:textId="7F68BE89" w:rsidR="00F6135A" w:rsidRPr="00F4601A" w:rsidRDefault="00F6135A" w:rsidP="009947F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Teritorija vai auditorija, kurā paredzēts izplatīt vai pārraidīt masu informācijas līdzekļa produkcijas galveno daļu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F6135A" w:rsidRPr="00F4601A" w14:paraId="5FB4AE13" w14:textId="77777777" w:rsidTr="009947F0">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A8042C" w14:textId="77777777" w:rsidR="00F6135A" w:rsidRPr="00F4601A" w:rsidRDefault="00F6135A" w:rsidP="009947F0">
+            <w:pPr>
+              <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="741F68FC" w14:textId="77777777" w:rsidR="00F6135A" w:rsidRDefault="00F6135A" w:rsidP="00DE1412">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9616" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9616"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F6135A" w:rsidRPr="00F4601A" w14:paraId="33155BBE" w14:textId="77777777" w:rsidTr="009947F0">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="529ED9C6" w14:textId="77777777" w:rsidR="00F6135A" w:rsidRPr="00F4601A" w:rsidRDefault="00F6135A" w:rsidP="009947F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6. Darbības termiņš</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F6135A" w:rsidRPr="00F4601A" w14:paraId="670FB791" w14:textId="77777777" w:rsidTr="009947F0">
+        <w:trPr>
+          <w:trHeight w:val="1402"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556D678E" w14:textId="77777777" w:rsidR="00F6135A" w:rsidRPr="00F4601A" w:rsidRDefault="00F6135A" w:rsidP="009947F0">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Atzīmēt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ý</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="612AA320" w14:textId="77777777" w:rsidR="00F6135A" w:rsidRPr="00F4601A" w:rsidRDefault="00F6135A" w:rsidP="009947F0">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beztermiņa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BC0FC16" w14:textId="6102126F" w:rsidR="00F6135A" w:rsidRPr="00F4601A" w:rsidRDefault="00F6135A" w:rsidP="009947F0">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">līdz datumam                                          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(norāda, ja darbības termiņš noteikts)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75939C53" w14:textId="77777777" w:rsidR="00F6135A" w:rsidRPr="00F4601A" w:rsidRDefault="00F6135A" w:rsidP="009947F0">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                            (diena / mēnesis / gads)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70600FEF" w14:textId="4196268D" w:rsidR="00F6135A" w:rsidRDefault="00F6135A" w:rsidP="009947F0">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>līdz mērķa sasniegšanai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>norād</w:t>
+            </w:r>
+            <w:r w:rsidR="00056B4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>īt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mērķi)</w:t>
+            </w:r>
+            <w:r w:rsidR="00056B4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CAAC6A1" w14:textId="77777777" w:rsidR="000A2EAD" w:rsidRDefault="00056B4E" w:rsidP="009947F0">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00816F50">
+              <w:t>____________________________________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:t>____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE10F2B" w14:textId="70876C37" w:rsidR="00056B4E" w:rsidRPr="00F6135A" w:rsidRDefault="00056B4E" w:rsidP="009947F0">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68B7149E" w14:textId="77777777" w:rsidR="00F6135A" w:rsidRDefault="00F6135A" w:rsidP="00DE1412">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9616" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2462"/>
+        <w:gridCol w:w="2633"/>
+        <w:gridCol w:w="3642"/>
+        <w:gridCol w:w="879"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="43E33267" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="719D2E89" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Neaizpilda, ja:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360F3B20" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="00D272C0">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pieteikums tiek iesniegts Uzņēmumu reģistra pakalpojumu portālā registrs.ur.gov.lv (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>valsts nodeva apmaksājama tikai portālā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="015C101F" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="00D272C0">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="7FC179A0" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E117BA6" w14:textId="77E669FE" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00905364" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00D272C0" w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>. Informācija par valsts nodevas (par reģistrāciju) maksājumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="5F714BD1" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C63E5BD" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Informācija par maksātāju</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="1174D82E" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="187667B2" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Fiziska persona</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="34751C63" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:trPr>
+          <w:trHeight w:val="957"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A961F3F" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vārds</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C39991D" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2633" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48B3D696" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Uzvārds</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="363C0572" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37A9AECC" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personas kods </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(ja nav personas koda, norāda dzimšanas datumu, mēnesi, gadu)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03A38D6C" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="168065CB" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCEC5A1" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Juridiska persona</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="2F7DBA9B" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CDC7FB" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Reģistrācijas numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="6FA5B1A4" w14:textId="77777777" w:rsidTr="008C6923">
+        <w:trPr>
+          <w:trHeight w:val="356"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="056C9EA9" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nosaukums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="330F5E69" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="15CD1CD3" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="429CD611" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Informācija par maksājuma dokumentu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="29FFFC4A" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78D78B89" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Maksājuma datums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00111284" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(diena / mēnesis / gads)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="3DC23679" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7E6E69" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="795E9D37" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="55D8B9C8" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB0A496" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Apmaksātā summa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A6E629" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D87A4D" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="1AAFE390" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="765C1761" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maksājuma references </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Nr. (Informācija nav norādāma obligāti)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F9C964" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="3999B464" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B9C3CE" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="00F4601A" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Maksājumu pakalpojuma sniedzēja nosaukums (banka u.c.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(informācija nav norādāma obligāti)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00F4601A" w14:paraId="1452C322" w14:textId="77777777" w:rsidTr="006123C8">
+        <w:trPr>
+          <w:trHeight w:val="609"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AA3226" w14:textId="77777777" w:rsidR="00C03B51" w:rsidRPr="00F4601A" w:rsidRDefault="00C03B51" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C431488" w14:textId="77777777" w:rsidR="00EC73AF" w:rsidRPr="00F4601A" w:rsidRDefault="00EC73AF" w:rsidP="00B16BA6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1881"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="34"/>
+        <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA23FD" w:rsidRPr="00B67039" w14:paraId="5FB2BA42" w14:textId="77777777" w:rsidTr="002D4A47">
-[...4 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0099219E" w:rsidRPr="00F4601A" w14:paraId="287BE191" w14:textId="77777777" w:rsidTr="00D94BE9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1881" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1222 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="000000" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4C576621" w14:textId="77777777" w:rsidR="00EA23FD" w:rsidRPr="0021612C" w:rsidRDefault="00EA23FD" w:rsidP="002D4A47">
+          <w:p w14:paraId="5FF0806E" w14:textId="28675771" w:rsidR="0099219E" w:rsidRPr="005972B7" w:rsidRDefault="005972B7" w:rsidP="0099219E">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:ind w:right="288"/>
+              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="lv-LV"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0021612C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>Izdevējs</w:t>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="0099219E" w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>. Pievienotie dokumenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA23FD" w:rsidRPr="0021612C" w14:paraId="7BA7AB82" w14:textId="77777777" w:rsidTr="002D4A47">
+      <w:tr w:rsidR="00F170BD" w:rsidRPr="00F4601A" w14:paraId="37E484E9" w14:textId="77777777" w:rsidTr="00800204">
         <w:trPr>
-          <w:trHeight w:val="135"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2590" w:type="dxa"/>
-[...2379 lines deleted...]
-            <w:tcW w:w="9214" w:type="dxa"/>
+            <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37817833" w14:textId="77777777" w:rsidR="005B1DDC" w:rsidRDefault="005B1DDC" w:rsidP="005B1DDC">
+          <w:p w14:paraId="7CE7BA08" w14:textId="77777777" w:rsidR="00F170BD" w:rsidRDefault="00F170BD" w:rsidP="00B8640E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="lv-LV"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="13BDC4F4" w14:textId="28DD0904" w:rsidR="00816B8D" w:rsidRPr="00816B8D" w:rsidRDefault="00816B8D" w:rsidP="00660948">
+          <w:p w14:paraId="761A3FFC" w14:textId="77777777" w:rsidR="00F170BD" w:rsidRDefault="00F170BD" w:rsidP="00B8640E">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="lv-LV"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00816B8D">
-[...10 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="72398334" w14:textId="53387C26" w:rsidR="00816B8D" w:rsidRPr="00816B8D" w:rsidRDefault="00816B8D" w:rsidP="00660948">
+          <w:p w14:paraId="3D8524E0" w14:textId="30A392AA" w:rsidR="00F170BD" w:rsidRPr="00F4601A" w:rsidRDefault="00F170BD" w:rsidP="00B8640E">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="lv-LV"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00816B8D">
-[...220 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CB5D1EC" w14:textId="661C004C" w:rsidR="00EA23FD" w:rsidRDefault="00EA23FD" w:rsidP="00EA23FD">
+    <w:p w14:paraId="54CBA8D3" w14:textId="77777777" w:rsidR="00347C25" w:rsidRPr="00F4601A" w:rsidRDefault="00347C25" w:rsidP="004F793B">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="6"/>
-          <w:lang w:val="lv-LV"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9214" w:type="dxa"/>
-        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9214"/>
+        <w:gridCol w:w="2671"/>
+        <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1DDC" w:rsidRPr="006B1106" w14:paraId="4C60F0AF" w14:textId="77777777" w:rsidTr="00660948">
+      <w:tr w:rsidR="0062279B" w:rsidRPr="00F4601A" w14:paraId="531014AA" w14:textId="77777777" w:rsidTr="00C63C91">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C61BB72" w14:textId="77777777" w:rsidR="005B1DDC" w:rsidRPr="006B1106" w:rsidRDefault="005B1DDC" w:rsidP="008E14AC">
+          <w:p w14:paraId="21805380" w14:textId="0D525C58" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="00F170BD" w:rsidP="00C63C91">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B1106">
-[...4 lines deleted...]
-              <w:t>Kontaktinformācija saziņai</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="0062279B" w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
+            </w:r>
+            <w:r w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidDel="00CB0A9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1DDC" w:rsidRPr="006B1106" w14:paraId="27F9757F" w14:textId="77777777" w:rsidTr="00660948">
+      <w:tr w:rsidR="0062279B" w:rsidRPr="00F4601A" w14:paraId="7A4B765C" w14:textId="77777777" w:rsidTr="00C63C91">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFE558C" w14:textId="77777777" w:rsidR="005B1DDC" w:rsidRPr="006B1106" w:rsidRDefault="005B1DDC" w:rsidP="008E14AC">
+          <w:p w14:paraId="2AF59C52" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B1106">
-[...2 lines deleted...]
-                <w:noProof/>
+          </w:p>
+          <w:p w14:paraId="2B7AB21C" w14:textId="410D2EEB" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...84 lines deleted...]
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B1106">
-[...24 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...77 lines deleted...]
-              </mc:AlternateContent>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7CF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mediju pakalpojuma sniedzējam</w:t>
+            </w:r>
+            <w:r w:rsidR="004F6EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, kurš iesniedzis pieteikumu,</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7CF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57512DBD" w14:textId="77777777" w:rsidR="005B1DDC" w:rsidRPr="006B1106" w:rsidRDefault="005B1DDC" w:rsidP="008E14AC">
+          <w:p w14:paraId="1D0F981E" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
             <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0062279B" w:rsidRPr="00F4601A" w14:paraId="18A8C8FF" w14:textId="77777777" w:rsidTr="0037255E">
+        <w:trPr>
+          <w:trHeight w:val="3430"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C08A1DB" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="0070608F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja nav aktivizēta e-adrese, valsts notāra lēmumu paziņot:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323620E8" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="0070608F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B1106">
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atzīmēt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FD"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61992FA8" w14:textId="62D4DCFE" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="0070608F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
-            <w:r w:rsidRPr="006B1106">
+            <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> Tālruņa numurs</w:t>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nosūtot pa pastu uz deklarētās dzīvesvietas/ juridisko adresi (lēmums par reģistrācijas atlikšanu vai atteikumu tiks nosūtīts uz </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7CF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mediju pakalpojuma sniedzēja</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deklarētās dzīvesvietas adresi vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7CF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mediju pakalpojuma sniedzēj</w:t>
+            </w:r>
+            <w:r w:rsidR="00836CC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">juridisko adresi, ja </w:t>
+            </w:r>
+            <w:r w:rsidR="00836CC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mediju pakalpojuma sniedzējs ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> juridiska persona)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60549588" w14:textId="77777777" w:rsidR="005B1DDC" w:rsidRPr="006B1106" w:rsidRDefault="005B1DDC" w:rsidP="008E14AC">
+          <w:p w14:paraId="4CC635E5" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="0070608F">
             <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nosūtot elektronisko dokumentu uz e-pasta adresi (norādīt e-pasta adresi) (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>lēmums parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B0E6150" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21B83313" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Reatabula2"/>
+              <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="7083"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0062279B" w:rsidRPr="00F4601A" w14:paraId="44D5AAA2" w14:textId="77777777" w:rsidTr="0037255E">
+              <w:trPr>
+                <w:trHeight w:val="560"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7083" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="328C20DE" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="60"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="53FFD55A" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0062279B" w:rsidRPr="00F4601A" w14:paraId="3C1A2CF7" w14:textId="77777777" w:rsidTr="00C63C91">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E339650" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Kontaktinformācija saziņai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>informācija nav norādāma obligāti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0062279B" w:rsidRPr="00F4601A" w14:paraId="0587600B" w14:textId="77777777" w:rsidTr="00C63C91">
+        <w:trPr>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="533BD885" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>E-pasta adrese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39EE4986" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0062279B" w:rsidRPr="00F4601A" w14:paraId="5D2FF07A" w14:textId="77777777" w:rsidTr="00C63C91">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="357C289D" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Tālruņa numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="772EE5B9" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="00F4601A" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C988639" w14:textId="77777777" w:rsidR="005B1DDC" w:rsidRDefault="005B1DDC" w:rsidP="00EA23FD">
+    <w:p w14:paraId="0185153A" w14:textId="77777777" w:rsidR="00C8409D" w:rsidRPr="00F4601A" w:rsidRDefault="00C8409D">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="6"/>
-          <w:lang w:val="lv-LV"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9214" w:type="dxa"/>
-        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9214"/>
+        <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA23FD" w:rsidRPr="001A2162" w14:paraId="644D01B5" w14:textId="77777777" w:rsidTr="00660948">
+      <w:tr w:rsidR="00590E11" w:rsidRPr="00F4601A" w14:paraId="2FC4AEE5" w14:textId="77777777" w:rsidTr="00C8409D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1766E02D" w14:textId="73DDCE65" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="000163F9" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00836CC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00590E11" w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="0082640C" w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00590E11" w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>araksti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA4A115" w14:textId="5D6357DC" w:rsidR="006D618D" w:rsidRPr="00F4601A" w:rsidRDefault="006D618D" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(ja pieteikumu paraksta vairākas personas, sadaļas jākop</w:t>
+            </w:r>
+            <w:r w:rsidR="0082640C" w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4601A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00590E11" w:rsidRPr="00F4601A" w14:paraId="69E828E0" w14:textId="77777777" w:rsidTr="00C8409D">
         <w:trPr>
-          <w:trHeight w:val="220"/>
+          <w:trHeight w:val="2008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9214" w:type="dxa"/>
+            <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="pct12" w:color="000000" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="56430614" w14:textId="480F53B5" w:rsidR="00EA23FD" w:rsidRPr="001A2162" w:rsidRDefault="00B7596C" w:rsidP="002D4A47">
+          <w:p w14:paraId="2776623B" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="794771CA" w14:textId="77777777" w:rsidR="00EA23FD" w:rsidRPr="00C82A9F" w:rsidRDefault="00EA23FD" w:rsidP="002D4A47">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9322" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3116"/>
+              <w:gridCol w:w="1559"/>
+              <w:gridCol w:w="1418"/>
+              <w:gridCol w:w="3229"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00590E11" w:rsidRPr="00F4601A" w14:paraId="1B9269D6" w14:textId="77777777" w:rsidTr="002E2F17">
+              <w:trPr>
+                <w:trHeight w:val="583"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3116" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="03A33F83" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Vārds</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="28C84268" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2977" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="25A86401" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Uzvārds</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="48113422" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3229" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5709D7EA" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    </w:rPr>
+                    <w:t>Personas kods (ja nav personas koda, dzimšanas datums)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2FAD0480" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00590E11" w:rsidRPr="00F4601A" w14:paraId="32413F38" w14:textId="77777777" w:rsidTr="002E2F17">
+              <w:trPr>
+                <w:trHeight w:val="589"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4675" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5AF2E738" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Paraksts</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rStyle w:val="Vresatsauce"/>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
+                    <w:t>*</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4647" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="339D3D31" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Datums*</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0C230696" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82A9F">
-[...21 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9322" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3116"/>
+              <w:gridCol w:w="1559"/>
+              <w:gridCol w:w="1418"/>
+              <w:gridCol w:w="3229"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00590E11" w:rsidRPr="00F4601A" w14:paraId="7D6369BA" w14:textId="77777777" w:rsidTr="002E2F17">
+              <w:trPr>
+                <w:trHeight w:val="583"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3116" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="36C067A8" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Vārds</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2977" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="0E557698" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Uzvārds</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3229" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7FB36188" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    </w:rPr>
+                    <w:t>Personas kods (ja nav personas koda, dzimšanas datums)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1FB1A714" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00590E11" w:rsidRPr="00F4601A" w14:paraId="26D7B757" w14:textId="77777777" w:rsidTr="002E2F17">
+              <w:trPr>
+                <w:trHeight w:val="589"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4675" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="69DBFF00" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Paraksts</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rStyle w:val="Vresatsauce"/>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>*</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="37D29BB6" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4647" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="25AC607F" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F4601A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Datums*</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="60FEB7A2" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="48AD71EB" w14:textId="77777777" w:rsidR="000163F9" w:rsidRPr="00F4601A" w:rsidRDefault="000163F9" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="149D1981" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="00F4601A" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B05E89B" w14:textId="77777777" w:rsidR="00EA23FD" w:rsidRDefault="00EA23FD" w:rsidP="00EA23FD">
+    <w:p w14:paraId="6EDF810D" w14:textId="77777777" w:rsidR="00427173" w:rsidRPr="00C86909" w:rsidRDefault="00427173" w:rsidP="00D13EE8">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="6"/>
-          <w:lang w:val="lv-LV"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...991 lines deleted...]
-      <w:pgMar w:top="851" w:right="1797" w:bottom="851" w:left="1814" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="00427173" w:rsidRPr="00C86909" w:rsidSect="00801DE7">
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="340" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FB535AE" w14:textId="77777777" w:rsidR="006E1073" w:rsidRDefault="006E1073" w:rsidP="006E1073">
-      <w:r>
+    <w:p w14:paraId="56BE49A3" w14:textId="77777777" w:rsidR="002E7B8C" w:rsidRPr="00F4601A" w:rsidRDefault="002E7B8C">
+      <w:r w:rsidRPr="00F4601A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B045526" w14:textId="77777777" w:rsidR="006E1073" w:rsidRDefault="006E1073" w:rsidP="006E1073">
-      <w:r>
+    <w:p w14:paraId="11FF3DC4" w14:textId="77777777" w:rsidR="002E7B8C" w:rsidRPr="00F4601A" w:rsidRDefault="002E7B8C">
+      <w:r w:rsidRPr="00F4601A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Swiss TL">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-890343445"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="0AB9A558" w14:textId="0B84171E" w:rsidR="00CE5D85" w:rsidRDefault="00CE5D85">
+        <w:pPr>
+          <w:pStyle w:val="Kjene"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="4593673C" w14:textId="77777777" w:rsidR="00CE5D85" w:rsidRDefault="00CE5D85">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="10265858"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="36ADC299" w14:textId="754201DB" w:rsidR="00CE5D85" w:rsidRDefault="00CE5D85">
+        <w:pPr>
+          <w:pStyle w:val="Kjene"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="7F5D3B02" w14:textId="77777777" w:rsidR="00CE5D85" w:rsidRDefault="00CE5D85">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A9AC5C8" w14:textId="77777777" w:rsidR="006E1073" w:rsidRDefault="006E1073" w:rsidP="006E1073">
-      <w:r>
+    <w:p w14:paraId="7453479B" w14:textId="77777777" w:rsidR="002E7B8C" w:rsidRPr="00F4601A" w:rsidRDefault="002E7B8C">
+      <w:r w:rsidRPr="00F4601A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="029CD82F" w14:textId="77777777" w:rsidR="006E1073" w:rsidRDefault="006E1073" w:rsidP="006E1073">
-      <w:r>
+    <w:p w14:paraId="20D8CE2B" w14:textId="77777777" w:rsidR="002E7B8C" w:rsidRPr="00F4601A" w:rsidRDefault="002E7B8C">
+      <w:r w:rsidRPr="00F4601A">
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="0A75105D" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="0070608F" w:rsidRDefault="00590E11" w:rsidP="00590E11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F4601A">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4601A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4601A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="25F68441" w14:textId="14431B9A" w:rsidR="006E1073" w:rsidRPr="00B67039" w:rsidRDefault="006E1073" w:rsidP="006E1073">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2543E67D" w14:textId="24A0A74A" w:rsidR="00801DE7" w:rsidRPr="00F4601A" w:rsidRDefault="009672B2" w:rsidP="009672B2">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:spacing w:before="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...2 lines deleted...]
-        <w:lang w:val="lv-LV"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:i/>
+        <w:iCs/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B67039">
+    <w:r w:rsidRPr="00F4601A">
       <w:rPr>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...17 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Aktualizēts</w:t>
+      <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="00B67039" w:rsidRPr="00B67039">
+    <w:r w:rsidR="00AC0875">
       <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">: </w:t>
+      <w:t>21</w:t>
     </w:r>
-    <w:r w:rsidR="005B1DDC">
+    <w:r w:rsidRPr="00F4601A">
       <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...11 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="005B1DDC">
+    <w:r w:rsidR="00AC0875">
       <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>03</w:t>
+      <w:t>07</w:t>
     </w:r>
-    <w:r w:rsidR="00B67039" w:rsidRPr="00B67039">
+    <w:r w:rsidRPr="00F4601A">
       <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>.202</w:t>
     </w:r>
-    <w:r w:rsidR="005B1DDC" w:rsidRPr="00B67039">
+    <w:r w:rsidR="00AC0875">
       <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>202</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="005B1DDC">
+    <w:r w:rsidRPr="00F4601A">
       <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:iCs/>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...11 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-      <w:jc w:val="right"/>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46E33A0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AF41DBE"/>
+    <w:lvl w:ilvl="0" w:tplc="2F040112">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1069"/>
+        </w:tabs>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:lang w:val="lv-LV"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-    </w:pPr>
-[...1 lines deleted...]
-</w:hdr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1789"/>
+        </w:tabs>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2509"/>
+        </w:tabs>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3229"/>
+        </w:tabs>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3949"/>
+        </w:tabs>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4669"/>
+        </w:tabs>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5389"/>
+        </w:tabs>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6109"/>
+        </w:tabs>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6829"/>
+        </w:tabs>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54340E6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C00050A8"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CDC3289"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9E4C2EA"/>
+    <w:lvl w:ilvl="0" w:tplc="07689B72">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72E2183E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7665E72"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A4A3514"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0809000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DDE0AC3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D69258CA"/>
+    <w:lvl w:ilvl="0" w:tplc="E62018C6">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="¨"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="420"/>
+        </w:tabs>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1860"/>
+        </w:tabs>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2580"/>
+        </w:tabs>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3300"/>
+        </w:tabs>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4020"/>
+        </w:tabs>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4740"/>
+        </w:tabs>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5460"/>
+        </w:tabs>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6180"/>
+        </w:tabs>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="602154353">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1466123114">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1324166569">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1001543231">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="938097679">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1580476805">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1811098331">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="24"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EA23FD"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00EA23FD"/>
+    <w:rsidRoot w:val="00DE1412"/>
+    <w:rsid w:val="000002CC"/>
+    <w:rsid w:val="00000C33"/>
+    <w:rsid w:val="00001538"/>
+    <w:rsid w:val="00002E11"/>
+    <w:rsid w:val="0000398F"/>
+    <w:rsid w:val="00004A11"/>
+    <w:rsid w:val="00004C92"/>
+    <w:rsid w:val="00006837"/>
+    <w:rsid w:val="00006899"/>
+    <w:rsid w:val="000069E5"/>
+    <w:rsid w:val="0000760B"/>
+    <w:rsid w:val="00007698"/>
+    <w:rsid w:val="000102D7"/>
+    <w:rsid w:val="00010485"/>
+    <w:rsid w:val="00010D44"/>
+    <w:rsid w:val="00010D59"/>
+    <w:rsid w:val="00011972"/>
+    <w:rsid w:val="000119E4"/>
+    <w:rsid w:val="000132F0"/>
+    <w:rsid w:val="00013CAB"/>
+    <w:rsid w:val="00014086"/>
+    <w:rsid w:val="00014D23"/>
+    <w:rsid w:val="00014EB0"/>
+    <w:rsid w:val="00015A1F"/>
+    <w:rsid w:val="000163F9"/>
+    <w:rsid w:val="00017AA7"/>
+    <w:rsid w:val="00020027"/>
+    <w:rsid w:val="000208D9"/>
+    <w:rsid w:val="00021499"/>
+    <w:rsid w:val="0002240E"/>
+    <w:rsid w:val="000224B7"/>
+    <w:rsid w:val="00022554"/>
+    <w:rsid w:val="00022959"/>
+    <w:rsid w:val="00022D6F"/>
+    <w:rsid w:val="000235C0"/>
+    <w:rsid w:val="00026F59"/>
+    <w:rsid w:val="00027FC8"/>
+    <w:rsid w:val="0003104A"/>
+    <w:rsid w:val="00031547"/>
+    <w:rsid w:val="00031813"/>
+    <w:rsid w:val="00031D1C"/>
+    <w:rsid w:val="00034E66"/>
+    <w:rsid w:val="00035AB6"/>
+    <w:rsid w:val="00036D3E"/>
+    <w:rsid w:val="00037F3A"/>
+    <w:rsid w:val="00040196"/>
+    <w:rsid w:val="0004055B"/>
+    <w:rsid w:val="0004092D"/>
+    <w:rsid w:val="000409B8"/>
+    <w:rsid w:val="000426A9"/>
+    <w:rsid w:val="00042FA1"/>
+    <w:rsid w:val="0004322C"/>
+    <w:rsid w:val="00043E44"/>
+    <w:rsid w:val="00043E87"/>
+    <w:rsid w:val="00044195"/>
+    <w:rsid w:val="0004525F"/>
+    <w:rsid w:val="00046182"/>
+    <w:rsid w:val="00046AEA"/>
+    <w:rsid w:val="00046BC2"/>
+    <w:rsid w:val="000474AD"/>
+    <w:rsid w:val="000500AE"/>
+    <w:rsid w:val="0005089A"/>
+    <w:rsid w:val="0005184A"/>
+    <w:rsid w:val="00051A27"/>
+    <w:rsid w:val="00051B72"/>
+    <w:rsid w:val="0005275C"/>
+    <w:rsid w:val="000541DA"/>
+    <w:rsid w:val="00054651"/>
+    <w:rsid w:val="00054E00"/>
+    <w:rsid w:val="000553EE"/>
+    <w:rsid w:val="0005562D"/>
+    <w:rsid w:val="0005576C"/>
+    <w:rsid w:val="00055D76"/>
+    <w:rsid w:val="000563CF"/>
+    <w:rsid w:val="00056427"/>
+    <w:rsid w:val="00056AB6"/>
+    <w:rsid w:val="00056B4E"/>
+    <w:rsid w:val="0005705B"/>
+    <w:rsid w:val="000624EF"/>
+    <w:rsid w:val="0006349D"/>
+    <w:rsid w:val="00063A35"/>
+    <w:rsid w:val="00063BE1"/>
+    <w:rsid w:val="0006638A"/>
+    <w:rsid w:val="000675E9"/>
+    <w:rsid w:val="00067F8E"/>
+    <w:rsid w:val="000707D9"/>
+    <w:rsid w:val="000715F8"/>
+    <w:rsid w:val="00072390"/>
+    <w:rsid w:val="00072BC5"/>
+    <w:rsid w:val="00073AF7"/>
+    <w:rsid w:val="00075499"/>
+    <w:rsid w:val="00077A34"/>
+    <w:rsid w:val="000800A5"/>
+    <w:rsid w:val="0008070F"/>
+    <w:rsid w:val="000807C9"/>
+    <w:rsid w:val="00081583"/>
+    <w:rsid w:val="00082569"/>
+    <w:rsid w:val="00083488"/>
+    <w:rsid w:val="0008396D"/>
+    <w:rsid w:val="00084AA7"/>
+    <w:rsid w:val="00084BD3"/>
+    <w:rsid w:val="00084E0F"/>
+    <w:rsid w:val="000851C1"/>
+    <w:rsid w:val="00085D9A"/>
+    <w:rsid w:val="000861CF"/>
+    <w:rsid w:val="00086D84"/>
+    <w:rsid w:val="00087508"/>
+    <w:rsid w:val="00090204"/>
+    <w:rsid w:val="00091022"/>
+    <w:rsid w:val="0009210A"/>
+    <w:rsid w:val="0009246F"/>
+    <w:rsid w:val="000925A0"/>
+    <w:rsid w:val="000925BA"/>
+    <w:rsid w:val="00092CD1"/>
+    <w:rsid w:val="00092E08"/>
+    <w:rsid w:val="000935FA"/>
+    <w:rsid w:val="00093971"/>
+    <w:rsid w:val="00093D1A"/>
+    <w:rsid w:val="0009407B"/>
+    <w:rsid w:val="000941CA"/>
+    <w:rsid w:val="000945C1"/>
+    <w:rsid w:val="00094F50"/>
+    <w:rsid w:val="000950AB"/>
+    <w:rsid w:val="00095E55"/>
+    <w:rsid w:val="0009636B"/>
+    <w:rsid w:val="00096954"/>
+    <w:rsid w:val="00096EB5"/>
+    <w:rsid w:val="000975AD"/>
+    <w:rsid w:val="0009791D"/>
+    <w:rsid w:val="00097FA7"/>
+    <w:rsid w:val="000A014E"/>
+    <w:rsid w:val="000A0ABC"/>
+    <w:rsid w:val="000A1519"/>
+    <w:rsid w:val="000A1ED5"/>
+    <w:rsid w:val="000A2873"/>
+    <w:rsid w:val="000A2EAD"/>
+    <w:rsid w:val="000A3052"/>
+    <w:rsid w:val="000A3272"/>
+    <w:rsid w:val="000A3457"/>
+    <w:rsid w:val="000A3F03"/>
+    <w:rsid w:val="000A4840"/>
+    <w:rsid w:val="000A4BA5"/>
+    <w:rsid w:val="000A4D74"/>
+    <w:rsid w:val="000A4F06"/>
+    <w:rsid w:val="000A5206"/>
+    <w:rsid w:val="000A57E6"/>
+    <w:rsid w:val="000A5872"/>
+    <w:rsid w:val="000A5DB2"/>
+    <w:rsid w:val="000A5F31"/>
+    <w:rsid w:val="000A63BB"/>
+    <w:rsid w:val="000A7398"/>
+    <w:rsid w:val="000A790C"/>
+    <w:rsid w:val="000B055F"/>
+    <w:rsid w:val="000B1C0F"/>
+    <w:rsid w:val="000B2586"/>
+    <w:rsid w:val="000B2CA3"/>
+    <w:rsid w:val="000B2EE6"/>
+    <w:rsid w:val="000B30DF"/>
+    <w:rsid w:val="000B362F"/>
+    <w:rsid w:val="000B494A"/>
+    <w:rsid w:val="000B5105"/>
+    <w:rsid w:val="000B52A2"/>
+    <w:rsid w:val="000B5AD0"/>
+    <w:rsid w:val="000B5D1C"/>
+    <w:rsid w:val="000B5D51"/>
+    <w:rsid w:val="000B5EB7"/>
+    <w:rsid w:val="000B5F34"/>
+    <w:rsid w:val="000B7016"/>
+    <w:rsid w:val="000C22C9"/>
+    <w:rsid w:val="000C29D7"/>
+    <w:rsid w:val="000C2F0F"/>
+    <w:rsid w:val="000C31B0"/>
+    <w:rsid w:val="000C35B6"/>
+    <w:rsid w:val="000C38A0"/>
+    <w:rsid w:val="000C3B77"/>
+    <w:rsid w:val="000C3BCA"/>
+    <w:rsid w:val="000C58ED"/>
+    <w:rsid w:val="000C5D16"/>
+    <w:rsid w:val="000C64D6"/>
+    <w:rsid w:val="000C66F4"/>
+    <w:rsid w:val="000C6B48"/>
+    <w:rsid w:val="000C7939"/>
+    <w:rsid w:val="000D032E"/>
+    <w:rsid w:val="000D0722"/>
+    <w:rsid w:val="000D0EA8"/>
+    <w:rsid w:val="000D19BE"/>
+    <w:rsid w:val="000D26E5"/>
+    <w:rsid w:val="000D305D"/>
+    <w:rsid w:val="000D320B"/>
+    <w:rsid w:val="000D3C8C"/>
+    <w:rsid w:val="000D3ED0"/>
+    <w:rsid w:val="000D40B4"/>
+    <w:rsid w:val="000D4B1E"/>
+    <w:rsid w:val="000D4D01"/>
+    <w:rsid w:val="000D4EEC"/>
+    <w:rsid w:val="000D5084"/>
+    <w:rsid w:val="000D70CE"/>
+    <w:rsid w:val="000D785A"/>
+    <w:rsid w:val="000D7C56"/>
+    <w:rsid w:val="000E08FC"/>
+    <w:rsid w:val="000E1AB9"/>
+    <w:rsid w:val="000E29C4"/>
+    <w:rsid w:val="000E2CEA"/>
+    <w:rsid w:val="000E3A8F"/>
+    <w:rsid w:val="000E464B"/>
+    <w:rsid w:val="000E4706"/>
+    <w:rsid w:val="000E5CC9"/>
+    <w:rsid w:val="000E6165"/>
+    <w:rsid w:val="000E65ED"/>
+    <w:rsid w:val="000F07EB"/>
+    <w:rsid w:val="000F0AC2"/>
+    <w:rsid w:val="000F0ED6"/>
+    <w:rsid w:val="000F136A"/>
+    <w:rsid w:val="000F21D4"/>
+    <w:rsid w:val="000F2FBB"/>
+    <w:rsid w:val="000F3131"/>
+    <w:rsid w:val="000F3F2D"/>
+    <w:rsid w:val="000F43A7"/>
+    <w:rsid w:val="000F476B"/>
+    <w:rsid w:val="000F4782"/>
+    <w:rsid w:val="000F4E0D"/>
+    <w:rsid w:val="000F659B"/>
+    <w:rsid w:val="000F7991"/>
+    <w:rsid w:val="000F7E16"/>
+    <w:rsid w:val="00103CC7"/>
+    <w:rsid w:val="0010419C"/>
+    <w:rsid w:val="00104954"/>
+    <w:rsid w:val="00105C98"/>
+    <w:rsid w:val="00105FC7"/>
+    <w:rsid w:val="00106CBA"/>
+    <w:rsid w:val="00107AC3"/>
+    <w:rsid w:val="00107F11"/>
+    <w:rsid w:val="0011016F"/>
+    <w:rsid w:val="001102BD"/>
+    <w:rsid w:val="001105C1"/>
+    <w:rsid w:val="0011086A"/>
+    <w:rsid w:val="00110F08"/>
+    <w:rsid w:val="00111A27"/>
+    <w:rsid w:val="00111BE2"/>
+    <w:rsid w:val="00112172"/>
+    <w:rsid w:val="001122E6"/>
+    <w:rsid w:val="00112C27"/>
+    <w:rsid w:val="001136E3"/>
+    <w:rsid w:val="001139AF"/>
+    <w:rsid w:val="001143D5"/>
+    <w:rsid w:val="001144F7"/>
+    <w:rsid w:val="001146D3"/>
+    <w:rsid w:val="00115397"/>
+    <w:rsid w:val="001159B6"/>
+    <w:rsid w:val="00115F42"/>
+    <w:rsid w:val="001162F9"/>
+    <w:rsid w:val="00116316"/>
+    <w:rsid w:val="001169B9"/>
+    <w:rsid w:val="001204FF"/>
+    <w:rsid w:val="00120552"/>
+    <w:rsid w:val="00120E41"/>
+    <w:rsid w:val="001210E9"/>
+    <w:rsid w:val="00121854"/>
+    <w:rsid w:val="00121C24"/>
+    <w:rsid w:val="001224B6"/>
+    <w:rsid w:val="00122C86"/>
+    <w:rsid w:val="0012307D"/>
+    <w:rsid w:val="0012425F"/>
+    <w:rsid w:val="00124DC3"/>
+    <w:rsid w:val="00125299"/>
+    <w:rsid w:val="001253C8"/>
+    <w:rsid w:val="001262B5"/>
+    <w:rsid w:val="0012705A"/>
+    <w:rsid w:val="00127C9E"/>
+    <w:rsid w:val="00130263"/>
+    <w:rsid w:val="001310C7"/>
+    <w:rsid w:val="00131B88"/>
+    <w:rsid w:val="00131C6A"/>
+    <w:rsid w:val="00132330"/>
+    <w:rsid w:val="00132B6E"/>
+    <w:rsid w:val="0013452A"/>
+    <w:rsid w:val="00134CA8"/>
+    <w:rsid w:val="00134DF3"/>
+    <w:rsid w:val="00134E5F"/>
+    <w:rsid w:val="001354C0"/>
+    <w:rsid w:val="001355CA"/>
+    <w:rsid w:val="00135804"/>
+    <w:rsid w:val="00136AD3"/>
+    <w:rsid w:val="001409C5"/>
+    <w:rsid w:val="001411E7"/>
+    <w:rsid w:val="00141FAB"/>
+    <w:rsid w:val="00142B97"/>
+    <w:rsid w:val="001433FA"/>
+    <w:rsid w:val="00143762"/>
+    <w:rsid w:val="001443CF"/>
+    <w:rsid w:val="001446B3"/>
+    <w:rsid w:val="00144B6E"/>
+    <w:rsid w:val="00145DC4"/>
+    <w:rsid w:val="00146B9F"/>
+    <w:rsid w:val="00147152"/>
+    <w:rsid w:val="001510C2"/>
+    <w:rsid w:val="001519C4"/>
+    <w:rsid w:val="0015216C"/>
+    <w:rsid w:val="00152C0E"/>
+    <w:rsid w:val="00152D10"/>
+    <w:rsid w:val="0015434F"/>
+    <w:rsid w:val="00154A56"/>
+    <w:rsid w:val="00154AAF"/>
+    <w:rsid w:val="00155085"/>
+    <w:rsid w:val="00155210"/>
+    <w:rsid w:val="00155575"/>
+    <w:rsid w:val="001570BB"/>
+    <w:rsid w:val="001571E0"/>
+    <w:rsid w:val="00157F4F"/>
+    <w:rsid w:val="00160B3E"/>
+    <w:rsid w:val="00160D4B"/>
+    <w:rsid w:val="0016238E"/>
+    <w:rsid w:val="0016294B"/>
+    <w:rsid w:val="001632DC"/>
+    <w:rsid w:val="00163FA8"/>
+    <w:rsid w:val="00164341"/>
+    <w:rsid w:val="001644A0"/>
+    <w:rsid w:val="00164B21"/>
+    <w:rsid w:val="00165B58"/>
+    <w:rsid w:val="00166AD7"/>
+    <w:rsid w:val="00166CC8"/>
+    <w:rsid w:val="00166F7A"/>
+    <w:rsid w:val="00166F9B"/>
+    <w:rsid w:val="00167F5C"/>
+    <w:rsid w:val="001700BA"/>
+    <w:rsid w:val="00171102"/>
+    <w:rsid w:val="00171516"/>
+    <w:rsid w:val="001716AE"/>
+    <w:rsid w:val="001716D6"/>
+    <w:rsid w:val="00171938"/>
+    <w:rsid w:val="001719C1"/>
+    <w:rsid w:val="00175032"/>
+    <w:rsid w:val="00175B62"/>
+    <w:rsid w:val="00176418"/>
+    <w:rsid w:val="00176857"/>
+    <w:rsid w:val="001779BE"/>
+    <w:rsid w:val="00177E3B"/>
+    <w:rsid w:val="00177F61"/>
+    <w:rsid w:val="00180818"/>
+    <w:rsid w:val="00180C6D"/>
+    <w:rsid w:val="001811F3"/>
+    <w:rsid w:val="0018122B"/>
+    <w:rsid w:val="0018270F"/>
+    <w:rsid w:val="0018380C"/>
+    <w:rsid w:val="00183D4B"/>
+    <w:rsid w:val="00184D10"/>
+    <w:rsid w:val="0018643F"/>
+    <w:rsid w:val="00186B93"/>
+    <w:rsid w:val="00187E45"/>
+    <w:rsid w:val="001903A7"/>
+    <w:rsid w:val="0019096A"/>
+    <w:rsid w:val="00191C0A"/>
+    <w:rsid w:val="00193B67"/>
+    <w:rsid w:val="00193D6E"/>
+    <w:rsid w:val="00195373"/>
+    <w:rsid w:val="001957B7"/>
+    <w:rsid w:val="001963DA"/>
+    <w:rsid w:val="001970BA"/>
+    <w:rsid w:val="001979BE"/>
+    <w:rsid w:val="00197DA6"/>
+    <w:rsid w:val="001A0621"/>
+    <w:rsid w:val="001A0951"/>
+    <w:rsid w:val="001A0AD2"/>
+    <w:rsid w:val="001A0C94"/>
+    <w:rsid w:val="001A1048"/>
+    <w:rsid w:val="001A1795"/>
+    <w:rsid w:val="001A3189"/>
+    <w:rsid w:val="001A343C"/>
+    <w:rsid w:val="001A37EF"/>
+    <w:rsid w:val="001A4232"/>
+    <w:rsid w:val="001A4AA7"/>
+    <w:rsid w:val="001A54E4"/>
+    <w:rsid w:val="001A610B"/>
+    <w:rsid w:val="001B04D6"/>
+    <w:rsid w:val="001B0953"/>
+    <w:rsid w:val="001B11F7"/>
+    <w:rsid w:val="001B12AA"/>
+    <w:rsid w:val="001B16C3"/>
+    <w:rsid w:val="001B1F65"/>
+    <w:rsid w:val="001B28F2"/>
+    <w:rsid w:val="001B31A5"/>
+    <w:rsid w:val="001B3325"/>
+    <w:rsid w:val="001B37C7"/>
+    <w:rsid w:val="001B382E"/>
+    <w:rsid w:val="001B3B6B"/>
+    <w:rsid w:val="001B409C"/>
+    <w:rsid w:val="001B44E5"/>
+    <w:rsid w:val="001B66A2"/>
+    <w:rsid w:val="001B6891"/>
+    <w:rsid w:val="001B762D"/>
+    <w:rsid w:val="001C04F5"/>
+    <w:rsid w:val="001C118F"/>
+    <w:rsid w:val="001C1B88"/>
+    <w:rsid w:val="001C3D78"/>
+    <w:rsid w:val="001C41D3"/>
+    <w:rsid w:val="001C43B5"/>
+    <w:rsid w:val="001C4A11"/>
+    <w:rsid w:val="001C4FCB"/>
+    <w:rsid w:val="001C5275"/>
+    <w:rsid w:val="001C59D4"/>
+    <w:rsid w:val="001C762C"/>
+    <w:rsid w:val="001C7C9C"/>
+    <w:rsid w:val="001D2844"/>
+    <w:rsid w:val="001D3193"/>
+    <w:rsid w:val="001D3F25"/>
+    <w:rsid w:val="001D413F"/>
+    <w:rsid w:val="001D425F"/>
+    <w:rsid w:val="001D482C"/>
+    <w:rsid w:val="001D4C3B"/>
+    <w:rsid w:val="001D5212"/>
+    <w:rsid w:val="001D5949"/>
+    <w:rsid w:val="001D6777"/>
+    <w:rsid w:val="001D6DDA"/>
+    <w:rsid w:val="001D6E96"/>
+    <w:rsid w:val="001D7AD9"/>
+    <w:rsid w:val="001E02E7"/>
+    <w:rsid w:val="001E2D89"/>
+    <w:rsid w:val="001E2F92"/>
+    <w:rsid w:val="001E31BB"/>
+    <w:rsid w:val="001E32A7"/>
+    <w:rsid w:val="001E342F"/>
+    <w:rsid w:val="001E371E"/>
+    <w:rsid w:val="001E39F9"/>
+    <w:rsid w:val="001E506E"/>
+    <w:rsid w:val="001E7EE8"/>
+    <w:rsid w:val="001F25AF"/>
+    <w:rsid w:val="001F37DB"/>
+    <w:rsid w:val="001F4420"/>
+    <w:rsid w:val="001F4641"/>
+    <w:rsid w:val="001F4C23"/>
+    <w:rsid w:val="001F64D5"/>
+    <w:rsid w:val="00201E2D"/>
+    <w:rsid w:val="00202690"/>
+    <w:rsid w:val="002027F7"/>
+    <w:rsid w:val="002037B3"/>
+    <w:rsid w:val="00203B30"/>
+    <w:rsid w:val="00203BD9"/>
+    <w:rsid w:val="002040F4"/>
+    <w:rsid w:val="00204130"/>
+    <w:rsid w:val="00205203"/>
+    <w:rsid w:val="00205828"/>
+    <w:rsid w:val="00206805"/>
+    <w:rsid w:val="00206A65"/>
+    <w:rsid w:val="00206D28"/>
+    <w:rsid w:val="002070CD"/>
+    <w:rsid w:val="00207B0A"/>
+    <w:rsid w:val="00210C4B"/>
+    <w:rsid w:val="0021103F"/>
+    <w:rsid w:val="00211651"/>
+    <w:rsid w:val="00212B24"/>
+    <w:rsid w:val="00214026"/>
+    <w:rsid w:val="00214A2D"/>
+    <w:rsid w:val="00214CA8"/>
+    <w:rsid w:val="00214EFB"/>
+    <w:rsid w:val="00216370"/>
+    <w:rsid w:val="00216B3C"/>
+    <w:rsid w:val="00220975"/>
+    <w:rsid w:val="00221ADD"/>
+    <w:rsid w:val="00221F2C"/>
+    <w:rsid w:val="002226C6"/>
+    <w:rsid w:val="00222F6E"/>
+    <w:rsid w:val="002233F1"/>
+    <w:rsid w:val="002233F4"/>
+    <w:rsid w:val="002239A7"/>
+    <w:rsid w:val="00226DCB"/>
+    <w:rsid w:val="002317F0"/>
+    <w:rsid w:val="00232D88"/>
+    <w:rsid w:val="002340F3"/>
+    <w:rsid w:val="00234951"/>
+    <w:rsid w:val="00235947"/>
+    <w:rsid w:val="002369D8"/>
+    <w:rsid w:val="0023734F"/>
+    <w:rsid w:val="002378B3"/>
+    <w:rsid w:val="00237B87"/>
+    <w:rsid w:val="0024044A"/>
+    <w:rsid w:val="002406FE"/>
+    <w:rsid w:val="00240D4A"/>
+    <w:rsid w:val="002411BD"/>
+    <w:rsid w:val="0024136C"/>
+    <w:rsid w:val="00243080"/>
+    <w:rsid w:val="002430A8"/>
+    <w:rsid w:val="002447AE"/>
+    <w:rsid w:val="00245EBB"/>
+    <w:rsid w:val="002467B1"/>
+    <w:rsid w:val="002472DA"/>
+    <w:rsid w:val="0024760A"/>
+    <w:rsid w:val="0025034E"/>
+    <w:rsid w:val="002504FB"/>
+    <w:rsid w:val="00251717"/>
+    <w:rsid w:val="00251F19"/>
+    <w:rsid w:val="00251FF0"/>
+    <w:rsid w:val="0025291B"/>
+    <w:rsid w:val="00252B8D"/>
+    <w:rsid w:val="00252E4F"/>
+    <w:rsid w:val="00253620"/>
+    <w:rsid w:val="00253664"/>
+    <w:rsid w:val="0025416E"/>
+    <w:rsid w:val="002552A7"/>
+    <w:rsid w:val="0025615A"/>
+    <w:rsid w:val="00256308"/>
+    <w:rsid w:val="00257507"/>
+    <w:rsid w:val="00257982"/>
+    <w:rsid w:val="00257F3B"/>
+    <w:rsid w:val="00260667"/>
+    <w:rsid w:val="00260EFE"/>
+    <w:rsid w:val="00260F68"/>
+    <w:rsid w:val="00261F20"/>
+    <w:rsid w:val="00262807"/>
+    <w:rsid w:val="00262CA3"/>
+    <w:rsid w:val="00262D98"/>
+    <w:rsid w:val="00263295"/>
+    <w:rsid w:val="00263EB1"/>
+    <w:rsid w:val="0026422E"/>
+    <w:rsid w:val="002643FA"/>
+    <w:rsid w:val="00265FDA"/>
+    <w:rsid w:val="00266041"/>
+    <w:rsid w:val="00266E8F"/>
+    <w:rsid w:val="002704F6"/>
+    <w:rsid w:val="0027082D"/>
+    <w:rsid w:val="00270B86"/>
+    <w:rsid w:val="00272421"/>
+    <w:rsid w:val="002727AB"/>
+    <w:rsid w:val="0027376B"/>
+    <w:rsid w:val="00273D32"/>
+    <w:rsid w:val="00274402"/>
+    <w:rsid w:val="002755F6"/>
+    <w:rsid w:val="00275943"/>
+    <w:rsid w:val="002766F4"/>
+    <w:rsid w:val="00276C8D"/>
+    <w:rsid w:val="00276E89"/>
+    <w:rsid w:val="00277AE1"/>
+    <w:rsid w:val="00277C53"/>
+    <w:rsid w:val="00280642"/>
+    <w:rsid w:val="00280D9A"/>
+    <w:rsid w:val="00282754"/>
+    <w:rsid w:val="00282843"/>
+    <w:rsid w:val="0028305E"/>
+    <w:rsid w:val="00283404"/>
+    <w:rsid w:val="00283F6C"/>
+    <w:rsid w:val="002841EA"/>
+    <w:rsid w:val="00285082"/>
+    <w:rsid w:val="00285559"/>
+    <w:rsid w:val="0028605A"/>
+    <w:rsid w:val="002861AF"/>
+    <w:rsid w:val="00286493"/>
+    <w:rsid w:val="00286DDA"/>
+    <w:rsid w:val="00287AF4"/>
+    <w:rsid w:val="0029018D"/>
+    <w:rsid w:val="002901C1"/>
+    <w:rsid w:val="00290B3A"/>
+    <w:rsid w:val="0029284A"/>
+    <w:rsid w:val="00293D88"/>
+    <w:rsid w:val="002945EF"/>
+    <w:rsid w:val="002945F2"/>
+    <w:rsid w:val="00294640"/>
+    <w:rsid w:val="00294F63"/>
+    <w:rsid w:val="00294FBB"/>
+    <w:rsid w:val="002965C1"/>
+    <w:rsid w:val="0029759E"/>
+    <w:rsid w:val="0029773F"/>
+    <w:rsid w:val="0029785A"/>
+    <w:rsid w:val="002979F3"/>
+    <w:rsid w:val="002A0248"/>
+    <w:rsid w:val="002A0E71"/>
+    <w:rsid w:val="002A10BF"/>
+    <w:rsid w:val="002A18EE"/>
+    <w:rsid w:val="002A22F7"/>
+    <w:rsid w:val="002A2F53"/>
+    <w:rsid w:val="002A39DA"/>
+    <w:rsid w:val="002A3EF8"/>
+    <w:rsid w:val="002A41A0"/>
+    <w:rsid w:val="002A47BB"/>
+    <w:rsid w:val="002A4BD1"/>
+    <w:rsid w:val="002A5AC4"/>
+    <w:rsid w:val="002A62CE"/>
+    <w:rsid w:val="002A646C"/>
+    <w:rsid w:val="002A6946"/>
+    <w:rsid w:val="002A6D10"/>
+    <w:rsid w:val="002A6FDD"/>
+    <w:rsid w:val="002A7133"/>
+    <w:rsid w:val="002A7FF8"/>
+    <w:rsid w:val="002B0B52"/>
+    <w:rsid w:val="002B160C"/>
+    <w:rsid w:val="002B16D9"/>
+    <w:rsid w:val="002B1BD3"/>
+    <w:rsid w:val="002B20FB"/>
+    <w:rsid w:val="002B21ED"/>
+    <w:rsid w:val="002B22B1"/>
+    <w:rsid w:val="002B2E16"/>
+    <w:rsid w:val="002B354F"/>
+    <w:rsid w:val="002B3676"/>
+    <w:rsid w:val="002B3FE7"/>
+    <w:rsid w:val="002B40EE"/>
+    <w:rsid w:val="002B4926"/>
+    <w:rsid w:val="002B4A66"/>
+    <w:rsid w:val="002B4DEE"/>
+    <w:rsid w:val="002B513E"/>
+    <w:rsid w:val="002B5361"/>
+    <w:rsid w:val="002B55F1"/>
+    <w:rsid w:val="002B5D3B"/>
+    <w:rsid w:val="002B67A0"/>
+    <w:rsid w:val="002B6BD8"/>
+    <w:rsid w:val="002B75FA"/>
+    <w:rsid w:val="002B797B"/>
+    <w:rsid w:val="002C0195"/>
+    <w:rsid w:val="002C03E9"/>
+    <w:rsid w:val="002C21EF"/>
+    <w:rsid w:val="002C304A"/>
+    <w:rsid w:val="002C3400"/>
+    <w:rsid w:val="002C4112"/>
+    <w:rsid w:val="002C53DC"/>
+    <w:rsid w:val="002C592C"/>
+    <w:rsid w:val="002C6ABC"/>
+    <w:rsid w:val="002C7C7A"/>
+    <w:rsid w:val="002D01B3"/>
+    <w:rsid w:val="002D0843"/>
+    <w:rsid w:val="002D0C32"/>
+    <w:rsid w:val="002D13DC"/>
+    <w:rsid w:val="002D356C"/>
+    <w:rsid w:val="002D404E"/>
+    <w:rsid w:val="002D41CD"/>
+    <w:rsid w:val="002D426B"/>
+    <w:rsid w:val="002D4372"/>
+    <w:rsid w:val="002D49BC"/>
+    <w:rsid w:val="002D5A91"/>
+    <w:rsid w:val="002D5D61"/>
+    <w:rsid w:val="002D60F0"/>
+    <w:rsid w:val="002D60FA"/>
+    <w:rsid w:val="002D63CC"/>
+    <w:rsid w:val="002E27E0"/>
+    <w:rsid w:val="002E2977"/>
+    <w:rsid w:val="002E2E8F"/>
+    <w:rsid w:val="002E2F1F"/>
+    <w:rsid w:val="002E31E2"/>
+    <w:rsid w:val="002E335A"/>
+    <w:rsid w:val="002E3470"/>
+    <w:rsid w:val="002E431A"/>
+    <w:rsid w:val="002E4640"/>
+    <w:rsid w:val="002E4EC1"/>
+    <w:rsid w:val="002E503C"/>
+    <w:rsid w:val="002E511D"/>
+    <w:rsid w:val="002E6331"/>
+    <w:rsid w:val="002E6818"/>
+    <w:rsid w:val="002E7848"/>
+    <w:rsid w:val="002E7B8C"/>
+    <w:rsid w:val="002E7F91"/>
+    <w:rsid w:val="002E7FE9"/>
+    <w:rsid w:val="002F0841"/>
+    <w:rsid w:val="002F0A2A"/>
+    <w:rsid w:val="002F0DA8"/>
+    <w:rsid w:val="002F1132"/>
+    <w:rsid w:val="002F1C0D"/>
+    <w:rsid w:val="002F1F15"/>
+    <w:rsid w:val="002F219E"/>
+    <w:rsid w:val="002F22A8"/>
+    <w:rsid w:val="002F2709"/>
+    <w:rsid w:val="002F2793"/>
+    <w:rsid w:val="002F3018"/>
+    <w:rsid w:val="002F3C2B"/>
+    <w:rsid w:val="002F3FA3"/>
+    <w:rsid w:val="002F3FFD"/>
+    <w:rsid w:val="002F46F3"/>
+    <w:rsid w:val="002F54E4"/>
+    <w:rsid w:val="002F6548"/>
+    <w:rsid w:val="002F663F"/>
+    <w:rsid w:val="002F76DE"/>
+    <w:rsid w:val="003003F8"/>
+    <w:rsid w:val="00300D6D"/>
+    <w:rsid w:val="00300F36"/>
+    <w:rsid w:val="00301083"/>
+    <w:rsid w:val="0030150A"/>
+    <w:rsid w:val="00301686"/>
+    <w:rsid w:val="00302F01"/>
+    <w:rsid w:val="003045E3"/>
+    <w:rsid w:val="00304B65"/>
+    <w:rsid w:val="003055C9"/>
+    <w:rsid w:val="0030581B"/>
+    <w:rsid w:val="003068C3"/>
+    <w:rsid w:val="00306BC7"/>
+    <w:rsid w:val="00306CF2"/>
+    <w:rsid w:val="003073A3"/>
+    <w:rsid w:val="003073D3"/>
+    <w:rsid w:val="0031042F"/>
+    <w:rsid w:val="00310639"/>
+    <w:rsid w:val="00310858"/>
+    <w:rsid w:val="0031140B"/>
+    <w:rsid w:val="00311C5A"/>
+    <w:rsid w:val="00312183"/>
+    <w:rsid w:val="00312201"/>
+    <w:rsid w:val="003122E3"/>
+    <w:rsid w:val="003131BF"/>
+    <w:rsid w:val="003132BF"/>
+    <w:rsid w:val="00313767"/>
+    <w:rsid w:val="00314300"/>
+    <w:rsid w:val="003145E7"/>
+    <w:rsid w:val="003151BC"/>
+    <w:rsid w:val="00315300"/>
+    <w:rsid w:val="00315379"/>
+    <w:rsid w:val="003155D3"/>
+    <w:rsid w:val="00316117"/>
+    <w:rsid w:val="0031649F"/>
+    <w:rsid w:val="0031675A"/>
+    <w:rsid w:val="00316949"/>
+    <w:rsid w:val="00316CF5"/>
+    <w:rsid w:val="00316E27"/>
+    <w:rsid w:val="00316E62"/>
+    <w:rsid w:val="003176FF"/>
+    <w:rsid w:val="003208C3"/>
+    <w:rsid w:val="00321D6C"/>
+    <w:rsid w:val="00322F79"/>
+    <w:rsid w:val="003235C0"/>
+    <w:rsid w:val="003236D1"/>
+    <w:rsid w:val="00323B12"/>
+    <w:rsid w:val="00323B22"/>
+    <w:rsid w:val="003242AE"/>
+    <w:rsid w:val="003249F2"/>
+    <w:rsid w:val="003250AC"/>
+    <w:rsid w:val="0032583C"/>
+    <w:rsid w:val="00325D04"/>
+    <w:rsid w:val="00326756"/>
+    <w:rsid w:val="003271A7"/>
+    <w:rsid w:val="00327A13"/>
+    <w:rsid w:val="00327E6D"/>
+    <w:rsid w:val="00330800"/>
+    <w:rsid w:val="00330ACF"/>
+    <w:rsid w:val="00330D45"/>
+    <w:rsid w:val="003315AD"/>
+    <w:rsid w:val="00332091"/>
+    <w:rsid w:val="003320D4"/>
+    <w:rsid w:val="00332531"/>
+    <w:rsid w:val="003332DC"/>
+    <w:rsid w:val="00333377"/>
+    <w:rsid w:val="0033399F"/>
+    <w:rsid w:val="00333A00"/>
+    <w:rsid w:val="00334BC8"/>
+    <w:rsid w:val="003358CB"/>
+    <w:rsid w:val="00336138"/>
+    <w:rsid w:val="00336577"/>
+    <w:rsid w:val="00336839"/>
+    <w:rsid w:val="00337446"/>
+    <w:rsid w:val="00337618"/>
+    <w:rsid w:val="00340375"/>
+    <w:rsid w:val="00340479"/>
+    <w:rsid w:val="003405E4"/>
+    <w:rsid w:val="00340B63"/>
+    <w:rsid w:val="00341862"/>
+    <w:rsid w:val="0034294D"/>
+    <w:rsid w:val="00342C5D"/>
+    <w:rsid w:val="003437D6"/>
+    <w:rsid w:val="0034396F"/>
+    <w:rsid w:val="003443D8"/>
+    <w:rsid w:val="003448C9"/>
+    <w:rsid w:val="003455FE"/>
+    <w:rsid w:val="00345B18"/>
+    <w:rsid w:val="0034607A"/>
+    <w:rsid w:val="00346C67"/>
+    <w:rsid w:val="00347415"/>
+    <w:rsid w:val="00347C25"/>
+    <w:rsid w:val="0035076D"/>
+    <w:rsid w:val="00350B2F"/>
+    <w:rsid w:val="00350E1A"/>
+    <w:rsid w:val="003512DA"/>
+    <w:rsid w:val="003517BD"/>
+    <w:rsid w:val="003518DA"/>
+    <w:rsid w:val="00351F36"/>
+    <w:rsid w:val="0035282E"/>
+    <w:rsid w:val="00352FA2"/>
+    <w:rsid w:val="003531FB"/>
+    <w:rsid w:val="003543C2"/>
+    <w:rsid w:val="0035446C"/>
+    <w:rsid w:val="00354679"/>
+    <w:rsid w:val="00354A69"/>
+    <w:rsid w:val="0035612F"/>
+    <w:rsid w:val="003561D2"/>
+    <w:rsid w:val="00356360"/>
+    <w:rsid w:val="00356425"/>
+    <w:rsid w:val="00356FD3"/>
+    <w:rsid w:val="00360077"/>
+    <w:rsid w:val="0036028C"/>
+    <w:rsid w:val="00360312"/>
+    <w:rsid w:val="00360EBA"/>
+    <w:rsid w:val="003615E1"/>
+    <w:rsid w:val="00361CC6"/>
+    <w:rsid w:val="00361CDA"/>
+    <w:rsid w:val="0036208C"/>
+    <w:rsid w:val="0036273F"/>
+    <w:rsid w:val="00363C2F"/>
+    <w:rsid w:val="00364928"/>
+    <w:rsid w:val="00366007"/>
+    <w:rsid w:val="003670A3"/>
+    <w:rsid w:val="0037019D"/>
+    <w:rsid w:val="00370253"/>
+    <w:rsid w:val="00370611"/>
+    <w:rsid w:val="0037089C"/>
+    <w:rsid w:val="0037103D"/>
+    <w:rsid w:val="003716DA"/>
+    <w:rsid w:val="0037255E"/>
+    <w:rsid w:val="00372B25"/>
+    <w:rsid w:val="00372F5F"/>
+    <w:rsid w:val="003733DA"/>
+    <w:rsid w:val="00373727"/>
+    <w:rsid w:val="00373C3C"/>
+    <w:rsid w:val="00373E10"/>
+    <w:rsid w:val="003746C2"/>
+    <w:rsid w:val="0037665B"/>
+    <w:rsid w:val="00376B93"/>
+    <w:rsid w:val="00376C63"/>
+    <w:rsid w:val="00377260"/>
+    <w:rsid w:val="0037758C"/>
+    <w:rsid w:val="003776AC"/>
+    <w:rsid w:val="00377F5C"/>
+    <w:rsid w:val="00380306"/>
+    <w:rsid w:val="00380C3F"/>
+    <w:rsid w:val="00380EFE"/>
+    <w:rsid w:val="00381504"/>
+    <w:rsid w:val="00381BAF"/>
+    <w:rsid w:val="00381DF5"/>
+    <w:rsid w:val="00381E00"/>
+    <w:rsid w:val="00382F5D"/>
+    <w:rsid w:val="00383020"/>
+    <w:rsid w:val="00383415"/>
+    <w:rsid w:val="00383B92"/>
+    <w:rsid w:val="00383ED5"/>
+    <w:rsid w:val="003843C9"/>
+    <w:rsid w:val="00384A44"/>
+    <w:rsid w:val="0038555A"/>
+    <w:rsid w:val="00386C97"/>
+    <w:rsid w:val="00387BD7"/>
+    <w:rsid w:val="00387C9C"/>
+    <w:rsid w:val="00391064"/>
+    <w:rsid w:val="00391C6F"/>
+    <w:rsid w:val="00392224"/>
+    <w:rsid w:val="003922C9"/>
+    <w:rsid w:val="00392798"/>
+    <w:rsid w:val="00392C2C"/>
+    <w:rsid w:val="00393542"/>
+    <w:rsid w:val="00393CE6"/>
+    <w:rsid w:val="00394DC1"/>
+    <w:rsid w:val="00394F3A"/>
+    <w:rsid w:val="00394FE4"/>
+    <w:rsid w:val="00396062"/>
+    <w:rsid w:val="003964B2"/>
+    <w:rsid w:val="00396A6F"/>
+    <w:rsid w:val="0039770A"/>
+    <w:rsid w:val="00397DA7"/>
+    <w:rsid w:val="00397DC4"/>
+    <w:rsid w:val="00397FAD"/>
+    <w:rsid w:val="003A4479"/>
+    <w:rsid w:val="003A458C"/>
+    <w:rsid w:val="003A65FC"/>
+    <w:rsid w:val="003A7020"/>
+    <w:rsid w:val="003A720C"/>
+    <w:rsid w:val="003A7255"/>
+    <w:rsid w:val="003B0BB3"/>
+    <w:rsid w:val="003B19C9"/>
+    <w:rsid w:val="003B2277"/>
+    <w:rsid w:val="003B272F"/>
+    <w:rsid w:val="003B3AE5"/>
+    <w:rsid w:val="003B42BE"/>
+    <w:rsid w:val="003B4D20"/>
+    <w:rsid w:val="003B5C88"/>
+    <w:rsid w:val="003B6756"/>
+    <w:rsid w:val="003B7982"/>
+    <w:rsid w:val="003B7C0A"/>
+    <w:rsid w:val="003B7DEB"/>
+    <w:rsid w:val="003B7F3D"/>
+    <w:rsid w:val="003C034C"/>
+    <w:rsid w:val="003C05C4"/>
+    <w:rsid w:val="003C1938"/>
+    <w:rsid w:val="003C1C0B"/>
+    <w:rsid w:val="003C2DC0"/>
+    <w:rsid w:val="003C2FBE"/>
+    <w:rsid w:val="003C300A"/>
+    <w:rsid w:val="003C3813"/>
+    <w:rsid w:val="003C4005"/>
+    <w:rsid w:val="003C442B"/>
+    <w:rsid w:val="003C45AE"/>
+    <w:rsid w:val="003C4D7C"/>
+    <w:rsid w:val="003C5A42"/>
+    <w:rsid w:val="003C5C97"/>
+    <w:rsid w:val="003C6125"/>
+    <w:rsid w:val="003C6140"/>
+    <w:rsid w:val="003C630F"/>
+    <w:rsid w:val="003C71DE"/>
+    <w:rsid w:val="003D0805"/>
+    <w:rsid w:val="003D0A12"/>
+    <w:rsid w:val="003D146B"/>
+    <w:rsid w:val="003D223D"/>
+    <w:rsid w:val="003D2AF9"/>
+    <w:rsid w:val="003D2EDB"/>
+    <w:rsid w:val="003D2FA5"/>
+    <w:rsid w:val="003D3BEB"/>
+    <w:rsid w:val="003D41ED"/>
+    <w:rsid w:val="003D427E"/>
+    <w:rsid w:val="003D45B9"/>
+    <w:rsid w:val="003D4972"/>
+    <w:rsid w:val="003D4C17"/>
+    <w:rsid w:val="003D595A"/>
+    <w:rsid w:val="003D644E"/>
+    <w:rsid w:val="003D6A07"/>
+    <w:rsid w:val="003D772C"/>
+    <w:rsid w:val="003D7997"/>
+    <w:rsid w:val="003E0520"/>
+    <w:rsid w:val="003E07A4"/>
+    <w:rsid w:val="003E12AF"/>
+    <w:rsid w:val="003E1729"/>
+    <w:rsid w:val="003E19D3"/>
+    <w:rsid w:val="003E1BAF"/>
+    <w:rsid w:val="003E2E9E"/>
+    <w:rsid w:val="003E378E"/>
+    <w:rsid w:val="003E3DD5"/>
+    <w:rsid w:val="003E4562"/>
+    <w:rsid w:val="003E496A"/>
+    <w:rsid w:val="003E57C9"/>
+    <w:rsid w:val="003E65B8"/>
+    <w:rsid w:val="003E6E23"/>
+    <w:rsid w:val="003E7254"/>
+    <w:rsid w:val="003F0403"/>
+    <w:rsid w:val="003F0D20"/>
+    <w:rsid w:val="003F13F8"/>
+    <w:rsid w:val="003F157B"/>
+    <w:rsid w:val="003F1677"/>
+    <w:rsid w:val="003F23A5"/>
+    <w:rsid w:val="003F29DF"/>
+    <w:rsid w:val="003F2DDC"/>
+    <w:rsid w:val="003F4D32"/>
+    <w:rsid w:val="003F50B2"/>
+    <w:rsid w:val="003F5203"/>
+    <w:rsid w:val="003F588B"/>
+    <w:rsid w:val="003F66BE"/>
+    <w:rsid w:val="003F7D87"/>
+    <w:rsid w:val="004001E5"/>
+    <w:rsid w:val="00400657"/>
+    <w:rsid w:val="00401726"/>
+    <w:rsid w:val="00402150"/>
+    <w:rsid w:val="00402C82"/>
+    <w:rsid w:val="00402FD3"/>
+    <w:rsid w:val="00403131"/>
+    <w:rsid w:val="0040326B"/>
+    <w:rsid w:val="004039F5"/>
+    <w:rsid w:val="00403A94"/>
+    <w:rsid w:val="00403FC6"/>
+    <w:rsid w:val="00404BF9"/>
+    <w:rsid w:val="00405A93"/>
+    <w:rsid w:val="00405AF8"/>
+    <w:rsid w:val="00405BEF"/>
+    <w:rsid w:val="00406C99"/>
+    <w:rsid w:val="00407ADC"/>
+    <w:rsid w:val="00410292"/>
+    <w:rsid w:val="00410A98"/>
+    <w:rsid w:val="004111FB"/>
+    <w:rsid w:val="004114BF"/>
+    <w:rsid w:val="00412A89"/>
+    <w:rsid w:val="004148D0"/>
+    <w:rsid w:val="00414D99"/>
+    <w:rsid w:val="00415744"/>
+    <w:rsid w:val="00415BAB"/>
+    <w:rsid w:val="00415BCD"/>
+    <w:rsid w:val="004161E8"/>
+    <w:rsid w:val="0041789A"/>
+    <w:rsid w:val="00420941"/>
+    <w:rsid w:val="00420CFB"/>
+    <w:rsid w:val="00421A46"/>
+    <w:rsid w:val="00422428"/>
+    <w:rsid w:val="004224F1"/>
+    <w:rsid w:val="004230DA"/>
+    <w:rsid w:val="00423A75"/>
+    <w:rsid w:val="004245D1"/>
+    <w:rsid w:val="004248E2"/>
+    <w:rsid w:val="00425541"/>
+    <w:rsid w:val="00425E62"/>
+    <w:rsid w:val="004260EA"/>
+    <w:rsid w:val="004269D9"/>
+    <w:rsid w:val="00427173"/>
+    <w:rsid w:val="00427EFA"/>
+    <w:rsid w:val="004310B1"/>
+    <w:rsid w:val="0043251A"/>
+    <w:rsid w:val="00432681"/>
+    <w:rsid w:val="00432E7E"/>
+    <w:rsid w:val="00434F02"/>
+    <w:rsid w:val="0043751C"/>
+    <w:rsid w:val="0043788B"/>
+    <w:rsid w:val="00437AD9"/>
+    <w:rsid w:val="00437F31"/>
+    <w:rsid w:val="004402EC"/>
+    <w:rsid w:val="0044044F"/>
+    <w:rsid w:val="00440CEA"/>
+    <w:rsid w:val="00441B16"/>
+    <w:rsid w:val="0044358E"/>
+    <w:rsid w:val="0044465B"/>
+    <w:rsid w:val="004447F2"/>
+    <w:rsid w:val="00444A13"/>
+    <w:rsid w:val="00444C3B"/>
+    <w:rsid w:val="00444F46"/>
+    <w:rsid w:val="004455C9"/>
+    <w:rsid w:val="00445674"/>
+    <w:rsid w:val="0044631E"/>
+    <w:rsid w:val="0044698B"/>
+    <w:rsid w:val="00447CCA"/>
+    <w:rsid w:val="00450E65"/>
+    <w:rsid w:val="00450EDF"/>
+    <w:rsid w:val="00451B2B"/>
+    <w:rsid w:val="00451EBD"/>
+    <w:rsid w:val="00452EAC"/>
+    <w:rsid w:val="00453731"/>
+    <w:rsid w:val="00453869"/>
+    <w:rsid w:val="0045387C"/>
+    <w:rsid w:val="00453A82"/>
+    <w:rsid w:val="00456585"/>
+    <w:rsid w:val="00456AA0"/>
+    <w:rsid w:val="00456F68"/>
+    <w:rsid w:val="00457FED"/>
+    <w:rsid w:val="00460402"/>
+    <w:rsid w:val="00460AB8"/>
+    <w:rsid w:val="00460CAC"/>
+    <w:rsid w:val="004616B5"/>
+    <w:rsid w:val="004636E9"/>
+    <w:rsid w:val="00466C28"/>
+    <w:rsid w:val="0046717D"/>
+    <w:rsid w:val="00467283"/>
+    <w:rsid w:val="004673D3"/>
+    <w:rsid w:val="0047030A"/>
+    <w:rsid w:val="004715CB"/>
+    <w:rsid w:val="00471B1B"/>
+    <w:rsid w:val="004728A7"/>
+    <w:rsid w:val="0047293C"/>
+    <w:rsid w:val="00472F0E"/>
+    <w:rsid w:val="00472F50"/>
+    <w:rsid w:val="004746D9"/>
+    <w:rsid w:val="00474706"/>
+    <w:rsid w:val="0047485F"/>
+    <w:rsid w:val="00474951"/>
+    <w:rsid w:val="00475869"/>
+    <w:rsid w:val="00475E1B"/>
+    <w:rsid w:val="004763B3"/>
+    <w:rsid w:val="004765DC"/>
+    <w:rsid w:val="0047673B"/>
+    <w:rsid w:val="004767C7"/>
+    <w:rsid w:val="00476825"/>
+    <w:rsid w:val="00477038"/>
+    <w:rsid w:val="00477E89"/>
+    <w:rsid w:val="00480230"/>
+    <w:rsid w:val="00480452"/>
+    <w:rsid w:val="0048177B"/>
+    <w:rsid w:val="004818C2"/>
+    <w:rsid w:val="004825AA"/>
+    <w:rsid w:val="00482CD2"/>
+    <w:rsid w:val="00484066"/>
+    <w:rsid w:val="0048471C"/>
+    <w:rsid w:val="004857D3"/>
+    <w:rsid w:val="00485898"/>
+    <w:rsid w:val="0048595E"/>
+    <w:rsid w:val="00485B4F"/>
+    <w:rsid w:val="0048649E"/>
+    <w:rsid w:val="00486516"/>
+    <w:rsid w:val="0048678C"/>
+    <w:rsid w:val="0048681A"/>
+    <w:rsid w:val="00487173"/>
+    <w:rsid w:val="00487D2E"/>
+    <w:rsid w:val="00491157"/>
+    <w:rsid w:val="0049203B"/>
+    <w:rsid w:val="0049244F"/>
+    <w:rsid w:val="00492DF5"/>
+    <w:rsid w:val="00495269"/>
+    <w:rsid w:val="0049596E"/>
+    <w:rsid w:val="004959F7"/>
+    <w:rsid w:val="00495D1D"/>
+    <w:rsid w:val="00495D39"/>
+    <w:rsid w:val="00495F6E"/>
+    <w:rsid w:val="004966E1"/>
+    <w:rsid w:val="004A05A8"/>
+    <w:rsid w:val="004A0AEB"/>
+    <w:rsid w:val="004A0DF0"/>
+    <w:rsid w:val="004A197F"/>
+    <w:rsid w:val="004A4B5E"/>
+    <w:rsid w:val="004A511F"/>
+    <w:rsid w:val="004A5243"/>
+    <w:rsid w:val="004A602B"/>
+    <w:rsid w:val="004A6FC7"/>
+    <w:rsid w:val="004A7161"/>
+    <w:rsid w:val="004B0601"/>
+    <w:rsid w:val="004B0A89"/>
+    <w:rsid w:val="004B0D0E"/>
+    <w:rsid w:val="004B1418"/>
+    <w:rsid w:val="004B1EA9"/>
+    <w:rsid w:val="004B1F73"/>
+    <w:rsid w:val="004B2887"/>
+    <w:rsid w:val="004B2C9D"/>
+    <w:rsid w:val="004B2D6E"/>
+    <w:rsid w:val="004B316D"/>
+    <w:rsid w:val="004B34FF"/>
+    <w:rsid w:val="004B3AD4"/>
+    <w:rsid w:val="004B3B29"/>
+    <w:rsid w:val="004B3CAB"/>
+    <w:rsid w:val="004B4711"/>
+    <w:rsid w:val="004B4B34"/>
+    <w:rsid w:val="004B4DF5"/>
+    <w:rsid w:val="004B53AF"/>
+    <w:rsid w:val="004B5AB0"/>
+    <w:rsid w:val="004B5D87"/>
+    <w:rsid w:val="004B5F23"/>
+    <w:rsid w:val="004B6BE9"/>
+    <w:rsid w:val="004C0955"/>
+    <w:rsid w:val="004C0F54"/>
+    <w:rsid w:val="004C184B"/>
+    <w:rsid w:val="004C1A58"/>
+    <w:rsid w:val="004C20E4"/>
+    <w:rsid w:val="004C3AF3"/>
+    <w:rsid w:val="004C3DF1"/>
+    <w:rsid w:val="004C4B8E"/>
+    <w:rsid w:val="004C533F"/>
+    <w:rsid w:val="004C57B9"/>
+    <w:rsid w:val="004C600B"/>
+    <w:rsid w:val="004C60E2"/>
+    <w:rsid w:val="004C6283"/>
+    <w:rsid w:val="004C6418"/>
+    <w:rsid w:val="004C699E"/>
+    <w:rsid w:val="004C6B6D"/>
+    <w:rsid w:val="004C70F4"/>
+    <w:rsid w:val="004D09A8"/>
+    <w:rsid w:val="004D0EDC"/>
+    <w:rsid w:val="004D1C43"/>
+    <w:rsid w:val="004D1D75"/>
+    <w:rsid w:val="004D1E36"/>
+    <w:rsid w:val="004D2279"/>
+    <w:rsid w:val="004D292D"/>
+    <w:rsid w:val="004D50B7"/>
+    <w:rsid w:val="004D56A6"/>
+    <w:rsid w:val="004D59AC"/>
+    <w:rsid w:val="004D5C49"/>
+    <w:rsid w:val="004D72EB"/>
+    <w:rsid w:val="004E01BD"/>
+    <w:rsid w:val="004E0467"/>
+    <w:rsid w:val="004E0B3D"/>
+    <w:rsid w:val="004E0B68"/>
+    <w:rsid w:val="004E13D0"/>
+    <w:rsid w:val="004E2A45"/>
+    <w:rsid w:val="004E2C8C"/>
+    <w:rsid w:val="004E2EDA"/>
+    <w:rsid w:val="004E3368"/>
+    <w:rsid w:val="004E4B0C"/>
+    <w:rsid w:val="004E5355"/>
+    <w:rsid w:val="004E5693"/>
+    <w:rsid w:val="004E5984"/>
+    <w:rsid w:val="004E6765"/>
+    <w:rsid w:val="004E6900"/>
+    <w:rsid w:val="004E6ECF"/>
+    <w:rsid w:val="004E75DB"/>
+    <w:rsid w:val="004E7E0E"/>
+    <w:rsid w:val="004F04FF"/>
+    <w:rsid w:val="004F1F13"/>
+    <w:rsid w:val="004F21FF"/>
+    <w:rsid w:val="004F244B"/>
+    <w:rsid w:val="004F2E58"/>
+    <w:rsid w:val="004F2EBA"/>
+    <w:rsid w:val="004F31D0"/>
+    <w:rsid w:val="004F51E8"/>
+    <w:rsid w:val="004F52BC"/>
+    <w:rsid w:val="004F5F3B"/>
+    <w:rsid w:val="004F6EF7"/>
+    <w:rsid w:val="004F793B"/>
+    <w:rsid w:val="004F7A2E"/>
+    <w:rsid w:val="00500C4A"/>
+    <w:rsid w:val="00500C75"/>
+    <w:rsid w:val="00500D64"/>
+    <w:rsid w:val="005042AC"/>
+    <w:rsid w:val="005046A7"/>
+    <w:rsid w:val="00504D1F"/>
+    <w:rsid w:val="00507958"/>
+    <w:rsid w:val="00510072"/>
+    <w:rsid w:val="005109B8"/>
+    <w:rsid w:val="00511249"/>
+    <w:rsid w:val="005118EF"/>
+    <w:rsid w:val="005119F3"/>
+    <w:rsid w:val="00513183"/>
+    <w:rsid w:val="00514172"/>
+    <w:rsid w:val="0051462F"/>
+    <w:rsid w:val="00514C4E"/>
+    <w:rsid w:val="00514E15"/>
+    <w:rsid w:val="00514F7D"/>
+    <w:rsid w:val="00515407"/>
+    <w:rsid w:val="005164B8"/>
+    <w:rsid w:val="00516BFA"/>
+    <w:rsid w:val="00516F4B"/>
+    <w:rsid w:val="00517CB7"/>
+    <w:rsid w:val="00517DA5"/>
+    <w:rsid w:val="005200E5"/>
+    <w:rsid w:val="00520495"/>
+    <w:rsid w:val="0052083B"/>
+    <w:rsid w:val="00520E56"/>
+    <w:rsid w:val="0052143C"/>
+    <w:rsid w:val="005214B2"/>
+    <w:rsid w:val="005221F4"/>
+    <w:rsid w:val="00522922"/>
+    <w:rsid w:val="00522C80"/>
+    <w:rsid w:val="005231C5"/>
+    <w:rsid w:val="00523CFC"/>
+    <w:rsid w:val="00523F2F"/>
+    <w:rsid w:val="00524047"/>
+    <w:rsid w:val="00524E2F"/>
+    <w:rsid w:val="00525529"/>
+    <w:rsid w:val="00526915"/>
+    <w:rsid w:val="005270A3"/>
+    <w:rsid w:val="005301F3"/>
+    <w:rsid w:val="00531FC6"/>
+    <w:rsid w:val="00532AD0"/>
+    <w:rsid w:val="00533B65"/>
+    <w:rsid w:val="00534595"/>
+    <w:rsid w:val="005345A9"/>
+    <w:rsid w:val="005347C1"/>
+    <w:rsid w:val="00535C81"/>
+    <w:rsid w:val="00535E71"/>
+    <w:rsid w:val="005373BA"/>
+    <w:rsid w:val="005407AC"/>
+    <w:rsid w:val="005408F2"/>
+    <w:rsid w:val="0054151B"/>
+    <w:rsid w:val="00541D92"/>
+    <w:rsid w:val="00542BE6"/>
+    <w:rsid w:val="005452B3"/>
+    <w:rsid w:val="00545C18"/>
+    <w:rsid w:val="00545C3C"/>
+    <w:rsid w:val="0054796E"/>
+    <w:rsid w:val="005479A3"/>
+    <w:rsid w:val="0055033C"/>
+    <w:rsid w:val="00550C86"/>
+    <w:rsid w:val="00551678"/>
+    <w:rsid w:val="00551AA8"/>
+    <w:rsid w:val="005521E1"/>
+    <w:rsid w:val="00553255"/>
+    <w:rsid w:val="0055451E"/>
+    <w:rsid w:val="00554659"/>
+    <w:rsid w:val="0055471F"/>
+    <w:rsid w:val="00557FBD"/>
+    <w:rsid w:val="00561521"/>
+    <w:rsid w:val="00561B47"/>
+    <w:rsid w:val="00561F05"/>
+    <w:rsid w:val="00562543"/>
+    <w:rsid w:val="00562768"/>
+    <w:rsid w:val="00562FA9"/>
+    <w:rsid w:val="00563AE2"/>
+    <w:rsid w:val="00563B68"/>
+    <w:rsid w:val="00563DDB"/>
+    <w:rsid w:val="005648CF"/>
+    <w:rsid w:val="005651AC"/>
+    <w:rsid w:val="00565F21"/>
+    <w:rsid w:val="0056639C"/>
+    <w:rsid w:val="00566BB8"/>
+    <w:rsid w:val="005670CE"/>
+    <w:rsid w:val="00567184"/>
+    <w:rsid w:val="00567B0F"/>
+    <w:rsid w:val="00570A4F"/>
+    <w:rsid w:val="00571B67"/>
+    <w:rsid w:val="00572890"/>
+    <w:rsid w:val="00572B4F"/>
+    <w:rsid w:val="00572CE0"/>
+    <w:rsid w:val="00572FC7"/>
+    <w:rsid w:val="00572FF7"/>
+    <w:rsid w:val="005735EA"/>
+    <w:rsid w:val="0057384A"/>
+    <w:rsid w:val="00574974"/>
+    <w:rsid w:val="00574E2C"/>
+    <w:rsid w:val="00577DC2"/>
+    <w:rsid w:val="005812BD"/>
+    <w:rsid w:val="00581CA3"/>
+    <w:rsid w:val="005820D1"/>
+    <w:rsid w:val="0058240B"/>
+    <w:rsid w:val="005839C4"/>
+    <w:rsid w:val="00584FE1"/>
+    <w:rsid w:val="0058558B"/>
+    <w:rsid w:val="0058559F"/>
+    <w:rsid w:val="00585965"/>
+    <w:rsid w:val="00585F4E"/>
+    <w:rsid w:val="00587408"/>
+    <w:rsid w:val="005875CA"/>
+    <w:rsid w:val="00587E5F"/>
+    <w:rsid w:val="00590E11"/>
+    <w:rsid w:val="005914E3"/>
+    <w:rsid w:val="00592406"/>
+    <w:rsid w:val="00592597"/>
+    <w:rsid w:val="0059339F"/>
+    <w:rsid w:val="0059353A"/>
+    <w:rsid w:val="00593715"/>
+    <w:rsid w:val="005938BA"/>
+    <w:rsid w:val="0059485A"/>
+    <w:rsid w:val="005952E1"/>
+    <w:rsid w:val="00595541"/>
+    <w:rsid w:val="00596A36"/>
+    <w:rsid w:val="00596A69"/>
+    <w:rsid w:val="0059729E"/>
+    <w:rsid w:val="005972B7"/>
+    <w:rsid w:val="0059771A"/>
+    <w:rsid w:val="00597E00"/>
+    <w:rsid w:val="005A0950"/>
+    <w:rsid w:val="005A1097"/>
+    <w:rsid w:val="005A253A"/>
+    <w:rsid w:val="005A2B25"/>
+    <w:rsid w:val="005A302C"/>
+    <w:rsid w:val="005A345E"/>
+    <w:rsid w:val="005A372E"/>
+    <w:rsid w:val="005A376B"/>
+    <w:rsid w:val="005A3E06"/>
+    <w:rsid w:val="005A4E17"/>
+    <w:rsid w:val="005A5A9F"/>
+    <w:rsid w:val="005A630B"/>
+    <w:rsid w:val="005A67A2"/>
+    <w:rsid w:val="005A6AE0"/>
+    <w:rsid w:val="005A75FD"/>
+    <w:rsid w:val="005A7A4B"/>
+    <w:rsid w:val="005B02C0"/>
+    <w:rsid w:val="005B0D2E"/>
+    <w:rsid w:val="005B187C"/>
+    <w:rsid w:val="005B1DB5"/>
+    <w:rsid w:val="005B1E0B"/>
+    <w:rsid w:val="005B27C0"/>
+    <w:rsid w:val="005B2F31"/>
+    <w:rsid w:val="005B3156"/>
+    <w:rsid w:val="005B3549"/>
+    <w:rsid w:val="005B3640"/>
+    <w:rsid w:val="005B42D9"/>
+    <w:rsid w:val="005B5051"/>
+    <w:rsid w:val="005B5F91"/>
+    <w:rsid w:val="005B616C"/>
+    <w:rsid w:val="005B6319"/>
+    <w:rsid w:val="005B7AF8"/>
+    <w:rsid w:val="005C1470"/>
+    <w:rsid w:val="005C22F0"/>
+    <w:rsid w:val="005C26E2"/>
+    <w:rsid w:val="005C2A20"/>
+    <w:rsid w:val="005C2DA5"/>
+    <w:rsid w:val="005C3121"/>
+    <w:rsid w:val="005C324B"/>
+    <w:rsid w:val="005C4E82"/>
+    <w:rsid w:val="005C5C2A"/>
+    <w:rsid w:val="005C6669"/>
+    <w:rsid w:val="005C68B6"/>
+    <w:rsid w:val="005C7CBC"/>
+    <w:rsid w:val="005C7F25"/>
+    <w:rsid w:val="005C7FDC"/>
+    <w:rsid w:val="005D0240"/>
+    <w:rsid w:val="005D0A87"/>
+    <w:rsid w:val="005D0D41"/>
+    <w:rsid w:val="005D0D44"/>
+    <w:rsid w:val="005D0DE5"/>
+    <w:rsid w:val="005D14CF"/>
+    <w:rsid w:val="005D14DB"/>
+    <w:rsid w:val="005D1B33"/>
+    <w:rsid w:val="005D2290"/>
+    <w:rsid w:val="005D2BA0"/>
+    <w:rsid w:val="005D30D8"/>
+    <w:rsid w:val="005D3406"/>
+    <w:rsid w:val="005D342D"/>
+    <w:rsid w:val="005D3453"/>
+    <w:rsid w:val="005D3CF3"/>
+    <w:rsid w:val="005D3F0C"/>
+    <w:rsid w:val="005D4683"/>
+    <w:rsid w:val="005D5B74"/>
+    <w:rsid w:val="005D692E"/>
+    <w:rsid w:val="005D7911"/>
+    <w:rsid w:val="005E0E13"/>
+    <w:rsid w:val="005E1931"/>
+    <w:rsid w:val="005E1C7C"/>
+    <w:rsid w:val="005E318A"/>
+    <w:rsid w:val="005E364F"/>
+    <w:rsid w:val="005E37F8"/>
+    <w:rsid w:val="005E3E6B"/>
+    <w:rsid w:val="005E4884"/>
+    <w:rsid w:val="005E4B35"/>
+    <w:rsid w:val="005E56B4"/>
+    <w:rsid w:val="005E5DA9"/>
+    <w:rsid w:val="005E5DEA"/>
+    <w:rsid w:val="005E64C3"/>
+    <w:rsid w:val="005E6868"/>
+    <w:rsid w:val="005E6D1D"/>
+    <w:rsid w:val="005E71BA"/>
+    <w:rsid w:val="005E76E0"/>
+    <w:rsid w:val="005E7C2D"/>
+    <w:rsid w:val="005E7DDD"/>
+    <w:rsid w:val="005E7F56"/>
+    <w:rsid w:val="005F0783"/>
+    <w:rsid w:val="005F0B38"/>
+    <w:rsid w:val="005F16F2"/>
+    <w:rsid w:val="005F17C0"/>
+    <w:rsid w:val="005F18D9"/>
+    <w:rsid w:val="005F194A"/>
+    <w:rsid w:val="005F1C73"/>
+    <w:rsid w:val="005F31CF"/>
+    <w:rsid w:val="005F3CF8"/>
+    <w:rsid w:val="005F580E"/>
+    <w:rsid w:val="005F7144"/>
+    <w:rsid w:val="005F7320"/>
+    <w:rsid w:val="005F752E"/>
+    <w:rsid w:val="005F7DAF"/>
+    <w:rsid w:val="005F7FCD"/>
+    <w:rsid w:val="00600C0D"/>
+    <w:rsid w:val="00600ED9"/>
+    <w:rsid w:val="0060114B"/>
+    <w:rsid w:val="00601198"/>
+    <w:rsid w:val="0060244C"/>
+    <w:rsid w:val="0060254F"/>
+    <w:rsid w:val="006026F8"/>
+    <w:rsid w:val="00602D49"/>
+    <w:rsid w:val="00602E89"/>
+    <w:rsid w:val="00602F56"/>
+    <w:rsid w:val="0060398B"/>
+    <w:rsid w:val="00604609"/>
+    <w:rsid w:val="00604DE4"/>
+    <w:rsid w:val="00605DB2"/>
+    <w:rsid w:val="00606056"/>
+    <w:rsid w:val="006063BB"/>
+    <w:rsid w:val="006067A6"/>
+    <w:rsid w:val="0060768E"/>
+    <w:rsid w:val="00607E71"/>
+    <w:rsid w:val="006123C8"/>
+    <w:rsid w:val="00612601"/>
+    <w:rsid w:val="0061344F"/>
+    <w:rsid w:val="0061388A"/>
+    <w:rsid w:val="006145FB"/>
+    <w:rsid w:val="00614640"/>
+    <w:rsid w:val="00616057"/>
+    <w:rsid w:val="006163BA"/>
+    <w:rsid w:val="00620762"/>
+    <w:rsid w:val="006217EB"/>
+    <w:rsid w:val="00622732"/>
+    <w:rsid w:val="0062279B"/>
+    <w:rsid w:val="00622AFC"/>
+    <w:rsid w:val="00622BC9"/>
+    <w:rsid w:val="00623397"/>
+    <w:rsid w:val="006249E6"/>
+    <w:rsid w:val="00624AF4"/>
+    <w:rsid w:val="0062535E"/>
+    <w:rsid w:val="00625FE7"/>
+    <w:rsid w:val="006275AD"/>
+    <w:rsid w:val="00632A3A"/>
+    <w:rsid w:val="00633815"/>
+    <w:rsid w:val="0063453C"/>
+    <w:rsid w:val="00634A24"/>
+    <w:rsid w:val="00634ABC"/>
+    <w:rsid w:val="00634AC8"/>
+    <w:rsid w:val="00634BAD"/>
+    <w:rsid w:val="00635F0D"/>
+    <w:rsid w:val="00635FE2"/>
+    <w:rsid w:val="00636C49"/>
+    <w:rsid w:val="00637FB5"/>
+    <w:rsid w:val="00640AF2"/>
+    <w:rsid w:val="0064159C"/>
+    <w:rsid w:val="00641730"/>
+    <w:rsid w:val="00641F00"/>
+    <w:rsid w:val="00642F76"/>
+    <w:rsid w:val="00644387"/>
+    <w:rsid w:val="00644C8A"/>
+    <w:rsid w:val="00644E88"/>
+    <w:rsid w:val="00645976"/>
+    <w:rsid w:val="0064629A"/>
+    <w:rsid w:val="0064664A"/>
+    <w:rsid w:val="00646A82"/>
+    <w:rsid w:val="00646BA5"/>
+    <w:rsid w:val="006470B2"/>
+    <w:rsid w:val="00647228"/>
+    <w:rsid w:val="006477FE"/>
+    <w:rsid w:val="006500EA"/>
+    <w:rsid w:val="006505FE"/>
+    <w:rsid w:val="00650D9A"/>
+    <w:rsid w:val="00650E2B"/>
+    <w:rsid w:val="00651328"/>
+    <w:rsid w:val="006515C9"/>
+    <w:rsid w:val="00651813"/>
+    <w:rsid w:val="00651C8E"/>
+    <w:rsid w:val="0065238B"/>
+    <w:rsid w:val="00652720"/>
+    <w:rsid w:val="006528E4"/>
+    <w:rsid w:val="006531AF"/>
+    <w:rsid w:val="00653343"/>
+    <w:rsid w:val="00653B97"/>
+    <w:rsid w:val="006547B7"/>
+    <w:rsid w:val="00654B0C"/>
+    <w:rsid w:val="00654D5C"/>
+    <w:rsid w:val="0065641A"/>
+    <w:rsid w:val="00656BE7"/>
+    <w:rsid w:val="006571B4"/>
+    <w:rsid w:val="006574B0"/>
+    <w:rsid w:val="00657929"/>
+    <w:rsid w:val="006602A5"/>
+    <w:rsid w:val="006602CD"/>
+    <w:rsid w:val="0066095C"/>
+    <w:rsid w:val="00660D58"/>
+    <w:rsid w:val="00660EDC"/>
+    <w:rsid w:val="0066175A"/>
+    <w:rsid w:val="00661A37"/>
+    <w:rsid w:val="00661AA6"/>
+    <w:rsid w:val="006622BF"/>
+    <w:rsid w:val="00662BBA"/>
+    <w:rsid w:val="006638E2"/>
+    <w:rsid w:val="006642BD"/>
+    <w:rsid w:val="00664539"/>
+    <w:rsid w:val="006645E9"/>
+    <w:rsid w:val="00664C22"/>
+    <w:rsid w:val="00665298"/>
+    <w:rsid w:val="00665AFA"/>
+    <w:rsid w:val="00665C37"/>
+    <w:rsid w:val="00667DC1"/>
+    <w:rsid w:val="00670AE7"/>
+    <w:rsid w:val="00670F92"/>
+    <w:rsid w:val="00671637"/>
+    <w:rsid w:val="00671DC7"/>
+    <w:rsid w:val="0067203E"/>
+    <w:rsid w:val="00672776"/>
+    <w:rsid w:val="00672796"/>
+    <w:rsid w:val="00673538"/>
+    <w:rsid w:val="006745AB"/>
+    <w:rsid w:val="00674725"/>
+    <w:rsid w:val="00674BCA"/>
+    <w:rsid w:val="00674DE6"/>
+    <w:rsid w:val="00675569"/>
+    <w:rsid w:val="00675616"/>
+    <w:rsid w:val="00675C0B"/>
+    <w:rsid w:val="006766CB"/>
+    <w:rsid w:val="00676AD0"/>
+    <w:rsid w:val="00676CB1"/>
+    <w:rsid w:val="006779E7"/>
+    <w:rsid w:val="00677AC0"/>
+    <w:rsid w:val="00677D49"/>
+    <w:rsid w:val="00680F6F"/>
+    <w:rsid w:val="006815AB"/>
+    <w:rsid w:val="006822B7"/>
+    <w:rsid w:val="00682934"/>
+    <w:rsid w:val="00682997"/>
+    <w:rsid w:val="006831EC"/>
+    <w:rsid w:val="006832F9"/>
+    <w:rsid w:val="0068383D"/>
+    <w:rsid w:val="00683D69"/>
+    <w:rsid w:val="00684BB3"/>
+    <w:rsid w:val="0068519F"/>
+    <w:rsid w:val="006854A9"/>
+    <w:rsid w:val="00685BD8"/>
+    <w:rsid w:val="00685F98"/>
+    <w:rsid w:val="00686071"/>
+    <w:rsid w:val="00687809"/>
+    <w:rsid w:val="00687A12"/>
+    <w:rsid w:val="00687F9F"/>
+    <w:rsid w:val="00690066"/>
+    <w:rsid w:val="00690E47"/>
+    <w:rsid w:val="00691BBF"/>
+    <w:rsid w:val="00691D40"/>
+    <w:rsid w:val="006927B0"/>
+    <w:rsid w:val="006929F2"/>
+    <w:rsid w:val="00692CD0"/>
+    <w:rsid w:val="006938DC"/>
+    <w:rsid w:val="00694AC4"/>
+    <w:rsid w:val="00694DA0"/>
+    <w:rsid w:val="0069539B"/>
+    <w:rsid w:val="0069565C"/>
+    <w:rsid w:val="00695D3B"/>
+    <w:rsid w:val="00695F6E"/>
+    <w:rsid w:val="00696665"/>
+    <w:rsid w:val="00697693"/>
+    <w:rsid w:val="00697AFA"/>
+    <w:rsid w:val="00697DBC"/>
+    <w:rsid w:val="006A07A1"/>
+    <w:rsid w:val="006A0DBC"/>
+    <w:rsid w:val="006A0EA9"/>
+    <w:rsid w:val="006A10A0"/>
+    <w:rsid w:val="006A220E"/>
+    <w:rsid w:val="006A2954"/>
+    <w:rsid w:val="006A3475"/>
+    <w:rsid w:val="006A36BC"/>
+    <w:rsid w:val="006A419A"/>
+    <w:rsid w:val="006A4389"/>
+    <w:rsid w:val="006A458A"/>
+    <w:rsid w:val="006A4ED5"/>
+    <w:rsid w:val="006A5D52"/>
+    <w:rsid w:val="006A67D9"/>
+    <w:rsid w:val="006A6F34"/>
+    <w:rsid w:val="006A74CF"/>
+    <w:rsid w:val="006A79BC"/>
+    <w:rsid w:val="006B031E"/>
+    <w:rsid w:val="006B1A14"/>
+    <w:rsid w:val="006B21D7"/>
+    <w:rsid w:val="006B3847"/>
+    <w:rsid w:val="006B3906"/>
+    <w:rsid w:val="006B3F9E"/>
+    <w:rsid w:val="006B3FAD"/>
+    <w:rsid w:val="006B4037"/>
+    <w:rsid w:val="006B539A"/>
+    <w:rsid w:val="006B6DE4"/>
+    <w:rsid w:val="006B78B3"/>
+    <w:rsid w:val="006B7C75"/>
+    <w:rsid w:val="006B7E95"/>
+    <w:rsid w:val="006C049A"/>
+    <w:rsid w:val="006C0CC0"/>
+    <w:rsid w:val="006C1461"/>
+    <w:rsid w:val="006C1ED3"/>
+    <w:rsid w:val="006C2C70"/>
+    <w:rsid w:val="006C2F67"/>
+    <w:rsid w:val="006C4388"/>
+    <w:rsid w:val="006C4A23"/>
+    <w:rsid w:val="006C5893"/>
+    <w:rsid w:val="006C5D52"/>
+    <w:rsid w:val="006C6358"/>
+    <w:rsid w:val="006C6693"/>
+    <w:rsid w:val="006C696B"/>
+    <w:rsid w:val="006D03B2"/>
+    <w:rsid w:val="006D11B5"/>
+    <w:rsid w:val="006D197A"/>
+    <w:rsid w:val="006D197E"/>
+    <w:rsid w:val="006D1C4B"/>
+    <w:rsid w:val="006D1F6F"/>
+    <w:rsid w:val="006D23BF"/>
+    <w:rsid w:val="006D2507"/>
+    <w:rsid w:val="006D2874"/>
+    <w:rsid w:val="006D2AC3"/>
+    <w:rsid w:val="006D2D05"/>
+    <w:rsid w:val="006D2E10"/>
+    <w:rsid w:val="006D3241"/>
+    <w:rsid w:val="006D3384"/>
+    <w:rsid w:val="006D36F1"/>
+    <w:rsid w:val="006D3C47"/>
+    <w:rsid w:val="006D473A"/>
+    <w:rsid w:val="006D4795"/>
+    <w:rsid w:val="006D4E35"/>
+    <w:rsid w:val="006D54FD"/>
+    <w:rsid w:val="006D5B84"/>
+    <w:rsid w:val="006D5E64"/>
+    <w:rsid w:val="006D5EA1"/>
+    <w:rsid w:val="006D618D"/>
+    <w:rsid w:val="006E0C68"/>
+    <w:rsid w:val="006E0D01"/>
+    <w:rsid w:val="006E1515"/>
+    <w:rsid w:val="006E157E"/>
+    <w:rsid w:val="006E1E4B"/>
+    <w:rsid w:val="006E26C6"/>
+    <w:rsid w:val="006E26D1"/>
+    <w:rsid w:val="006E2B73"/>
+    <w:rsid w:val="006E31E4"/>
+    <w:rsid w:val="006E3814"/>
+    <w:rsid w:val="006E6485"/>
+    <w:rsid w:val="006E6A10"/>
+    <w:rsid w:val="006E6A43"/>
+    <w:rsid w:val="006E73F4"/>
+    <w:rsid w:val="006E744F"/>
+    <w:rsid w:val="006F0308"/>
+    <w:rsid w:val="006F1D8D"/>
+    <w:rsid w:val="006F1E73"/>
+    <w:rsid w:val="006F28C5"/>
+    <w:rsid w:val="006F364B"/>
+    <w:rsid w:val="006F4617"/>
+    <w:rsid w:val="006F4D00"/>
+    <w:rsid w:val="006F59B4"/>
+    <w:rsid w:val="006F6DF0"/>
+    <w:rsid w:val="007000F5"/>
+    <w:rsid w:val="00701FB1"/>
+    <w:rsid w:val="00701FC1"/>
+    <w:rsid w:val="00702CE9"/>
+    <w:rsid w:val="00703A22"/>
+    <w:rsid w:val="00704807"/>
+    <w:rsid w:val="00704FA8"/>
+    <w:rsid w:val="00705524"/>
+    <w:rsid w:val="00705EB3"/>
+    <w:rsid w:val="0070608F"/>
+    <w:rsid w:val="00706460"/>
+    <w:rsid w:val="00706546"/>
+    <w:rsid w:val="00706F0F"/>
+    <w:rsid w:val="00706F23"/>
+    <w:rsid w:val="007073DE"/>
+    <w:rsid w:val="00710C73"/>
+    <w:rsid w:val="00711178"/>
+    <w:rsid w:val="007114F4"/>
+    <w:rsid w:val="00711608"/>
+    <w:rsid w:val="00711D35"/>
+    <w:rsid w:val="0071238B"/>
+    <w:rsid w:val="00713C0D"/>
+    <w:rsid w:val="00713F5E"/>
+    <w:rsid w:val="007143BB"/>
+    <w:rsid w:val="007164D9"/>
+    <w:rsid w:val="00716D70"/>
+    <w:rsid w:val="00717237"/>
+    <w:rsid w:val="00717771"/>
+    <w:rsid w:val="0071792A"/>
+    <w:rsid w:val="00717B75"/>
+    <w:rsid w:val="007200CC"/>
+    <w:rsid w:val="00720A0C"/>
+    <w:rsid w:val="00720F4E"/>
+    <w:rsid w:val="00721924"/>
+    <w:rsid w:val="00721BE4"/>
+    <w:rsid w:val="00722F59"/>
+    <w:rsid w:val="00725031"/>
+    <w:rsid w:val="00725049"/>
+    <w:rsid w:val="007266FD"/>
+    <w:rsid w:val="00726C7C"/>
+    <w:rsid w:val="00727DC0"/>
+    <w:rsid w:val="00730290"/>
+    <w:rsid w:val="007304D7"/>
+    <w:rsid w:val="007318E8"/>
+    <w:rsid w:val="00731AD3"/>
+    <w:rsid w:val="00732378"/>
+    <w:rsid w:val="00733150"/>
+    <w:rsid w:val="00733456"/>
+    <w:rsid w:val="007340AD"/>
+    <w:rsid w:val="007351BE"/>
+    <w:rsid w:val="007354CD"/>
+    <w:rsid w:val="00735883"/>
+    <w:rsid w:val="00735F81"/>
+    <w:rsid w:val="0073725C"/>
+    <w:rsid w:val="007374CA"/>
+    <w:rsid w:val="00737513"/>
+    <w:rsid w:val="0073757C"/>
+    <w:rsid w:val="007407F7"/>
+    <w:rsid w:val="00741082"/>
+    <w:rsid w:val="0074145C"/>
+    <w:rsid w:val="00741D26"/>
+    <w:rsid w:val="00741E32"/>
+    <w:rsid w:val="0074246C"/>
+    <w:rsid w:val="007424BB"/>
+    <w:rsid w:val="0074375E"/>
+    <w:rsid w:val="00746717"/>
+    <w:rsid w:val="0074762D"/>
+    <w:rsid w:val="00751078"/>
+    <w:rsid w:val="007514D2"/>
+    <w:rsid w:val="007517A6"/>
+    <w:rsid w:val="00752AB2"/>
+    <w:rsid w:val="007532EC"/>
+    <w:rsid w:val="007535C2"/>
+    <w:rsid w:val="00753FD2"/>
+    <w:rsid w:val="00754604"/>
+    <w:rsid w:val="00754D85"/>
+    <w:rsid w:val="00754E26"/>
+    <w:rsid w:val="007556A7"/>
+    <w:rsid w:val="00756C10"/>
+    <w:rsid w:val="007571E3"/>
+    <w:rsid w:val="00757548"/>
+    <w:rsid w:val="0076100F"/>
+    <w:rsid w:val="007611BC"/>
+    <w:rsid w:val="007611D1"/>
+    <w:rsid w:val="00761DE4"/>
+    <w:rsid w:val="00761F90"/>
+    <w:rsid w:val="00761FFA"/>
+    <w:rsid w:val="00762C1E"/>
+    <w:rsid w:val="0076485C"/>
+    <w:rsid w:val="0076570A"/>
+    <w:rsid w:val="0076674C"/>
+    <w:rsid w:val="0076676C"/>
+    <w:rsid w:val="00767536"/>
+    <w:rsid w:val="00767550"/>
+    <w:rsid w:val="00770498"/>
+    <w:rsid w:val="00770DCF"/>
+    <w:rsid w:val="00772FBF"/>
+    <w:rsid w:val="0077413A"/>
+    <w:rsid w:val="007744A3"/>
+    <w:rsid w:val="007750F8"/>
+    <w:rsid w:val="0077565F"/>
+    <w:rsid w:val="00775BFE"/>
+    <w:rsid w:val="00776AEE"/>
+    <w:rsid w:val="0077734D"/>
+    <w:rsid w:val="007810C0"/>
+    <w:rsid w:val="00781871"/>
+    <w:rsid w:val="00781A08"/>
+    <w:rsid w:val="0078225F"/>
+    <w:rsid w:val="00782B58"/>
+    <w:rsid w:val="00782BBE"/>
+    <w:rsid w:val="00782D48"/>
+    <w:rsid w:val="00783139"/>
+    <w:rsid w:val="0078354A"/>
+    <w:rsid w:val="00783C47"/>
+    <w:rsid w:val="00783F0F"/>
+    <w:rsid w:val="007861C9"/>
+    <w:rsid w:val="007873CE"/>
+    <w:rsid w:val="00787812"/>
+    <w:rsid w:val="007879B8"/>
+    <w:rsid w:val="00787EEB"/>
+    <w:rsid w:val="00787FB1"/>
+    <w:rsid w:val="00790276"/>
+    <w:rsid w:val="00790429"/>
+    <w:rsid w:val="007905FB"/>
+    <w:rsid w:val="00790B80"/>
+    <w:rsid w:val="00791134"/>
+    <w:rsid w:val="00792AB0"/>
+    <w:rsid w:val="00793760"/>
+    <w:rsid w:val="007937DD"/>
+    <w:rsid w:val="0079420E"/>
+    <w:rsid w:val="007952F6"/>
+    <w:rsid w:val="0079542A"/>
+    <w:rsid w:val="00795A1C"/>
+    <w:rsid w:val="00796662"/>
+    <w:rsid w:val="00797370"/>
+    <w:rsid w:val="007978E8"/>
+    <w:rsid w:val="007A0D02"/>
+    <w:rsid w:val="007A1330"/>
+    <w:rsid w:val="007A23C0"/>
+    <w:rsid w:val="007A25C8"/>
+    <w:rsid w:val="007A2A1A"/>
+    <w:rsid w:val="007A3CD9"/>
+    <w:rsid w:val="007A51D6"/>
+    <w:rsid w:val="007A529E"/>
+    <w:rsid w:val="007A55BA"/>
+    <w:rsid w:val="007A5D70"/>
+    <w:rsid w:val="007A6A49"/>
+    <w:rsid w:val="007A6C2E"/>
+    <w:rsid w:val="007A6D28"/>
+    <w:rsid w:val="007B185C"/>
+    <w:rsid w:val="007B1E11"/>
+    <w:rsid w:val="007B23FA"/>
+    <w:rsid w:val="007B3440"/>
+    <w:rsid w:val="007B3E2D"/>
+    <w:rsid w:val="007B495E"/>
+    <w:rsid w:val="007B5922"/>
+    <w:rsid w:val="007B5A1A"/>
+    <w:rsid w:val="007B5F39"/>
+    <w:rsid w:val="007B6083"/>
+    <w:rsid w:val="007B683A"/>
+    <w:rsid w:val="007B6B2B"/>
+    <w:rsid w:val="007B6C5A"/>
+    <w:rsid w:val="007B6CF4"/>
+    <w:rsid w:val="007B7748"/>
+    <w:rsid w:val="007C0322"/>
+    <w:rsid w:val="007C15DC"/>
+    <w:rsid w:val="007C297F"/>
+    <w:rsid w:val="007C31F0"/>
+    <w:rsid w:val="007C3970"/>
+    <w:rsid w:val="007C4750"/>
+    <w:rsid w:val="007C54D2"/>
+    <w:rsid w:val="007C65C6"/>
+    <w:rsid w:val="007C710F"/>
+    <w:rsid w:val="007D0D4D"/>
+    <w:rsid w:val="007D12A3"/>
+    <w:rsid w:val="007D1373"/>
+    <w:rsid w:val="007D3C74"/>
+    <w:rsid w:val="007D41A3"/>
+    <w:rsid w:val="007D492F"/>
+    <w:rsid w:val="007D4D28"/>
+    <w:rsid w:val="007D5128"/>
+    <w:rsid w:val="007D6BA3"/>
+    <w:rsid w:val="007D72B7"/>
+    <w:rsid w:val="007E0D2A"/>
+    <w:rsid w:val="007E1C57"/>
+    <w:rsid w:val="007E29B1"/>
+    <w:rsid w:val="007E2EC5"/>
+    <w:rsid w:val="007E317E"/>
+    <w:rsid w:val="007E3620"/>
+    <w:rsid w:val="007E3963"/>
+    <w:rsid w:val="007E3F81"/>
+    <w:rsid w:val="007E421C"/>
+    <w:rsid w:val="007E51F2"/>
+    <w:rsid w:val="007E550B"/>
+    <w:rsid w:val="007E6024"/>
+    <w:rsid w:val="007E6755"/>
+    <w:rsid w:val="007E70AC"/>
+    <w:rsid w:val="007F1235"/>
+    <w:rsid w:val="007F15E6"/>
+    <w:rsid w:val="007F1841"/>
+    <w:rsid w:val="007F1DFE"/>
+    <w:rsid w:val="007F256E"/>
+    <w:rsid w:val="007F29D3"/>
+    <w:rsid w:val="007F2E86"/>
+    <w:rsid w:val="007F3267"/>
+    <w:rsid w:val="007F3D75"/>
+    <w:rsid w:val="007F3E5D"/>
+    <w:rsid w:val="007F4077"/>
+    <w:rsid w:val="007F422A"/>
+    <w:rsid w:val="007F5627"/>
+    <w:rsid w:val="007F5732"/>
+    <w:rsid w:val="007F5FA1"/>
+    <w:rsid w:val="007F7ECA"/>
+    <w:rsid w:val="00800848"/>
+    <w:rsid w:val="00801DE7"/>
+    <w:rsid w:val="00802727"/>
+    <w:rsid w:val="008031E9"/>
+    <w:rsid w:val="00804D52"/>
+    <w:rsid w:val="008054D1"/>
+    <w:rsid w:val="00805879"/>
+    <w:rsid w:val="00805928"/>
+    <w:rsid w:val="0080673D"/>
+    <w:rsid w:val="00806CA1"/>
+    <w:rsid w:val="00807315"/>
+    <w:rsid w:val="008074F4"/>
+    <w:rsid w:val="00807C29"/>
+    <w:rsid w:val="00807E81"/>
+    <w:rsid w:val="0081038F"/>
+    <w:rsid w:val="0081043E"/>
+    <w:rsid w:val="008119DA"/>
+    <w:rsid w:val="008121AF"/>
+    <w:rsid w:val="00812864"/>
+    <w:rsid w:val="008128A1"/>
+    <w:rsid w:val="00812B27"/>
+    <w:rsid w:val="00812D03"/>
+    <w:rsid w:val="0081389D"/>
+    <w:rsid w:val="008139F5"/>
+    <w:rsid w:val="008143F5"/>
+    <w:rsid w:val="00814BF1"/>
+    <w:rsid w:val="008158E1"/>
+    <w:rsid w:val="00815A7C"/>
+    <w:rsid w:val="00815B09"/>
+    <w:rsid w:val="00815BD6"/>
+    <w:rsid w:val="00815CDC"/>
+    <w:rsid w:val="00816AA5"/>
+    <w:rsid w:val="00816D1D"/>
+    <w:rsid w:val="00817EC3"/>
+    <w:rsid w:val="00820B12"/>
+    <w:rsid w:val="008212A4"/>
+    <w:rsid w:val="00821603"/>
+    <w:rsid w:val="00821BC9"/>
+    <w:rsid w:val="00821C4C"/>
+    <w:rsid w:val="00821C58"/>
+    <w:rsid w:val="0082228F"/>
+    <w:rsid w:val="008229B1"/>
+    <w:rsid w:val="00822AF4"/>
+    <w:rsid w:val="00823313"/>
+    <w:rsid w:val="00823E56"/>
+    <w:rsid w:val="00824531"/>
+    <w:rsid w:val="00824812"/>
+    <w:rsid w:val="00825033"/>
+    <w:rsid w:val="0082558A"/>
+    <w:rsid w:val="0082640C"/>
+    <w:rsid w:val="00826E9D"/>
+    <w:rsid w:val="00827A5A"/>
+    <w:rsid w:val="00827B0C"/>
+    <w:rsid w:val="00827ED8"/>
+    <w:rsid w:val="00830A2F"/>
+    <w:rsid w:val="00831D12"/>
+    <w:rsid w:val="008328A3"/>
+    <w:rsid w:val="0083316E"/>
+    <w:rsid w:val="008331FD"/>
+    <w:rsid w:val="008336E3"/>
+    <w:rsid w:val="0083442C"/>
+    <w:rsid w:val="008344B3"/>
+    <w:rsid w:val="00834CFB"/>
+    <w:rsid w:val="00835665"/>
+    <w:rsid w:val="00836BB1"/>
+    <w:rsid w:val="00836CC8"/>
+    <w:rsid w:val="00836EA8"/>
+    <w:rsid w:val="00837781"/>
+    <w:rsid w:val="00840122"/>
+    <w:rsid w:val="00840B4B"/>
+    <w:rsid w:val="00841E8D"/>
+    <w:rsid w:val="008423F4"/>
+    <w:rsid w:val="00842605"/>
+    <w:rsid w:val="008435ED"/>
+    <w:rsid w:val="00843868"/>
+    <w:rsid w:val="0084414A"/>
+    <w:rsid w:val="00844992"/>
+    <w:rsid w:val="00844F62"/>
+    <w:rsid w:val="008452F3"/>
+    <w:rsid w:val="00845924"/>
+    <w:rsid w:val="00845EC3"/>
+    <w:rsid w:val="00845FAA"/>
+    <w:rsid w:val="00846C94"/>
+    <w:rsid w:val="00847CCB"/>
+    <w:rsid w:val="00850352"/>
+    <w:rsid w:val="00851DC4"/>
+    <w:rsid w:val="00852340"/>
+    <w:rsid w:val="00852685"/>
+    <w:rsid w:val="008528DF"/>
+    <w:rsid w:val="008531EE"/>
+    <w:rsid w:val="00853A9F"/>
+    <w:rsid w:val="00853C07"/>
+    <w:rsid w:val="008544DC"/>
+    <w:rsid w:val="008545C0"/>
+    <w:rsid w:val="00854708"/>
+    <w:rsid w:val="0085476B"/>
+    <w:rsid w:val="0085507C"/>
+    <w:rsid w:val="008550DB"/>
+    <w:rsid w:val="008560FB"/>
+    <w:rsid w:val="0085634C"/>
+    <w:rsid w:val="0085650E"/>
+    <w:rsid w:val="008565DC"/>
+    <w:rsid w:val="00857047"/>
+    <w:rsid w:val="00857269"/>
+    <w:rsid w:val="00860179"/>
+    <w:rsid w:val="0086079A"/>
+    <w:rsid w:val="00860D5D"/>
+    <w:rsid w:val="00860D9C"/>
+    <w:rsid w:val="00860DBE"/>
+    <w:rsid w:val="008614BD"/>
+    <w:rsid w:val="00861502"/>
+    <w:rsid w:val="00861E3C"/>
+    <w:rsid w:val="00863608"/>
+    <w:rsid w:val="00863ADE"/>
+    <w:rsid w:val="00864FFA"/>
+    <w:rsid w:val="00865483"/>
+    <w:rsid w:val="008657C4"/>
+    <w:rsid w:val="0086592D"/>
+    <w:rsid w:val="00865A70"/>
+    <w:rsid w:val="00865F15"/>
+    <w:rsid w:val="0086624B"/>
+    <w:rsid w:val="0087025E"/>
+    <w:rsid w:val="00870505"/>
+    <w:rsid w:val="00870AC4"/>
+    <w:rsid w:val="00870D70"/>
+    <w:rsid w:val="0087192E"/>
+    <w:rsid w:val="008719EB"/>
+    <w:rsid w:val="00871A7A"/>
+    <w:rsid w:val="00872CED"/>
+    <w:rsid w:val="008735F2"/>
+    <w:rsid w:val="00873786"/>
+    <w:rsid w:val="0087384D"/>
+    <w:rsid w:val="00874B9E"/>
+    <w:rsid w:val="008758D2"/>
+    <w:rsid w:val="008770AD"/>
+    <w:rsid w:val="00877323"/>
+    <w:rsid w:val="00877C11"/>
+    <w:rsid w:val="00880202"/>
+    <w:rsid w:val="008808EA"/>
+    <w:rsid w:val="00880BBB"/>
+    <w:rsid w:val="00882038"/>
+    <w:rsid w:val="00882F84"/>
+    <w:rsid w:val="00882FF3"/>
+    <w:rsid w:val="00883276"/>
+    <w:rsid w:val="00883F29"/>
+    <w:rsid w:val="0088457D"/>
+    <w:rsid w:val="00884A62"/>
+    <w:rsid w:val="0088515B"/>
+    <w:rsid w:val="008857BD"/>
+    <w:rsid w:val="00887062"/>
+    <w:rsid w:val="00890281"/>
+    <w:rsid w:val="00890B3F"/>
+    <w:rsid w:val="00890E27"/>
+    <w:rsid w:val="00891029"/>
+    <w:rsid w:val="00891809"/>
+    <w:rsid w:val="00891A35"/>
+    <w:rsid w:val="00891AC5"/>
+    <w:rsid w:val="00892261"/>
+    <w:rsid w:val="00892358"/>
+    <w:rsid w:val="00892546"/>
+    <w:rsid w:val="00892B25"/>
+    <w:rsid w:val="00893395"/>
+    <w:rsid w:val="00893BA6"/>
+    <w:rsid w:val="008943F7"/>
+    <w:rsid w:val="008946A7"/>
+    <w:rsid w:val="008948FC"/>
+    <w:rsid w:val="0089567D"/>
+    <w:rsid w:val="00895AE3"/>
+    <w:rsid w:val="008971A0"/>
+    <w:rsid w:val="00897910"/>
+    <w:rsid w:val="00897D50"/>
+    <w:rsid w:val="008A1AB2"/>
+    <w:rsid w:val="008A1DB7"/>
+    <w:rsid w:val="008A1FCA"/>
+    <w:rsid w:val="008A24EB"/>
+    <w:rsid w:val="008A297B"/>
+    <w:rsid w:val="008A3794"/>
+    <w:rsid w:val="008A4D92"/>
+    <w:rsid w:val="008A5598"/>
+    <w:rsid w:val="008A6D4F"/>
+    <w:rsid w:val="008A7137"/>
+    <w:rsid w:val="008A7CD4"/>
+    <w:rsid w:val="008B04DB"/>
+    <w:rsid w:val="008B0ECC"/>
+    <w:rsid w:val="008B17F1"/>
+    <w:rsid w:val="008B2448"/>
+    <w:rsid w:val="008B3507"/>
+    <w:rsid w:val="008B44D9"/>
+    <w:rsid w:val="008B5497"/>
+    <w:rsid w:val="008B6F34"/>
+    <w:rsid w:val="008B7A98"/>
+    <w:rsid w:val="008C039F"/>
+    <w:rsid w:val="008C09BA"/>
+    <w:rsid w:val="008C0B69"/>
+    <w:rsid w:val="008C0CFE"/>
+    <w:rsid w:val="008C2478"/>
+    <w:rsid w:val="008C27E6"/>
+    <w:rsid w:val="008C295D"/>
+    <w:rsid w:val="008C32F4"/>
+    <w:rsid w:val="008C332D"/>
+    <w:rsid w:val="008C3DD0"/>
+    <w:rsid w:val="008C55D3"/>
+    <w:rsid w:val="008C5D83"/>
+    <w:rsid w:val="008C5DC5"/>
+    <w:rsid w:val="008C6923"/>
+    <w:rsid w:val="008C6C9D"/>
+    <w:rsid w:val="008D0791"/>
+    <w:rsid w:val="008D17F9"/>
+    <w:rsid w:val="008D19A6"/>
+    <w:rsid w:val="008D2DAC"/>
+    <w:rsid w:val="008D2EDA"/>
+    <w:rsid w:val="008D3089"/>
+    <w:rsid w:val="008D3216"/>
+    <w:rsid w:val="008D35D3"/>
+    <w:rsid w:val="008D4172"/>
+    <w:rsid w:val="008D5173"/>
+    <w:rsid w:val="008D5B6F"/>
+    <w:rsid w:val="008D6352"/>
+    <w:rsid w:val="008D64ED"/>
+    <w:rsid w:val="008D796F"/>
+    <w:rsid w:val="008E14D3"/>
+    <w:rsid w:val="008E1C24"/>
+    <w:rsid w:val="008E1F52"/>
+    <w:rsid w:val="008E200A"/>
+    <w:rsid w:val="008E22FA"/>
+    <w:rsid w:val="008E2573"/>
+    <w:rsid w:val="008E2FAF"/>
+    <w:rsid w:val="008E3489"/>
+    <w:rsid w:val="008E394A"/>
+    <w:rsid w:val="008E3A92"/>
+    <w:rsid w:val="008E4089"/>
+    <w:rsid w:val="008E4D31"/>
+    <w:rsid w:val="008E5492"/>
+    <w:rsid w:val="008E593E"/>
+    <w:rsid w:val="008E5DF8"/>
+    <w:rsid w:val="008E6348"/>
+    <w:rsid w:val="008E67E6"/>
+    <w:rsid w:val="008F0741"/>
+    <w:rsid w:val="008F16D5"/>
+    <w:rsid w:val="008F1A86"/>
+    <w:rsid w:val="008F216B"/>
+    <w:rsid w:val="008F27A4"/>
+    <w:rsid w:val="008F324A"/>
+    <w:rsid w:val="008F34AC"/>
+    <w:rsid w:val="008F3945"/>
+    <w:rsid w:val="008F4981"/>
+    <w:rsid w:val="008F4AC4"/>
+    <w:rsid w:val="008F506E"/>
+    <w:rsid w:val="008F622C"/>
+    <w:rsid w:val="008F6A30"/>
+    <w:rsid w:val="008F7282"/>
+    <w:rsid w:val="008F7569"/>
+    <w:rsid w:val="008F75CC"/>
+    <w:rsid w:val="008F7ADF"/>
+    <w:rsid w:val="0090030F"/>
+    <w:rsid w:val="00900F39"/>
+    <w:rsid w:val="009010C4"/>
+    <w:rsid w:val="00901567"/>
+    <w:rsid w:val="0090239D"/>
+    <w:rsid w:val="00902696"/>
+    <w:rsid w:val="0090298B"/>
+    <w:rsid w:val="00903283"/>
+    <w:rsid w:val="00903634"/>
+    <w:rsid w:val="009041F2"/>
+    <w:rsid w:val="00905364"/>
+    <w:rsid w:val="00905A46"/>
+    <w:rsid w:val="00905FCA"/>
+    <w:rsid w:val="0090601E"/>
+    <w:rsid w:val="009072B8"/>
+    <w:rsid w:val="009078BE"/>
+    <w:rsid w:val="00910297"/>
+    <w:rsid w:val="00910576"/>
+    <w:rsid w:val="009112E6"/>
+    <w:rsid w:val="009114CE"/>
+    <w:rsid w:val="009116DC"/>
+    <w:rsid w:val="0091199A"/>
+    <w:rsid w:val="0091254E"/>
+    <w:rsid w:val="009127A6"/>
+    <w:rsid w:val="00912CE3"/>
+    <w:rsid w:val="00912E9E"/>
+    <w:rsid w:val="00913173"/>
+    <w:rsid w:val="00913AEF"/>
+    <w:rsid w:val="00914044"/>
+    <w:rsid w:val="00914D14"/>
+    <w:rsid w:val="00914FBA"/>
+    <w:rsid w:val="009154A1"/>
+    <w:rsid w:val="00916711"/>
+    <w:rsid w:val="00916811"/>
+    <w:rsid w:val="0091696D"/>
+    <w:rsid w:val="00916999"/>
+    <w:rsid w:val="009171E4"/>
+    <w:rsid w:val="00920944"/>
+    <w:rsid w:val="00920AF1"/>
+    <w:rsid w:val="00921A8B"/>
+    <w:rsid w:val="00921F12"/>
+    <w:rsid w:val="009220BD"/>
+    <w:rsid w:val="0092224B"/>
+    <w:rsid w:val="0092262E"/>
+    <w:rsid w:val="00922771"/>
+    <w:rsid w:val="00922783"/>
+    <w:rsid w:val="009229A6"/>
+    <w:rsid w:val="00922FD3"/>
+    <w:rsid w:val="0092350B"/>
+    <w:rsid w:val="00924014"/>
+    <w:rsid w:val="00924FB6"/>
+    <w:rsid w:val="009257DD"/>
+    <w:rsid w:val="00925D32"/>
+    <w:rsid w:val="00930D6D"/>
+    <w:rsid w:val="00930E4E"/>
+    <w:rsid w:val="00930EF5"/>
+    <w:rsid w:val="00931CAE"/>
+    <w:rsid w:val="00932493"/>
+    <w:rsid w:val="009325CE"/>
+    <w:rsid w:val="009328BF"/>
+    <w:rsid w:val="00933558"/>
+    <w:rsid w:val="0093391C"/>
+    <w:rsid w:val="00934273"/>
+    <w:rsid w:val="00934486"/>
+    <w:rsid w:val="00934A97"/>
+    <w:rsid w:val="00934F3B"/>
+    <w:rsid w:val="0093559B"/>
+    <w:rsid w:val="00935763"/>
+    <w:rsid w:val="00935AE3"/>
+    <w:rsid w:val="00935DD4"/>
+    <w:rsid w:val="009365BA"/>
+    <w:rsid w:val="00936CE1"/>
+    <w:rsid w:val="00937146"/>
+    <w:rsid w:val="00937223"/>
+    <w:rsid w:val="00940706"/>
+    <w:rsid w:val="00941643"/>
+    <w:rsid w:val="009416EE"/>
+    <w:rsid w:val="009421FD"/>
+    <w:rsid w:val="009423DF"/>
+    <w:rsid w:val="00942A07"/>
+    <w:rsid w:val="0094383A"/>
+    <w:rsid w:val="009448F8"/>
+    <w:rsid w:val="009449C6"/>
+    <w:rsid w:val="009449F5"/>
+    <w:rsid w:val="00944EE0"/>
+    <w:rsid w:val="00945405"/>
+    <w:rsid w:val="00945C3F"/>
+    <w:rsid w:val="00946736"/>
+    <w:rsid w:val="00946B03"/>
+    <w:rsid w:val="00946C64"/>
+    <w:rsid w:val="00946F1F"/>
+    <w:rsid w:val="009476A1"/>
+    <w:rsid w:val="00950D5E"/>
+    <w:rsid w:val="0095162C"/>
+    <w:rsid w:val="00951C1E"/>
+    <w:rsid w:val="00952005"/>
+    <w:rsid w:val="00952889"/>
+    <w:rsid w:val="00953B16"/>
+    <w:rsid w:val="00953C2E"/>
+    <w:rsid w:val="00953CF2"/>
+    <w:rsid w:val="00953EF3"/>
+    <w:rsid w:val="009545F2"/>
+    <w:rsid w:val="0095486E"/>
+    <w:rsid w:val="00954B39"/>
+    <w:rsid w:val="00954BF1"/>
+    <w:rsid w:val="00955FEE"/>
+    <w:rsid w:val="0095600C"/>
+    <w:rsid w:val="00956A51"/>
+    <w:rsid w:val="0095759A"/>
+    <w:rsid w:val="00960038"/>
+    <w:rsid w:val="00960130"/>
+    <w:rsid w:val="00960242"/>
+    <w:rsid w:val="00960539"/>
+    <w:rsid w:val="00960A0D"/>
+    <w:rsid w:val="009622FC"/>
+    <w:rsid w:val="00962EDA"/>
+    <w:rsid w:val="009631FE"/>
+    <w:rsid w:val="00963210"/>
+    <w:rsid w:val="009655F0"/>
+    <w:rsid w:val="00965A37"/>
+    <w:rsid w:val="00965D7D"/>
+    <w:rsid w:val="0096606D"/>
+    <w:rsid w:val="009661A5"/>
+    <w:rsid w:val="009662D5"/>
+    <w:rsid w:val="009672B2"/>
+    <w:rsid w:val="00970069"/>
+    <w:rsid w:val="00970466"/>
+    <w:rsid w:val="00970586"/>
+    <w:rsid w:val="00970700"/>
+    <w:rsid w:val="00970D2C"/>
+    <w:rsid w:val="0097143E"/>
+    <w:rsid w:val="009723DD"/>
+    <w:rsid w:val="00972794"/>
+    <w:rsid w:val="009731F8"/>
+    <w:rsid w:val="00973B7A"/>
+    <w:rsid w:val="009756AC"/>
+    <w:rsid w:val="00975F7C"/>
+    <w:rsid w:val="00976C8F"/>
+    <w:rsid w:val="009775C9"/>
+    <w:rsid w:val="00980E01"/>
+    <w:rsid w:val="00982663"/>
+    <w:rsid w:val="00982763"/>
+    <w:rsid w:val="00983E82"/>
+    <w:rsid w:val="00984C1C"/>
+    <w:rsid w:val="00985953"/>
+    <w:rsid w:val="009867EC"/>
+    <w:rsid w:val="0098704E"/>
+    <w:rsid w:val="00987E49"/>
+    <w:rsid w:val="00990CC1"/>
+    <w:rsid w:val="00990EFA"/>
+    <w:rsid w:val="0099176D"/>
+    <w:rsid w:val="0099219E"/>
+    <w:rsid w:val="00992722"/>
+    <w:rsid w:val="00992F5F"/>
+    <w:rsid w:val="00993F03"/>
+    <w:rsid w:val="00994C8C"/>
+    <w:rsid w:val="009951B5"/>
+    <w:rsid w:val="00996015"/>
+    <w:rsid w:val="0099609E"/>
+    <w:rsid w:val="009961F2"/>
+    <w:rsid w:val="00996386"/>
+    <w:rsid w:val="00996831"/>
+    <w:rsid w:val="00997AE8"/>
+    <w:rsid w:val="009A0938"/>
+    <w:rsid w:val="009A0C18"/>
+    <w:rsid w:val="009A12DD"/>
+    <w:rsid w:val="009A3434"/>
+    <w:rsid w:val="009A4630"/>
+    <w:rsid w:val="009A5A1F"/>
+    <w:rsid w:val="009A5B92"/>
+    <w:rsid w:val="009A5DEF"/>
+    <w:rsid w:val="009A5FC2"/>
+    <w:rsid w:val="009A5FF7"/>
+    <w:rsid w:val="009A7F24"/>
+    <w:rsid w:val="009B041E"/>
+    <w:rsid w:val="009B0A9E"/>
+    <w:rsid w:val="009B1A67"/>
+    <w:rsid w:val="009B1AD9"/>
+    <w:rsid w:val="009B2C5B"/>
+    <w:rsid w:val="009B2F0D"/>
+    <w:rsid w:val="009B3334"/>
+    <w:rsid w:val="009B4067"/>
+    <w:rsid w:val="009B4986"/>
+    <w:rsid w:val="009B4A74"/>
+    <w:rsid w:val="009B5828"/>
+    <w:rsid w:val="009B5A94"/>
+    <w:rsid w:val="009B5B43"/>
+    <w:rsid w:val="009B6169"/>
+    <w:rsid w:val="009B6CD3"/>
+    <w:rsid w:val="009B780D"/>
+    <w:rsid w:val="009C0CC1"/>
+    <w:rsid w:val="009C0F68"/>
+    <w:rsid w:val="009C18A5"/>
+    <w:rsid w:val="009C2D48"/>
+    <w:rsid w:val="009C315D"/>
+    <w:rsid w:val="009C423E"/>
+    <w:rsid w:val="009C45A6"/>
+    <w:rsid w:val="009C4630"/>
+    <w:rsid w:val="009C5364"/>
+    <w:rsid w:val="009C5A0B"/>
+    <w:rsid w:val="009C5FC2"/>
+    <w:rsid w:val="009C6E32"/>
+    <w:rsid w:val="009C7CB3"/>
+    <w:rsid w:val="009D0D55"/>
+    <w:rsid w:val="009D1ECA"/>
+    <w:rsid w:val="009D2A92"/>
+    <w:rsid w:val="009D2E05"/>
+    <w:rsid w:val="009D3436"/>
+    <w:rsid w:val="009D36C8"/>
+    <w:rsid w:val="009D4694"/>
+    <w:rsid w:val="009D4D26"/>
+    <w:rsid w:val="009D5C78"/>
+    <w:rsid w:val="009D7099"/>
+    <w:rsid w:val="009D78DF"/>
+    <w:rsid w:val="009D79AB"/>
+    <w:rsid w:val="009D79CE"/>
+    <w:rsid w:val="009D7B7D"/>
+    <w:rsid w:val="009E00E6"/>
+    <w:rsid w:val="009E0DE8"/>
+    <w:rsid w:val="009E1C97"/>
+    <w:rsid w:val="009E31FA"/>
+    <w:rsid w:val="009E3446"/>
+    <w:rsid w:val="009E38C9"/>
+    <w:rsid w:val="009E3EEE"/>
+    <w:rsid w:val="009E40F7"/>
+    <w:rsid w:val="009E45B2"/>
+    <w:rsid w:val="009E4B3C"/>
+    <w:rsid w:val="009E5795"/>
+    <w:rsid w:val="009E5A34"/>
+    <w:rsid w:val="009E648C"/>
+    <w:rsid w:val="009E79DB"/>
+    <w:rsid w:val="009F0630"/>
+    <w:rsid w:val="009F0928"/>
+    <w:rsid w:val="009F2045"/>
+    <w:rsid w:val="009F22CB"/>
+    <w:rsid w:val="009F32C6"/>
+    <w:rsid w:val="009F32D7"/>
+    <w:rsid w:val="009F3744"/>
+    <w:rsid w:val="009F4664"/>
+    <w:rsid w:val="009F5C69"/>
+    <w:rsid w:val="009F6CCB"/>
+    <w:rsid w:val="009F6E10"/>
+    <w:rsid w:val="009F6F39"/>
+    <w:rsid w:val="009F7412"/>
+    <w:rsid w:val="009F7534"/>
+    <w:rsid w:val="009F7772"/>
+    <w:rsid w:val="009F7B8C"/>
+    <w:rsid w:val="009F7C13"/>
+    <w:rsid w:val="00A00551"/>
+    <w:rsid w:val="00A009E7"/>
+    <w:rsid w:val="00A02080"/>
+    <w:rsid w:val="00A02F50"/>
+    <w:rsid w:val="00A0354C"/>
+    <w:rsid w:val="00A046FC"/>
+    <w:rsid w:val="00A05F0A"/>
+    <w:rsid w:val="00A06881"/>
+    <w:rsid w:val="00A06897"/>
+    <w:rsid w:val="00A06A8B"/>
+    <w:rsid w:val="00A100BD"/>
+    <w:rsid w:val="00A10136"/>
+    <w:rsid w:val="00A10F49"/>
+    <w:rsid w:val="00A11118"/>
+    <w:rsid w:val="00A11589"/>
+    <w:rsid w:val="00A11A85"/>
+    <w:rsid w:val="00A11EC0"/>
+    <w:rsid w:val="00A11F20"/>
+    <w:rsid w:val="00A12949"/>
+    <w:rsid w:val="00A1433D"/>
+    <w:rsid w:val="00A145DF"/>
+    <w:rsid w:val="00A14BD2"/>
+    <w:rsid w:val="00A14E6B"/>
+    <w:rsid w:val="00A16812"/>
+    <w:rsid w:val="00A16C99"/>
+    <w:rsid w:val="00A173CA"/>
+    <w:rsid w:val="00A1751A"/>
+    <w:rsid w:val="00A17B7B"/>
+    <w:rsid w:val="00A20C9F"/>
+    <w:rsid w:val="00A21120"/>
+    <w:rsid w:val="00A21858"/>
+    <w:rsid w:val="00A21E27"/>
+    <w:rsid w:val="00A2242D"/>
+    <w:rsid w:val="00A2321C"/>
+    <w:rsid w:val="00A23800"/>
+    <w:rsid w:val="00A25202"/>
+    <w:rsid w:val="00A2546D"/>
+    <w:rsid w:val="00A25CE8"/>
+    <w:rsid w:val="00A25D53"/>
+    <w:rsid w:val="00A25E5E"/>
+    <w:rsid w:val="00A26069"/>
+    <w:rsid w:val="00A26652"/>
+    <w:rsid w:val="00A277AC"/>
+    <w:rsid w:val="00A278F3"/>
+    <w:rsid w:val="00A279AD"/>
+    <w:rsid w:val="00A27EBC"/>
+    <w:rsid w:val="00A27FB4"/>
+    <w:rsid w:val="00A301ED"/>
+    <w:rsid w:val="00A3022A"/>
+    <w:rsid w:val="00A30AA0"/>
+    <w:rsid w:val="00A31297"/>
+    <w:rsid w:val="00A31FA1"/>
+    <w:rsid w:val="00A31FA7"/>
+    <w:rsid w:val="00A33662"/>
+    <w:rsid w:val="00A33E0C"/>
+    <w:rsid w:val="00A33FFB"/>
+    <w:rsid w:val="00A35231"/>
+    <w:rsid w:val="00A3537F"/>
+    <w:rsid w:val="00A357A4"/>
+    <w:rsid w:val="00A35A57"/>
+    <w:rsid w:val="00A36E1D"/>
+    <w:rsid w:val="00A37934"/>
+    <w:rsid w:val="00A419BF"/>
+    <w:rsid w:val="00A424F3"/>
+    <w:rsid w:val="00A42726"/>
+    <w:rsid w:val="00A42BCF"/>
+    <w:rsid w:val="00A4320B"/>
+    <w:rsid w:val="00A43559"/>
+    <w:rsid w:val="00A43F12"/>
+    <w:rsid w:val="00A4427E"/>
+    <w:rsid w:val="00A443B2"/>
+    <w:rsid w:val="00A44BAB"/>
+    <w:rsid w:val="00A45905"/>
+    <w:rsid w:val="00A45A8E"/>
+    <w:rsid w:val="00A46263"/>
+    <w:rsid w:val="00A46AEA"/>
+    <w:rsid w:val="00A46C9F"/>
+    <w:rsid w:val="00A46DD0"/>
+    <w:rsid w:val="00A47010"/>
+    <w:rsid w:val="00A47F81"/>
+    <w:rsid w:val="00A47F9B"/>
+    <w:rsid w:val="00A505B4"/>
+    <w:rsid w:val="00A50B77"/>
+    <w:rsid w:val="00A516D4"/>
+    <w:rsid w:val="00A51B19"/>
+    <w:rsid w:val="00A51E19"/>
+    <w:rsid w:val="00A52F38"/>
+    <w:rsid w:val="00A53B7B"/>
+    <w:rsid w:val="00A53CC8"/>
+    <w:rsid w:val="00A546F8"/>
+    <w:rsid w:val="00A54AB2"/>
+    <w:rsid w:val="00A55444"/>
+    <w:rsid w:val="00A55E8B"/>
+    <w:rsid w:val="00A565FD"/>
+    <w:rsid w:val="00A574B2"/>
+    <w:rsid w:val="00A57D92"/>
+    <w:rsid w:val="00A60F6A"/>
+    <w:rsid w:val="00A62FD5"/>
+    <w:rsid w:val="00A632CE"/>
+    <w:rsid w:val="00A64271"/>
+    <w:rsid w:val="00A64FBD"/>
+    <w:rsid w:val="00A65716"/>
+    <w:rsid w:val="00A65F90"/>
+    <w:rsid w:val="00A66D4E"/>
+    <w:rsid w:val="00A674A5"/>
+    <w:rsid w:val="00A703D6"/>
+    <w:rsid w:val="00A70522"/>
+    <w:rsid w:val="00A71833"/>
+    <w:rsid w:val="00A71A86"/>
+    <w:rsid w:val="00A72D56"/>
+    <w:rsid w:val="00A7329E"/>
+    <w:rsid w:val="00A733B9"/>
+    <w:rsid w:val="00A74A7B"/>
+    <w:rsid w:val="00A74ED7"/>
+    <w:rsid w:val="00A75EC1"/>
+    <w:rsid w:val="00A77053"/>
+    <w:rsid w:val="00A77E30"/>
+    <w:rsid w:val="00A80FD4"/>
+    <w:rsid w:val="00A810FA"/>
+    <w:rsid w:val="00A8214C"/>
+    <w:rsid w:val="00A82691"/>
+    <w:rsid w:val="00A82854"/>
+    <w:rsid w:val="00A828F4"/>
+    <w:rsid w:val="00A8360D"/>
+    <w:rsid w:val="00A84221"/>
+    <w:rsid w:val="00A848C3"/>
+    <w:rsid w:val="00A85392"/>
+    <w:rsid w:val="00A85925"/>
+    <w:rsid w:val="00A85FE2"/>
+    <w:rsid w:val="00A864E2"/>
+    <w:rsid w:val="00A868D8"/>
+    <w:rsid w:val="00A86BF4"/>
+    <w:rsid w:val="00A86C73"/>
+    <w:rsid w:val="00A8723C"/>
+    <w:rsid w:val="00A87A33"/>
+    <w:rsid w:val="00A905CC"/>
+    <w:rsid w:val="00A91468"/>
+    <w:rsid w:val="00A92EA8"/>
+    <w:rsid w:val="00A93381"/>
+    <w:rsid w:val="00A936ED"/>
+    <w:rsid w:val="00A94B1F"/>
+    <w:rsid w:val="00A95167"/>
+    <w:rsid w:val="00A95E24"/>
+    <w:rsid w:val="00A964D8"/>
+    <w:rsid w:val="00A966AF"/>
+    <w:rsid w:val="00AA2C1C"/>
+    <w:rsid w:val="00AA44D7"/>
+    <w:rsid w:val="00AA45E8"/>
+    <w:rsid w:val="00AA483D"/>
+    <w:rsid w:val="00AA4C48"/>
+    <w:rsid w:val="00AA4E82"/>
+    <w:rsid w:val="00AA6BF7"/>
+    <w:rsid w:val="00AB2021"/>
+    <w:rsid w:val="00AB25D1"/>
+    <w:rsid w:val="00AB325A"/>
+    <w:rsid w:val="00AB34BF"/>
+    <w:rsid w:val="00AB3D8D"/>
+    <w:rsid w:val="00AB767B"/>
+    <w:rsid w:val="00AB7B6F"/>
+    <w:rsid w:val="00AB7E89"/>
+    <w:rsid w:val="00AC0875"/>
+    <w:rsid w:val="00AC0EB7"/>
+    <w:rsid w:val="00AC0F1E"/>
+    <w:rsid w:val="00AC263E"/>
+    <w:rsid w:val="00AC3BAD"/>
+    <w:rsid w:val="00AC3E30"/>
+    <w:rsid w:val="00AC42A5"/>
+    <w:rsid w:val="00AC49AF"/>
+    <w:rsid w:val="00AC4AFB"/>
+    <w:rsid w:val="00AC4C27"/>
+    <w:rsid w:val="00AC5238"/>
+    <w:rsid w:val="00AC5765"/>
+    <w:rsid w:val="00AC5D4F"/>
+    <w:rsid w:val="00AC6E5E"/>
+    <w:rsid w:val="00AC6F58"/>
+    <w:rsid w:val="00AC7F00"/>
+    <w:rsid w:val="00AD0013"/>
+    <w:rsid w:val="00AD17E3"/>
+    <w:rsid w:val="00AD289D"/>
+    <w:rsid w:val="00AD2953"/>
+    <w:rsid w:val="00AD3510"/>
+    <w:rsid w:val="00AD42C7"/>
+    <w:rsid w:val="00AD725A"/>
+    <w:rsid w:val="00AD7A6B"/>
+    <w:rsid w:val="00AE0686"/>
+    <w:rsid w:val="00AE068D"/>
+    <w:rsid w:val="00AE0BE4"/>
+    <w:rsid w:val="00AE128A"/>
+    <w:rsid w:val="00AE1EAA"/>
+    <w:rsid w:val="00AE2577"/>
+    <w:rsid w:val="00AE331B"/>
+    <w:rsid w:val="00AE46C9"/>
+    <w:rsid w:val="00AE4E01"/>
+    <w:rsid w:val="00AE5031"/>
+    <w:rsid w:val="00AE58A0"/>
+    <w:rsid w:val="00AE5C17"/>
+    <w:rsid w:val="00AF07D3"/>
+    <w:rsid w:val="00AF1FC8"/>
+    <w:rsid w:val="00AF210D"/>
+    <w:rsid w:val="00AF2141"/>
+    <w:rsid w:val="00AF29DF"/>
+    <w:rsid w:val="00AF2E24"/>
+    <w:rsid w:val="00AF3DCB"/>
+    <w:rsid w:val="00AF4E2E"/>
+    <w:rsid w:val="00AF5BBA"/>
+    <w:rsid w:val="00AF6A6C"/>
+    <w:rsid w:val="00AF741C"/>
+    <w:rsid w:val="00B000C0"/>
+    <w:rsid w:val="00B007CF"/>
+    <w:rsid w:val="00B0096F"/>
+    <w:rsid w:val="00B00C91"/>
+    <w:rsid w:val="00B01610"/>
+    <w:rsid w:val="00B0196B"/>
+    <w:rsid w:val="00B01A15"/>
+    <w:rsid w:val="00B01C6E"/>
+    <w:rsid w:val="00B0233D"/>
+    <w:rsid w:val="00B03098"/>
+    <w:rsid w:val="00B0312D"/>
+    <w:rsid w:val="00B03300"/>
+    <w:rsid w:val="00B039F8"/>
+    <w:rsid w:val="00B03A0B"/>
+    <w:rsid w:val="00B0413D"/>
+    <w:rsid w:val="00B04509"/>
+    <w:rsid w:val="00B046C9"/>
+    <w:rsid w:val="00B05433"/>
+    <w:rsid w:val="00B055AF"/>
+    <w:rsid w:val="00B060E7"/>
+    <w:rsid w:val="00B0655E"/>
+    <w:rsid w:val="00B06C0F"/>
+    <w:rsid w:val="00B07C05"/>
+    <w:rsid w:val="00B10433"/>
+    <w:rsid w:val="00B10DE5"/>
+    <w:rsid w:val="00B128A5"/>
+    <w:rsid w:val="00B1299F"/>
+    <w:rsid w:val="00B130A8"/>
+    <w:rsid w:val="00B13276"/>
+    <w:rsid w:val="00B13CFD"/>
+    <w:rsid w:val="00B14137"/>
+    <w:rsid w:val="00B1414B"/>
+    <w:rsid w:val="00B15438"/>
+    <w:rsid w:val="00B16504"/>
+    <w:rsid w:val="00B1650C"/>
+    <w:rsid w:val="00B16BA6"/>
+    <w:rsid w:val="00B16FBC"/>
+    <w:rsid w:val="00B172D0"/>
+    <w:rsid w:val="00B20692"/>
+    <w:rsid w:val="00B20B12"/>
+    <w:rsid w:val="00B21274"/>
+    <w:rsid w:val="00B219B0"/>
+    <w:rsid w:val="00B21B05"/>
+    <w:rsid w:val="00B23383"/>
+    <w:rsid w:val="00B24EAB"/>
+    <w:rsid w:val="00B2554C"/>
+    <w:rsid w:val="00B266F9"/>
+    <w:rsid w:val="00B26A4B"/>
+    <w:rsid w:val="00B26B1A"/>
+    <w:rsid w:val="00B30891"/>
+    <w:rsid w:val="00B33258"/>
+    <w:rsid w:val="00B3335D"/>
+    <w:rsid w:val="00B34004"/>
+    <w:rsid w:val="00B34859"/>
+    <w:rsid w:val="00B34AE4"/>
+    <w:rsid w:val="00B35125"/>
+    <w:rsid w:val="00B3574A"/>
+    <w:rsid w:val="00B35ED4"/>
+    <w:rsid w:val="00B36DA7"/>
+    <w:rsid w:val="00B37D48"/>
+    <w:rsid w:val="00B37D7D"/>
+    <w:rsid w:val="00B40248"/>
+    <w:rsid w:val="00B416EF"/>
+    <w:rsid w:val="00B42757"/>
+    <w:rsid w:val="00B43854"/>
+    <w:rsid w:val="00B43E0E"/>
+    <w:rsid w:val="00B44CE0"/>
+    <w:rsid w:val="00B44F7A"/>
+    <w:rsid w:val="00B45409"/>
+    <w:rsid w:val="00B468B4"/>
+    <w:rsid w:val="00B51F90"/>
+    <w:rsid w:val="00B522E7"/>
+    <w:rsid w:val="00B534CE"/>
+    <w:rsid w:val="00B5355C"/>
+    <w:rsid w:val="00B55298"/>
+    <w:rsid w:val="00B559FF"/>
+    <w:rsid w:val="00B55F42"/>
+    <w:rsid w:val="00B56CEA"/>
+    <w:rsid w:val="00B57083"/>
+    <w:rsid w:val="00B60196"/>
+    <w:rsid w:val="00B60903"/>
+    <w:rsid w:val="00B60BCF"/>
+    <w:rsid w:val="00B61F13"/>
+    <w:rsid w:val="00B62A36"/>
+    <w:rsid w:val="00B63144"/>
+    <w:rsid w:val="00B64001"/>
+    <w:rsid w:val="00B6520B"/>
+    <w:rsid w:val="00B65244"/>
+    <w:rsid w:val="00B652ED"/>
+    <w:rsid w:val="00B65A88"/>
+    <w:rsid w:val="00B65FE9"/>
+    <w:rsid w:val="00B67342"/>
+    <w:rsid w:val="00B67D48"/>
+    <w:rsid w:val="00B67D72"/>
+    <w:rsid w:val="00B67E17"/>
+    <w:rsid w:val="00B70DFC"/>
+    <w:rsid w:val="00B71F5D"/>
+    <w:rsid w:val="00B727B1"/>
+    <w:rsid w:val="00B72DA5"/>
+    <w:rsid w:val="00B73180"/>
+    <w:rsid w:val="00B739F4"/>
+    <w:rsid w:val="00B74B5C"/>
+    <w:rsid w:val="00B7546B"/>
+    <w:rsid w:val="00B769CD"/>
+    <w:rsid w:val="00B76B69"/>
+    <w:rsid w:val="00B776B0"/>
+    <w:rsid w:val="00B77867"/>
+    <w:rsid w:val="00B77AD5"/>
+    <w:rsid w:val="00B80385"/>
+    <w:rsid w:val="00B814BB"/>
+    <w:rsid w:val="00B8171B"/>
+    <w:rsid w:val="00B825D5"/>
+    <w:rsid w:val="00B8296F"/>
+    <w:rsid w:val="00B82A95"/>
+    <w:rsid w:val="00B83D0D"/>
+    <w:rsid w:val="00B83D2F"/>
+    <w:rsid w:val="00B842D9"/>
+    <w:rsid w:val="00B8507E"/>
+    <w:rsid w:val="00B8590C"/>
+    <w:rsid w:val="00B8640E"/>
+    <w:rsid w:val="00B86B96"/>
+    <w:rsid w:val="00B86D86"/>
+    <w:rsid w:val="00B86F74"/>
+    <w:rsid w:val="00B873F0"/>
+    <w:rsid w:val="00B87506"/>
+    <w:rsid w:val="00B878BF"/>
+    <w:rsid w:val="00B901E6"/>
+    <w:rsid w:val="00B91F10"/>
+    <w:rsid w:val="00B92165"/>
+    <w:rsid w:val="00B9235F"/>
+    <w:rsid w:val="00B93D8E"/>
+    <w:rsid w:val="00B940D7"/>
+    <w:rsid w:val="00B94636"/>
+    <w:rsid w:val="00B958C9"/>
+    <w:rsid w:val="00B95BF4"/>
+    <w:rsid w:val="00B9669D"/>
+    <w:rsid w:val="00B9687F"/>
+    <w:rsid w:val="00B976DF"/>
+    <w:rsid w:val="00B97FA8"/>
+    <w:rsid w:val="00BA16F7"/>
+    <w:rsid w:val="00BA1C66"/>
+    <w:rsid w:val="00BA22AC"/>
+    <w:rsid w:val="00BA25B4"/>
+    <w:rsid w:val="00BA393B"/>
+    <w:rsid w:val="00BA540A"/>
+    <w:rsid w:val="00BA5653"/>
+    <w:rsid w:val="00BA5748"/>
+    <w:rsid w:val="00BA69AE"/>
+    <w:rsid w:val="00BA7F3C"/>
+    <w:rsid w:val="00BB1525"/>
+    <w:rsid w:val="00BB191A"/>
+    <w:rsid w:val="00BB1EBE"/>
+    <w:rsid w:val="00BB23D2"/>
+    <w:rsid w:val="00BB2F85"/>
+    <w:rsid w:val="00BB34F6"/>
+    <w:rsid w:val="00BB3660"/>
+    <w:rsid w:val="00BB37CC"/>
+    <w:rsid w:val="00BB38D2"/>
+    <w:rsid w:val="00BB478B"/>
+    <w:rsid w:val="00BB49C3"/>
+    <w:rsid w:val="00BB50D3"/>
+    <w:rsid w:val="00BB5BD2"/>
+    <w:rsid w:val="00BB5C01"/>
+    <w:rsid w:val="00BB68FB"/>
+    <w:rsid w:val="00BB6CEC"/>
+    <w:rsid w:val="00BB74C2"/>
+    <w:rsid w:val="00BC0337"/>
+    <w:rsid w:val="00BC098A"/>
+    <w:rsid w:val="00BC0E53"/>
+    <w:rsid w:val="00BC11A1"/>
+    <w:rsid w:val="00BC11F1"/>
+    <w:rsid w:val="00BC22E2"/>
+    <w:rsid w:val="00BC29C0"/>
+    <w:rsid w:val="00BC2BCD"/>
+    <w:rsid w:val="00BC2C96"/>
+    <w:rsid w:val="00BC2E78"/>
+    <w:rsid w:val="00BC3D15"/>
+    <w:rsid w:val="00BC5954"/>
+    <w:rsid w:val="00BC6373"/>
+    <w:rsid w:val="00BC6D18"/>
+    <w:rsid w:val="00BC722E"/>
+    <w:rsid w:val="00BC78B5"/>
+    <w:rsid w:val="00BD02CD"/>
+    <w:rsid w:val="00BD053C"/>
+    <w:rsid w:val="00BD0C36"/>
+    <w:rsid w:val="00BD11B5"/>
+    <w:rsid w:val="00BD12CC"/>
+    <w:rsid w:val="00BD1715"/>
+    <w:rsid w:val="00BD181B"/>
+    <w:rsid w:val="00BD4DC5"/>
+    <w:rsid w:val="00BD515A"/>
+    <w:rsid w:val="00BD6987"/>
+    <w:rsid w:val="00BD786A"/>
+    <w:rsid w:val="00BD7E68"/>
+    <w:rsid w:val="00BD7E82"/>
+    <w:rsid w:val="00BE06CE"/>
+    <w:rsid w:val="00BE07BF"/>
+    <w:rsid w:val="00BE2131"/>
+    <w:rsid w:val="00BE2C66"/>
+    <w:rsid w:val="00BE319F"/>
+    <w:rsid w:val="00BE37AC"/>
+    <w:rsid w:val="00BE3C0B"/>
+    <w:rsid w:val="00BE40A7"/>
+    <w:rsid w:val="00BE41AE"/>
+    <w:rsid w:val="00BE4712"/>
+    <w:rsid w:val="00BE4DEC"/>
+    <w:rsid w:val="00BE5681"/>
+    <w:rsid w:val="00BE58AA"/>
+    <w:rsid w:val="00BE590C"/>
+    <w:rsid w:val="00BE5D75"/>
+    <w:rsid w:val="00BE71EC"/>
+    <w:rsid w:val="00BE7B62"/>
+    <w:rsid w:val="00BF02CA"/>
+    <w:rsid w:val="00BF0307"/>
+    <w:rsid w:val="00BF0896"/>
+    <w:rsid w:val="00BF08E7"/>
+    <w:rsid w:val="00BF1685"/>
+    <w:rsid w:val="00BF182C"/>
+    <w:rsid w:val="00BF1957"/>
+    <w:rsid w:val="00BF2773"/>
+    <w:rsid w:val="00BF2F3C"/>
+    <w:rsid w:val="00BF35E1"/>
+    <w:rsid w:val="00BF3E85"/>
+    <w:rsid w:val="00BF41E4"/>
+    <w:rsid w:val="00BF4642"/>
+    <w:rsid w:val="00BF4C42"/>
+    <w:rsid w:val="00BF5595"/>
+    <w:rsid w:val="00BF5CC7"/>
+    <w:rsid w:val="00BF741E"/>
+    <w:rsid w:val="00BF77CF"/>
+    <w:rsid w:val="00BF7C2B"/>
+    <w:rsid w:val="00BF7E16"/>
+    <w:rsid w:val="00C00404"/>
+    <w:rsid w:val="00C00424"/>
+    <w:rsid w:val="00C00822"/>
+    <w:rsid w:val="00C01C6E"/>
+    <w:rsid w:val="00C028A7"/>
+    <w:rsid w:val="00C029A5"/>
+    <w:rsid w:val="00C032CE"/>
+    <w:rsid w:val="00C03B51"/>
+    <w:rsid w:val="00C03CA2"/>
+    <w:rsid w:val="00C03E8D"/>
+    <w:rsid w:val="00C05D88"/>
+    <w:rsid w:val="00C06B1B"/>
+    <w:rsid w:val="00C1105D"/>
+    <w:rsid w:val="00C1112F"/>
+    <w:rsid w:val="00C11A6B"/>
+    <w:rsid w:val="00C14019"/>
+    <w:rsid w:val="00C14B7A"/>
+    <w:rsid w:val="00C14C39"/>
+    <w:rsid w:val="00C1528A"/>
+    <w:rsid w:val="00C15F25"/>
+    <w:rsid w:val="00C16223"/>
+    <w:rsid w:val="00C165BC"/>
+    <w:rsid w:val="00C17839"/>
+    <w:rsid w:val="00C2029E"/>
+    <w:rsid w:val="00C213EE"/>
+    <w:rsid w:val="00C21564"/>
+    <w:rsid w:val="00C21886"/>
+    <w:rsid w:val="00C23CA6"/>
+    <w:rsid w:val="00C25076"/>
+    <w:rsid w:val="00C25377"/>
+    <w:rsid w:val="00C25A25"/>
+    <w:rsid w:val="00C25A72"/>
+    <w:rsid w:val="00C26032"/>
+    <w:rsid w:val="00C2766D"/>
+    <w:rsid w:val="00C27E3D"/>
+    <w:rsid w:val="00C30CBB"/>
+    <w:rsid w:val="00C32DB7"/>
+    <w:rsid w:val="00C36CF7"/>
+    <w:rsid w:val="00C36D34"/>
+    <w:rsid w:val="00C374DD"/>
+    <w:rsid w:val="00C408FB"/>
+    <w:rsid w:val="00C40DDA"/>
+    <w:rsid w:val="00C41112"/>
+    <w:rsid w:val="00C4176C"/>
+    <w:rsid w:val="00C42487"/>
+    <w:rsid w:val="00C4267F"/>
+    <w:rsid w:val="00C42D49"/>
+    <w:rsid w:val="00C432E7"/>
+    <w:rsid w:val="00C43EBC"/>
+    <w:rsid w:val="00C44D11"/>
+    <w:rsid w:val="00C455A4"/>
+    <w:rsid w:val="00C4568D"/>
+    <w:rsid w:val="00C4595C"/>
+    <w:rsid w:val="00C46075"/>
+    <w:rsid w:val="00C46553"/>
+    <w:rsid w:val="00C46B9D"/>
+    <w:rsid w:val="00C46D8F"/>
+    <w:rsid w:val="00C4732A"/>
+    <w:rsid w:val="00C4768D"/>
+    <w:rsid w:val="00C47E98"/>
+    <w:rsid w:val="00C47F31"/>
+    <w:rsid w:val="00C50497"/>
+    <w:rsid w:val="00C51854"/>
+    <w:rsid w:val="00C523DF"/>
+    <w:rsid w:val="00C53585"/>
+    <w:rsid w:val="00C54222"/>
+    <w:rsid w:val="00C557E7"/>
+    <w:rsid w:val="00C55DFA"/>
+    <w:rsid w:val="00C57520"/>
+    <w:rsid w:val="00C57D9D"/>
+    <w:rsid w:val="00C602D0"/>
+    <w:rsid w:val="00C6095C"/>
+    <w:rsid w:val="00C61B57"/>
+    <w:rsid w:val="00C63D4A"/>
+    <w:rsid w:val="00C640E0"/>
+    <w:rsid w:val="00C65023"/>
+    <w:rsid w:val="00C6533A"/>
+    <w:rsid w:val="00C6583E"/>
+    <w:rsid w:val="00C66E6B"/>
+    <w:rsid w:val="00C67CE9"/>
+    <w:rsid w:val="00C70106"/>
+    <w:rsid w:val="00C702CD"/>
+    <w:rsid w:val="00C707AB"/>
+    <w:rsid w:val="00C70E90"/>
+    <w:rsid w:val="00C70EB2"/>
+    <w:rsid w:val="00C7156F"/>
+    <w:rsid w:val="00C728C0"/>
+    <w:rsid w:val="00C72DFE"/>
+    <w:rsid w:val="00C730BD"/>
+    <w:rsid w:val="00C732E6"/>
+    <w:rsid w:val="00C75462"/>
+    <w:rsid w:val="00C760A1"/>
+    <w:rsid w:val="00C763C0"/>
+    <w:rsid w:val="00C76636"/>
+    <w:rsid w:val="00C77599"/>
+    <w:rsid w:val="00C77A08"/>
+    <w:rsid w:val="00C80CF5"/>
+    <w:rsid w:val="00C820AC"/>
+    <w:rsid w:val="00C82475"/>
+    <w:rsid w:val="00C824D6"/>
+    <w:rsid w:val="00C83190"/>
+    <w:rsid w:val="00C8409D"/>
+    <w:rsid w:val="00C85EA0"/>
+    <w:rsid w:val="00C86909"/>
+    <w:rsid w:val="00C872C1"/>
+    <w:rsid w:val="00C87C53"/>
+    <w:rsid w:val="00C87D67"/>
+    <w:rsid w:val="00C87EB4"/>
+    <w:rsid w:val="00C910E2"/>
+    <w:rsid w:val="00C91E13"/>
+    <w:rsid w:val="00C9233E"/>
+    <w:rsid w:val="00C92CC5"/>
+    <w:rsid w:val="00C939A5"/>
+    <w:rsid w:val="00C94469"/>
+    <w:rsid w:val="00C9446B"/>
+    <w:rsid w:val="00C95D3C"/>
+    <w:rsid w:val="00C9639B"/>
+    <w:rsid w:val="00C96487"/>
+    <w:rsid w:val="00C9692E"/>
+    <w:rsid w:val="00C97374"/>
+    <w:rsid w:val="00C97B03"/>
+    <w:rsid w:val="00C97DA9"/>
+    <w:rsid w:val="00CA0848"/>
+    <w:rsid w:val="00CA16F1"/>
+    <w:rsid w:val="00CA2D6A"/>
+    <w:rsid w:val="00CA3066"/>
+    <w:rsid w:val="00CA35CA"/>
+    <w:rsid w:val="00CA3A6D"/>
+    <w:rsid w:val="00CA3B95"/>
+    <w:rsid w:val="00CA7CBF"/>
+    <w:rsid w:val="00CB082E"/>
+    <w:rsid w:val="00CB0A9F"/>
+    <w:rsid w:val="00CB15AE"/>
+    <w:rsid w:val="00CB1CB0"/>
+    <w:rsid w:val="00CB2002"/>
+    <w:rsid w:val="00CB2170"/>
+    <w:rsid w:val="00CB22FD"/>
+    <w:rsid w:val="00CB3458"/>
+    <w:rsid w:val="00CB35A7"/>
+    <w:rsid w:val="00CB63AC"/>
+    <w:rsid w:val="00CB7E6C"/>
+    <w:rsid w:val="00CB7E9A"/>
+    <w:rsid w:val="00CC0458"/>
+    <w:rsid w:val="00CC046C"/>
+    <w:rsid w:val="00CC100B"/>
+    <w:rsid w:val="00CC15FD"/>
+    <w:rsid w:val="00CC1868"/>
+    <w:rsid w:val="00CC2131"/>
+    <w:rsid w:val="00CC28C2"/>
+    <w:rsid w:val="00CC39FD"/>
+    <w:rsid w:val="00CC3D53"/>
+    <w:rsid w:val="00CC4401"/>
+    <w:rsid w:val="00CC504B"/>
+    <w:rsid w:val="00CC65C2"/>
+    <w:rsid w:val="00CC73D5"/>
+    <w:rsid w:val="00CC7554"/>
+    <w:rsid w:val="00CD130E"/>
+    <w:rsid w:val="00CD19A7"/>
+    <w:rsid w:val="00CD2470"/>
+    <w:rsid w:val="00CD24B1"/>
+    <w:rsid w:val="00CD2A63"/>
+    <w:rsid w:val="00CD2AAD"/>
+    <w:rsid w:val="00CD2F16"/>
+    <w:rsid w:val="00CD3C2F"/>
+    <w:rsid w:val="00CD4346"/>
+    <w:rsid w:val="00CD4EA2"/>
+    <w:rsid w:val="00CD60C9"/>
+    <w:rsid w:val="00CD6AED"/>
+    <w:rsid w:val="00CD6D7D"/>
+    <w:rsid w:val="00CD732A"/>
+    <w:rsid w:val="00CD76FF"/>
+    <w:rsid w:val="00CE0120"/>
+    <w:rsid w:val="00CE0570"/>
+    <w:rsid w:val="00CE2B32"/>
+    <w:rsid w:val="00CE2F7E"/>
+    <w:rsid w:val="00CE3418"/>
+    <w:rsid w:val="00CE3D6B"/>
+    <w:rsid w:val="00CE4433"/>
+    <w:rsid w:val="00CE4DDE"/>
+    <w:rsid w:val="00CE54C5"/>
+    <w:rsid w:val="00CE55DE"/>
+    <w:rsid w:val="00CE578B"/>
+    <w:rsid w:val="00CE5D85"/>
+    <w:rsid w:val="00CE704B"/>
+    <w:rsid w:val="00CF02D0"/>
+    <w:rsid w:val="00CF09FB"/>
+    <w:rsid w:val="00CF2890"/>
+    <w:rsid w:val="00CF28C9"/>
+    <w:rsid w:val="00CF2A1F"/>
+    <w:rsid w:val="00CF2FAB"/>
+    <w:rsid w:val="00CF3958"/>
+    <w:rsid w:val="00CF39FA"/>
+    <w:rsid w:val="00CF411F"/>
+    <w:rsid w:val="00CF41CC"/>
+    <w:rsid w:val="00CF4543"/>
+    <w:rsid w:val="00CF45BE"/>
+    <w:rsid w:val="00CF4B07"/>
+    <w:rsid w:val="00CF519B"/>
+    <w:rsid w:val="00CF5EED"/>
+    <w:rsid w:val="00CF62A0"/>
+    <w:rsid w:val="00CF7408"/>
+    <w:rsid w:val="00CF755A"/>
+    <w:rsid w:val="00CF79C5"/>
+    <w:rsid w:val="00CF7F11"/>
+    <w:rsid w:val="00D00B0D"/>
+    <w:rsid w:val="00D0121B"/>
+    <w:rsid w:val="00D01250"/>
+    <w:rsid w:val="00D01AAB"/>
+    <w:rsid w:val="00D01D47"/>
+    <w:rsid w:val="00D021F0"/>
+    <w:rsid w:val="00D02F2F"/>
+    <w:rsid w:val="00D038C8"/>
+    <w:rsid w:val="00D0395E"/>
+    <w:rsid w:val="00D03CE4"/>
+    <w:rsid w:val="00D04B6E"/>
+    <w:rsid w:val="00D04BA8"/>
+    <w:rsid w:val="00D0542F"/>
+    <w:rsid w:val="00D05512"/>
+    <w:rsid w:val="00D05E6C"/>
+    <w:rsid w:val="00D05F7D"/>
+    <w:rsid w:val="00D0628F"/>
+    <w:rsid w:val="00D06A1B"/>
+    <w:rsid w:val="00D10106"/>
+    <w:rsid w:val="00D10F08"/>
+    <w:rsid w:val="00D11145"/>
+    <w:rsid w:val="00D115D3"/>
+    <w:rsid w:val="00D11BF0"/>
+    <w:rsid w:val="00D11CF5"/>
+    <w:rsid w:val="00D11DA0"/>
+    <w:rsid w:val="00D13EE8"/>
+    <w:rsid w:val="00D14FBA"/>
+    <w:rsid w:val="00D15B7F"/>
+    <w:rsid w:val="00D160C0"/>
+    <w:rsid w:val="00D16D24"/>
+    <w:rsid w:val="00D17263"/>
+    <w:rsid w:val="00D176EE"/>
+    <w:rsid w:val="00D177E0"/>
+    <w:rsid w:val="00D216D6"/>
+    <w:rsid w:val="00D22B71"/>
+    <w:rsid w:val="00D2337F"/>
+    <w:rsid w:val="00D238F4"/>
+    <w:rsid w:val="00D23E7C"/>
+    <w:rsid w:val="00D243D4"/>
+    <w:rsid w:val="00D24953"/>
+    <w:rsid w:val="00D2561B"/>
+    <w:rsid w:val="00D259B3"/>
+    <w:rsid w:val="00D268A9"/>
+    <w:rsid w:val="00D2697A"/>
+    <w:rsid w:val="00D2728B"/>
+    <w:rsid w:val="00D272C0"/>
+    <w:rsid w:val="00D273D5"/>
+    <w:rsid w:val="00D307DF"/>
+    <w:rsid w:val="00D30BBE"/>
+    <w:rsid w:val="00D31024"/>
+    <w:rsid w:val="00D3160C"/>
+    <w:rsid w:val="00D32649"/>
+    <w:rsid w:val="00D32938"/>
+    <w:rsid w:val="00D32F7D"/>
+    <w:rsid w:val="00D35795"/>
+    <w:rsid w:val="00D3581F"/>
+    <w:rsid w:val="00D35CB8"/>
+    <w:rsid w:val="00D36B93"/>
+    <w:rsid w:val="00D36FD4"/>
+    <w:rsid w:val="00D379DA"/>
+    <w:rsid w:val="00D40660"/>
+    <w:rsid w:val="00D41264"/>
+    <w:rsid w:val="00D41CF1"/>
+    <w:rsid w:val="00D42203"/>
+    <w:rsid w:val="00D42750"/>
+    <w:rsid w:val="00D42E5A"/>
+    <w:rsid w:val="00D4305F"/>
+    <w:rsid w:val="00D436B8"/>
+    <w:rsid w:val="00D447DD"/>
+    <w:rsid w:val="00D452F3"/>
+    <w:rsid w:val="00D45489"/>
+    <w:rsid w:val="00D454B6"/>
+    <w:rsid w:val="00D45ADA"/>
+    <w:rsid w:val="00D4693B"/>
+    <w:rsid w:val="00D46952"/>
+    <w:rsid w:val="00D47E7F"/>
+    <w:rsid w:val="00D5005F"/>
+    <w:rsid w:val="00D509C6"/>
+    <w:rsid w:val="00D50CED"/>
+    <w:rsid w:val="00D52792"/>
+    <w:rsid w:val="00D529F8"/>
+    <w:rsid w:val="00D5327F"/>
+    <w:rsid w:val="00D53619"/>
+    <w:rsid w:val="00D53798"/>
+    <w:rsid w:val="00D53CEB"/>
+    <w:rsid w:val="00D55983"/>
+    <w:rsid w:val="00D57AC6"/>
+    <w:rsid w:val="00D57B47"/>
+    <w:rsid w:val="00D57BC1"/>
+    <w:rsid w:val="00D57D31"/>
+    <w:rsid w:val="00D60116"/>
+    <w:rsid w:val="00D6078D"/>
+    <w:rsid w:val="00D607D0"/>
+    <w:rsid w:val="00D612FA"/>
+    <w:rsid w:val="00D61CEF"/>
+    <w:rsid w:val="00D62A46"/>
+    <w:rsid w:val="00D62DD4"/>
+    <w:rsid w:val="00D63013"/>
+    <w:rsid w:val="00D63AE1"/>
+    <w:rsid w:val="00D646E2"/>
+    <w:rsid w:val="00D64E6D"/>
+    <w:rsid w:val="00D64F15"/>
+    <w:rsid w:val="00D651F8"/>
+    <w:rsid w:val="00D66E3C"/>
+    <w:rsid w:val="00D67BDC"/>
+    <w:rsid w:val="00D67E15"/>
+    <w:rsid w:val="00D67F25"/>
+    <w:rsid w:val="00D701D8"/>
+    <w:rsid w:val="00D704A0"/>
+    <w:rsid w:val="00D7066F"/>
+    <w:rsid w:val="00D719A4"/>
+    <w:rsid w:val="00D722A4"/>
+    <w:rsid w:val="00D7301A"/>
+    <w:rsid w:val="00D7364E"/>
+    <w:rsid w:val="00D747A9"/>
+    <w:rsid w:val="00D74A61"/>
+    <w:rsid w:val="00D75300"/>
+    <w:rsid w:val="00D7580A"/>
+    <w:rsid w:val="00D75DA8"/>
+    <w:rsid w:val="00D766D7"/>
+    <w:rsid w:val="00D7684F"/>
+    <w:rsid w:val="00D76A50"/>
+    <w:rsid w:val="00D76BB5"/>
+    <w:rsid w:val="00D770AE"/>
+    <w:rsid w:val="00D7738A"/>
+    <w:rsid w:val="00D77460"/>
+    <w:rsid w:val="00D77800"/>
+    <w:rsid w:val="00D80040"/>
+    <w:rsid w:val="00D80293"/>
+    <w:rsid w:val="00D80A36"/>
+    <w:rsid w:val="00D80D40"/>
+    <w:rsid w:val="00D8160A"/>
+    <w:rsid w:val="00D81B55"/>
+    <w:rsid w:val="00D83894"/>
+    <w:rsid w:val="00D83FCA"/>
+    <w:rsid w:val="00D84213"/>
+    <w:rsid w:val="00D85450"/>
+    <w:rsid w:val="00D856D1"/>
+    <w:rsid w:val="00D86C8E"/>
+    <w:rsid w:val="00D90DAC"/>
+    <w:rsid w:val="00D90F8F"/>
+    <w:rsid w:val="00D91540"/>
+    <w:rsid w:val="00D91702"/>
+    <w:rsid w:val="00D9248C"/>
+    <w:rsid w:val="00D924DF"/>
+    <w:rsid w:val="00D92B23"/>
+    <w:rsid w:val="00D930F7"/>
+    <w:rsid w:val="00D93ECE"/>
+    <w:rsid w:val="00D94617"/>
+    <w:rsid w:val="00D9480D"/>
+    <w:rsid w:val="00D94BE9"/>
+    <w:rsid w:val="00D95011"/>
+    <w:rsid w:val="00D954F1"/>
+    <w:rsid w:val="00D957E3"/>
+    <w:rsid w:val="00DA08E2"/>
+    <w:rsid w:val="00DA1BB6"/>
+    <w:rsid w:val="00DA1DD8"/>
+    <w:rsid w:val="00DA22E6"/>
+    <w:rsid w:val="00DA2D2A"/>
+    <w:rsid w:val="00DA2FC9"/>
+    <w:rsid w:val="00DA354E"/>
+    <w:rsid w:val="00DA3C47"/>
+    <w:rsid w:val="00DA3FF2"/>
+    <w:rsid w:val="00DA4216"/>
+    <w:rsid w:val="00DA510E"/>
+    <w:rsid w:val="00DA53A6"/>
+    <w:rsid w:val="00DA5512"/>
+    <w:rsid w:val="00DA581F"/>
+    <w:rsid w:val="00DA6130"/>
+    <w:rsid w:val="00DA6DFB"/>
+    <w:rsid w:val="00DB024C"/>
+    <w:rsid w:val="00DB0296"/>
+    <w:rsid w:val="00DB0CF5"/>
+    <w:rsid w:val="00DB1345"/>
+    <w:rsid w:val="00DB142D"/>
+    <w:rsid w:val="00DB1663"/>
+    <w:rsid w:val="00DB30E4"/>
+    <w:rsid w:val="00DB3A1F"/>
+    <w:rsid w:val="00DB3AF3"/>
+    <w:rsid w:val="00DB3BCB"/>
+    <w:rsid w:val="00DB4646"/>
+    <w:rsid w:val="00DB73BF"/>
+    <w:rsid w:val="00DB7C07"/>
+    <w:rsid w:val="00DC01A1"/>
+    <w:rsid w:val="00DC09CD"/>
+    <w:rsid w:val="00DC149F"/>
+    <w:rsid w:val="00DC1E2C"/>
+    <w:rsid w:val="00DC1EBB"/>
+    <w:rsid w:val="00DC217B"/>
+    <w:rsid w:val="00DC2243"/>
+    <w:rsid w:val="00DC2AB5"/>
+    <w:rsid w:val="00DC2F6A"/>
+    <w:rsid w:val="00DC5D9E"/>
+    <w:rsid w:val="00DC62FD"/>
+    <w:rsid w:val="00DC6BE2"/>
+    <w:rsid w:val="00DC70C2"/>
+    <w:rsid w:val="00DC745D"/>
+    <w:rsid w:val="00DC7C8D"/>
+    <w:rsid w:val="00DD0786"/>
+    <w:rsid w:val="00DD13E5"/>
+    <w:rsid w:val="00DD2503"/>
+    <w:rsid w:val="00DD2CDD"/>
+    <w:rsid w:val="00DD3995"/>
+    <w:rsid w:val="00DD3AE4"/>
+    <w:rsid w:val="00DD3D6A"/>
+    <w:rsid w:val="00DD41DD"/>
+    <w:rsid w:val="00DD47E7"/>
+    <w:rsid w:val="00DD5173"/>
+    <w:rsid w:val="00DD601B"/>
+    <w:rsid w:val="00DD706C"/>
+    <w:rsid w:val="00DD7190"/>
+    <w:rsid w:val="00DE0677"/>
+    <w:rsid w:val="00DE1412"/>
+    <w:rsid w:val="00DE2D47"/>
+    <w:rsid w:val="00DE2E17"/>
+    <w:rsid w:val="00DE3ABD"/>
+    <w:rsid w:val="00DE4F53"/>
+    <w:rsid w:val="00DE5BB6"/>
+    <w:rsid w:val="00DE6F46"/>
+    <w:rsid w:val="00DF0561"/>
+    <w:rsid w:val="00DF0B8E"/>
+    <w:rsid w:val="00DF0F00"/>
+    <w:rsid w:val="00DF0F3D"/>
+    <w:rsid w:val="00DF1C5A"/>
+    <w:rsid w:val="00DF2763"/>
+    <w:rsid w:val="00DF286A"/>
+    <w:rsid w:val="00DF2921"/>
+    <w:rsid w:val="00DF31FC"/>
+    <w:rsid w:val="00DF366F"/>
+    <w:rsid w:val="00DF44BA"/>
+    <w:rsid w:val="00DF5874"/>
+    <w:rsid w:val="00DF5D5F"/>
+    <w:rsid w:val="00DF5D69"/>
+    <w:rsid w:val="00DF6644"/>
+    <w:rsid w:val="00DF6825"/>
+    <w:rsid w:val="00DF6A77"/>
+    <w:rsid w:val="00DF7721"/>
+    <w:rsid w:val="00E000C1"/>
+    <w:rsid w:val="00E00EC1"/>
+    <w:rsid w:val="00E00EFF"/>
+    <w:rsid w:val="00E02030"/>
+    <w:rsid w:val="00E02E78"/>
+    <w:rsid w:val="00E02EFF"/>
+    <w:rsid w:val="00E02FB8"/>
+    <w:rsid w:val="00E030A8"/>
+    <w:rsid w:val="00E03148"/>
+    <w:rsid w:val="00E0362E"/>
+    <w:rsid w:val="00E03CCC"/>
+    <w:rsid w:val="00E047C2"/>
+    <w:rsid w:val="00E04A19"/>
+    <w:rsid w:val="00E04A97"/>
+    <w:rsid w:val="00E05DA1"/>
+    <w:rsid w:val="00E0615B"/>
+    <w:rsid w:val="00E06AA8"/>
+    <w:rsid w:val="00E07CC0"/>
+    <w:rsid w:val="00E107AE"/>
+    <w:rsid w:val="00E1138A"/>
+    <w:rsid w:val="00E125A3"/>
+    <w:rsid w:val="00E1423F"/>
+    <w:rsid w:val="00E14CE3"/>
+    <w:rsid w:val="00E150E7"/>
+    <w:rsid w:val="00E156E2"/>
+    <w:rsid w:val="00E158AE"/>
+    <w:rsid w:val="00E158D1"/>
+    <w:rsid w:val="00E159AF"/>
+    <w:rsid w:val="00E15DBF"/>
+    <w:rsid w:val="00E163A5"/>
+    <w:rsid w:val="00E16835"/>
+    <w:rsid w:val="00E16BE3"/>
+    <w:rsid w:val="00E16FA4"/>
+    <w:rsid w:val="00E17994"/>
+    <w:rsid w:val="00E17B98"/>
+    <w:rsid w:val="00E17E50"/>
+    <w:rsid w:val="00E20D15"/>
+    <w:rsid w:val="00E226A4"/>
+    <w:rsid w:val="00E2365E"/>
+    <w:rsid w:val="00E23D35"/>
+    <w:rsid w:val="00E244AC"/>
+    <w:rsid w:val="00E24922"/>
+    <w:rsid w:val="00E24EE9"/>
+    <w:rsid w:val="00E30794"/>
+    <w:rsid w:val="00E307AC"/>
+    <w:rsid w:val="00E31DF7"/>
+    <w:rsid w:val="00E32023"/>
+    <w:rsid w:val="00E325CA"/>
+    <w:rsid w:val="00E3272B"/>
+    <w:rsid w:val="00E3274F"/>
+    <w:rsid w:val="00E327F6"/>
+    <w:rsid w:val="00E32959"/>
+    <w:rsid w:val="00E32AED"/>
+    <w:rsid w:val="00E33067"/>
+    <w:rsid w:val="00E3333C"/>
+    <w:rsid w:val="00E33D27"/>
+    <w:rsid w:val="00E342CF"/>
+    <w:rsid w:val="00E34306"/>
+    <w:rsid w:val="00E34AE3"/>
+    <w:rsid w:val="00E34EF1"/>
+    <w:rsid w:val="00E352E5"/>
+    <w:rsid w:val="00E3550C"/>
+    <w:rsid w:val="00E35C80"/>
+    <w:rsid w:val="00E363CF"/>
+    <w:rsid w:val="00E36693"/>
+    <w:rsid w:val="00E367F7"/>
+    <w:rsid w:val="00E36855"/>
+    <w:rsid w:val="00E401A8"/>
+    <w:rsid w:val="00E40289"/>
+    <w:rsid w:val="00E414E9"/>
+    <w:rsid w:val="00E420D5"/>
+    <w:rsid w:val="00E42E37"/>
+    <w:rsid w:val="00E43528"/>
+    <w:rsid w:val="00E43804"/>
+    <w:rsid w:val="00E4395A"/>
+    <w:rsid w:val="00E44051"/>
+    <w:rsid w:val="00E44A1D"/>
+    <w:rsid w:val="00E44E66"/>
+    <w:rsid w:val="00E45671"/>
+    <w:rsid w:val="00E479CF"/>
+    <w:rsid w:val="00E47B2C"/>
+    <w:rsid w:val="00E5050B"/>
+    <w:rsid w:val="00E5091B"/>
+    <w:rsid w:val="00E51501"/>
+    <w:rsid w:val="00E52747"/>
+    <w:rsid w:val="00E52E61"/>
+    <w:rsid w:val="00E53FEA"/>
+    <w:rsid w:val="00E54287"/>
+    <w:rsid w:val="00E544C0"/>
+    <w:rsid w:val="00E546BF"/>
+    <w:rsid w:val="00E54C2E"/>
+    <w:rsid w:val="00E5513D"/>
+    <w:rsid w:val="00E551D7"/>
+    <w:rsid w:val="00E553B9"/>
+    <w:rsid w:val="00E55B3C"/>
+    <w:rsid w:val="00E55F07"/>
+    <w:rsid w:val="00E56EB7"/>
+    <w:rsid w:val="00E5797B"/>
+    <w:rsid w:val="00E57CDD"/>
+    <w:rsid w:val="00E57FEE"/>
+    <w:rsid w:val="00E60711"/>
+    <w:rsid w:val="00E6092E"/>
+    <w:rsid w:val="00E60F93"/>
+    <w:rsid w:val="00E61B29"/>
+    <w:rsid w:val="00E6289C"/>
+    <w:rsid w:val="00E62C3C"/>
+    <w:rsid w:val="00E62EE9"/>
+    <w:rsid w:val="00E62F4D"/>
+    <w:rsid w:val="00E6315B"/>
+    <w:rsid w:val="00E64058"/>
+    <w:rsid w:val="00E6436B"/>
+    <w:rsid w:val="00E6545B"/>
+    <w:rsid w:val="00E657B8"/>
+    <w:rsid w:val="00E65EA9"/>
+    <w:rsid w:val="00E663B5"/>
+    <w:rsid w:val="00E66941"/>
+    <w:rsid w:val="00E66EC5"/>
+    <w:rsid w:val="00E676BB"/>
+    <w:rsid w:val="00E67949"/>
+    <w:rsid w:val="00E67D1C"/>
+    <w:rsid w:val="00E67E3E"/>
+    <w:rsid w:val="00E702D6"/>
+    <w:rsid w:val="00E706E8"/>
+    <w:rsid w:val="00E7097A"/>
+    <w:rsid w:val="00E70B23"/>
+    <w:rsid w:val="00E712A1"/>
+    <w:rsid w:val="00E71D7C"/>
+    <w:rsid w:val="00E74365"/>
+    <w:rsid w:val="00E743B7"/>
+    <w:rsid w:val="00E7487B"/>
+    <w:rsid w:val="00E74A61"/>
+    <w:rsid w:val="00E74FC5"/>
+    <w:rsid w:val="00E75088"/>
+    <w:rsid w:val="00E7529E"/>
+    <w:rsid w:val="00E75AD3"/>
+    <w:rsid w:val="00E75BDC"/>
+    <w:rsid w:val="00E770C1"/>
+    <w:rsid w:val="00E7743E"/>
+    <w:rsid w:val="00E77534"/>
+    <w:rsid w:val="00E80030"/>
+    <w:rsid w:val="00E800C5"/>
+    <w:rsid w:val="00E81ECD"/>
+    <w:rsid w:val="00E8230F"/>
+    <w:rsid w:val="00E83F30"/>
+    <w:rsid w:val="00E84899"/>
+    <w:rsid w:val="00E84B17"/>
+    <w:rsid w:val="00E852E8"/>
+    <w:rsid w:val="00E853B9"/>
+    <w:rsid w:val="00E856F3"/>
+    <w:rsid w:val="00E85963"/>
+    <w:rsid w:val="00E864B6"/>
+    <w:rsid w:val="00E86FEB"/>
+    <w:rsid w:val="00E87206"/>
+    <w:rsid w:val="00E8749F"/>
+    <w:rsid w:val="00E87D2B"/>
+    <w:rsid w:val="00E90B07"/>
+    <w:rsid w:val="00E90D99"/>
+    <w:rsid w:val="00E91BB5"/>
+    <w:rsid w:val="00E91CA6"/>
+    <w:rsid w:val="00E95982"/>
+    <w:rsid w:val="00E96333"/>
+    <w:rsid w:val="00E964C9"/>
+    <w:rsid w:val="00E965AB"/>
+    <w:rsid w:val="00E96C06"/>
+    <w:rsid w:val="00EA00BF"/>
+    <w:rsid w:val="00EA04CD"/>
+    <w:rsid w:val="00EA0E78"/>
+    <w:rsid w:val="00EA1008"/>
+    <w:rsid w:val="00EA10A8"/>
+    <w:rsid w:val="00EA1302"/>
+    <w:rsid w:val="00EA1973"/>
+    <w:rsid w:val="00EA26AF"/>
+    <w:rsid w:val="00EA2C62"/>
+    <w:rsid w:val="00EA34D7"/>
+    <w:rsid w:val="00EA3C53"/>
+    <w:rsid w:val="00EA3FF1"/>
+    <w:rsid w:val="00EA411F"/>
+    <w:rsid w:val="00EA529C"/>
+    <w:rsid w:val="00EA5619"/>
+    <w:rsid w:val="00EA5CC7"/>
+    <w:rsid w:val="00EA69F7"/>
+    <w:rsid w:val="00EA73E6"/>
+    <w:rsid w:val="00EA7E71"/>
+    <w:rsid w:val="00EB015A"/>
+    <w:rsid w:val="00EB0B5A"/>
+    <w:rsid w:val="00EB166B"/>
+    <w:rsid w:val="00EB1697"/>
+    <w:rsid w:val="00EB1762"/>
+    <w:rsid w:val="00EB1924"/>
+    <w:rsid w:val="00EB21E5"/>
+    <w:rsid w:val="00EB2756"/>
+    <w:rsid w:val="00EB2A8C"/>
+    <w:rsid w:val="00EB2B40"/>
+    <w:rsid w:val="00EB333A"/>
+    <w:rsid w:val="00EB33A2"/>
+    <w:rsid w:val="00EB3774"/>
+    <w:rsid w:val="00EB41E0"/>
+    <w:rsid w:val="00EB4308"/>
+    <w:rsid w:val="00EB496E"/>
+    <w:rsid w:val="00EB4D10"/>
+    <w:rsid w:val="00EB50A8"/>
+    <w:rsid w:val="00EB53EF"/>
+    <w:rsid w:val="00EB5772"/>
+    <w:rsid w:val="00EB5B68"/>
+    <w:rsid w:val="00EC0D38"/>
+    <w:rsid w:val="00EC37B1"/>
+    <w:rsid w:val="00EC3C91"/>
+    <w:rsid w:val="00EC45C5"/>
+    <w:rsid w:val="00EC477A"/>
+    <w:rsid w:val="00EC5994"/>
+    <w:rsid w:val="00EC73AF"/>
+    <w:rsid w:val="00EC7CF0"/>
+    <w:rsid w:val="00EC7E8D"/>
+    <w:rsid w:val="00ED03D1"/>
+    <w:rsid w:val="00ED0705"/>
+    <w:rsid w:val="00ED08B7"/>
+    <w:rsid w:val="00ED0A52"/>
+    <w:rsid w:val="00ED0AC0"/>
+    <w:rsid w:val="00ED0E05"/>
+    <w:rsid w:val="00ED0FEB"/>
+    <w:rsid w:val="00ED10DD"/>
+    <w:rsid w:val="00ED12CF"/>
+    <w:rsid w:val="00ED14EA"/>
+    <w:rsid w:val="00ED1A80"/>
+    <w:rsid w:val="00ED3740"/>
+    <w:rsid w:val="00ED3FFF"/>
+    <w:rsid w:val="00ED490D"/>
+    <w:rsid w:val="00ED512C"/>
+    <w:rsid w:val="00ED5A18"/>
+    <w:rsid w:val="00ED6519"/>
+    <w:rsid w:val="00ED67E7"/>
+    <w:rsid w:val="00ED69BB"/>
+    <w:rsid w:val="00ED6D67"/>
+    <w:rsid w:val="00EE01C7"/>
+    <w:rsid w:val="00EE0772"/>
+    <w:rsid w:val="00EE0E58"/>
+    <w:rsid w:val="00EE109C"/>
+    <w:rsid w:val="00EE151A"/>
+    <w:rsid w:val="00EE20E3"/>
+    <w:rsid w:val="00EE230C"/>
+    <w:rsid w:val="00EE385F"/>
+    <w:rsid w:val="00EE49E9"/>
+    <w:rsid w:val="00EE55DF"/>
+    <w:rsid w:val="00EE5882"/>
+    <w:rsid w:val="00EE5B30"/>
+    <w:rsid w:val="00EE6678"/>
+    <w:rsid w:val="00EE75AA"/>
+    <w:rsid w:val="00EE76C1"/>
+    <w:rsid w:val="00EF142A"/>
+    <w:rsid w:val="00EF20BA"/>
+    <w:rsid w:val="00EF2674"/>
+    <w:rsid w:val="00EF2C9D"/>
+    <w:rsid w:val="00EF4684"/>
+    <w:rsid w:val="00EF4A55"/>
+    <w:rsid w:val="00EF62DB"/>
+    <w:rsid w:val="00EF6AB0"/>
+    <w:rsid w:val="00EF70F6"/>
+    <w:rsid w:val="00EF7304"/>
+    <w:rsid w:val="00F000E1"/>
+    <w:rsid w:val="00F014F8"/>
+    <w:rsid w:val="00F0177F"/>
+    <w:rsid w:val="00F017FD"/>
+    <w:rsid w:val="00F035EF"/>
+    <w:rsid w:val="00F03F63"/>
+    <w:rsid w:val="00F049F0"/>
+    <w:rsid w:val="00F05CE5"/>
+    <w:rsid w:val="00F0649E"/>
+    <w:rsid w:val="00F078BD"/>
+    <w:rsid w:val="00F078E7"/>
+    <w:rsid w:val="00F100AC"/>
+    <w:rsid w:val="00F1016E"/>
+    <w:rsid w:val="00F101B4"/>
+    <w:rsid w:val="00F104DC"/>
+    <w:rsid w:val="00F11691"/>
+    <w:rsid w:val="00F11F4E"/>
+    <w:rsid w:val="00F14480"/>
+    <w:rsid w:val="00F14968"/>
+    <w:rsid w:val="00F14D1E"/>
+    <w:rsid w:val="00F150CA"/>
+    <w:rsid w:val="00F16754"/>
+    <w:rsid w:val="00F16800"/>
+    <w:rsid w:val="00F170BD"/>
+    <w:rsid w:val="00F17E38"/>
+    <w:rsid w:val="00F204C3"/>
+    <w:rsid w:val="00F20C41"/>
+    <w:rsid w:val="00F20F50"/>
+    <w:rsid w:val="00F21348"/>
+    <w:rsid w:val="00F24F51"/>
+    <w:rsid w:val="00F25CBB"/>
+    <w:rsid w:val="00F26D6E"/>
+    <w:rsid w:val="00F27897"/>
+    <w:rsid w:val="00F27E4C"/>
+    <w:rsid w:val="00F30821"/>
+    <w:rsid w:val="00F31166"/>
+    <w:rsid w:val="00F3187D"/>
+    <w:rsid w:val="00F32D33"/>
+    <w:rsid w:val="00F33553"/>
+    <w:rsid w:val="00F33A63"/>
+    <w:rsid w:val="00F356A7"/>
+    <w:rsid w:val="00F37814"/>
+    <w:rsid w:val="00F3782D"/>
+    <w:rsid w:val="00F40675"/>
+    <w:rsid w:val="00F41356"/>
+    <w:rsid w:val="00F41973"/>
+    <w:rsid w:val="00F41EF1"/>
+    <w:rsid w:val="00F423ED"/>
+    <w:rsid w:val="00F42426"/>
+    <w:rsid w:val="00F42706"/>
+    <w:rsid w:val="00F43AAF"/>
+    <w:rsid w:val="00F44756"/>
+    <w:rsid w:val="00F44C33"/>
+    <w:rsid w:val="00F450F4"/>
+    <w:rsid w:val="00F4585C"/>
+    <w:rsid w:val="00F45AE6"/>
+    <w:rsid w:val="00F4601A"/>
+    <w:rsid w:val="00F46D5C"/>
+    <w:rsid w:val="00F47A56"/>
+    <w:rsid w:val="00F50176"/>
+    <w:rsid w:val="00F50993"/>
+    <w:rsid w:val="00F50DF3"/>
+    <w:rsid w:val="00F5152E"/>
+    <w:rsid w:val="00F51C1C"/>
+    <w:rsid w:val="00F51E07"/>
+    <w:rsid w:val="00F522F8"/>
+    <w:rsid w:val="00F52BC7"/>
+    <w:rsid w:val="00F535D1"/>
+    <w:rsid w:val="00F53F82"/>
+    <w:rsid w:val="00F542F0"/>
+    <w:rsid w:val="00F548B9"/>
+    <w:rsid w:val="00F54FAC"/>
+    <w:rsid w:val="00F563AD"/>
+    <w:rsid w:val="00F5643D"/>
+    <w:rsid w:val="00F56B5E"/>
+    <w:rsid w:val="00F57258"/>
+    <w:rsid w:val="00F6135A"/>
+    <w:rsid w:val="00F619CD"/>
+    <w:rsid w:val="00F62E25"/>
+    <w:rsid w:val="00F639CE"/>
+    <w:rsid w:val="00F63F4E"/>
+    <w:rsid w:val="00F65E10"/>
+    <w:rsid w:val="00F6678C"/>
+    <w:rsid w:val="00F67633"/>
+    <w:rsid w:val="00F67654"/>
+    <w:rsid w:val="00F6785D"/>
+    <w:rsid w:val="00F7003C"/>
+    <w:rsid w:val="00F7193D"/>
+    <w:rsid w:val="00F71F80"/>
+    <w:rsid w:val="00F72241"/>
+    <w:rsid w:val="00F73369"/>
+    <w:rsid w:val="00F737AB"/>
+    <w:rsid w:val="00F748F3"/>
+    <w:rsid w:val="00F74B7A"/>
+    <w:rsid w:val="00F75F1F"/>
+    <w:rsid w:val="00F7689F"/>
+    <w:rsid w:val="00F76BA4"/>
+    <w:rsid w:val="00F76C3A"/>
+    <w:rsid w:val="00F76D56"/>
+    <w:rsid w:val="00F7775E"/>
+    <w:rsid w:val="00F7777A"/>
+    <w:rsid w:val="00F801AB"/>
+    <w:rsid w:val="00F801B4"/>
+    <w:rsid w:val="00F802A8"/>
+    <w:rsid w:val="00F802C3"/>
+    <w:rsid w:val="00F8195C"/>
+    <w:rsid w:val="00F825A1"/>
+    <w:rsid w:val="00F85C76"/>
+    <w:rsid w:val="00F85E36"/>
+    <w:rsid w:val="00F85F8C"/>
+    <w:rsid w:val="00F8690A"/>
+    <w:rsid w:val="00F86CA4"/>
+    <w:rsid w:val="00F87036"/>
+    <w:rsid w:val="00F90EE2"/>
+    <w:rsid w:val="00F91152"/>
+    <w:rsid w:val="00F9129D"/>
+    <w:rsid w:val="00F92030"/>
+    <w:rsid w:val="00F927BB"/>
+    <w:rsid w:val="00F92C0E"/>
+    <w:rsid w:val="00F93CD3"/>
+    <w:rsid w:val="00F93CE4"/>
+    <w:rsid w:val="00F95A57"/>
+    <w:rsid w:val="00F960DD"/>
+    <w:rsid w:val="00F9621C"/>
+    <w:rsid w:val="00F979A3"/>
+    <w:rsid w:val="00F97C09"/>
+    <w:rsid w:val="00FA0672"/>
+    <w:rsid w:val="00FA084E"/>
+    <w:rsid w:val="00FA11AA"/>
+    <w:rsid w:val="00FA15C7"/>
+    <w:rsid w:val="00FA20C6"/>
+    <w:rsid w:val="00FA23E8"/>
+    <w:rsid w:val="00FA2749"/>
+    <w:rsid w:val="00FA2BE8"/>
+    <w:rsid w:val="00FA2C45"/>
+    <w:rsid w:val="00FA366C"/>
+    <w:rsid w:val="00FA3D0C"/>
+    <w:rsid w:val="00FA4AE8"/>
+    <w:rsid w:val="00FA4E7B"/>
+    <w:rsid w:val="00FA5219"/>
+    <w:rsid w:val="00FA5C72"/>
+    <w:rsid w:val="00FA5EFF"/>
+    <w:rsid w:val="00FA6606"/>
+    <w:rsid w:val="00FA6B2B"/>
+    <w:rsid w:val="00FA6DD7"/>
+    <w:rsid w:val="00FA725A"/>
+    <w:rsid w:val="00FA7918"/>
+    <w:rsid w:val="00FA7C9D"/>
+    <w:rsid w:val="00FA7F9C"/>
+    <w:rsid w:val="00FB1A68"/>
+    <w:rsid w:val="00FB28BB"/>
+    <w:rsid w:val="00FB4848"/>
+    <w:rsid w:val="00FB4B89"/>
+    <w:rsid w:val="00FB52D8"/>
+    <w:rsid w:val="00FB6BEE"/>
+    <w:rsid w:val="00FC04AB"/>
+    <w:rsid w:val="00FC0798"/>
+    <w:rsid w:val="00FC0A76"/>
+    <w:rsid w:val="00FC1D3A"/>
+    <w:rsid w:val="00FC2E31"/>
+    <w:rsid w:val="00FC316F"/>
+    <w:rsid w:val="00FC38AF"/>
+    <w:rsid w:val="00FC3C12"/>
+    <w:rsid w:val="00FC4AE2"/>
+    <w:rsid w:val="00FC577B"/>
+    <w:rsid w:val="00FC5860"/>
+    <w:rsid w:val="00FC633F"/>
+    <w:rsid w:val="00FC73F4"/>
+    <w:rsid w:val="00FC7815"/>
+    <w:rsid w:val="00FC7A5B"/>
+    <w:rsid w:val="00FC7F6F"/>
+    <w:rsid w:val="00FD0653"/>
+    <w:rsid w:val="00FD06E9"/>
+    <w:rsid w:val="00FD2E2D"/>
+    <w:rsid w:val="00FD42C0"/>
+    <w:rsid w:val="00FD4788"/>
+    <w:rsid w:val="00FD4E20"/>
+    <w:rsid w:val="00FD5166"/>
+    <w:rsid w:val="00FD51E4"/>
+    <w:rsid w:val="00FD5922"/>
+    <w:rsid w:val="00FD7193"/>
+    <w:rsid w:val="00FD7592"/>
+    <w:rsid w:val="00FD7D61"/>
+    <w:rsid w:val="00FD7E67"/>
+    <w:rsid w:val="00FE0DED"/>
+    <w:rsid w:val="00FE0E6D"/>
+    <w:rsid w:val="00FE0E9C"/>
+    <w:rsid w:val="00FE134E"/>
+    <w:rsid w:val="00FE1B8F"/>
+    <w:rsid w:val="00FE1BB2"/>
+    <w:rsid w:val="00FE220B"/>
+    <w:rsid w:val="00FE2686"/>
+    <w:rsid w:val="00FE30F1"/>
+    <w:rsid w:val="00FE338B"/>
+    <w:rsid w:val="00FE3814"/>
+    <w:rsid w:val="00FE56F7"/>
+    <w:rsid w:val="00FE61A5"/>
+    <w:rsid w:val="00FE695F"/>
+    <w:rsid w:val="00FE74EA"/>
+    <w:rsid w:val="00FE758D"/>
+    <w:rsid w:val="00FF01C4"/>
+    <w:rsid w:val="00FF068A"/>
+    <w:rsid w:val="00FF0C0B"/>
+    <w:rsid w:val="00FF0C51"/>
+    <w:rsid w:val="00FF0DC2"/>
+    <w:rsid w:val="00FF148B"/>
+    <w:rsid w:val="00FF182C"/>
+    <w:rsid w:val="00FF24D5"/>
+    <w:rsid w:val="00FF2813"/>
+    <w:rsid w:val="00FF2BB4"/>
+    <w:rsid w:val="00FF2EDF"/>
+    <w:rsid w:val="00FF4896"/>
+    <w:rsid w:val="00FF48BD"/>
+    <w:rsid w:val="00FF4C77"/>
+    <w:rsid w:val="00FF5A6E"/>
+    <w:rsid w:val="00FF6B05"/>
+    <w:rsid w:val="00FF7234"/>
+    <w:rsid w:val="4C471BCE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="03AF325A"/>
+  <w14:docId w14:val="76EDC1C8"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A97B01A9-52EC-44EC-87F2-ED3AB43F724B}"/>
+  <w15:docId w15:val="{9D62544D-C127-4484-9F62-EDE3EA25C2DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...103 lines deleted...]
-    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="99"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6195,316 +9627,699 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA23FD"/>
+    <w:rsid w:val="00DE1412"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts1Rakstz"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA23FD"/>
+    <w:rsid w:val="00DE1412"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="right"/>
+      <w:widowControl/>
+      <w:ind w:right="288" w:firstLine="426"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:lang w:val="lv-LV"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
-    <w:link w:val="Virsraksts2Rakstz"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA23FD"/>
+    <w:rsid w:val="00DE1412"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="28"/>
-      <w:lang w:val="lv-LV"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE1412"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
-    <w:link w:val="Virsraksts4Rakstz"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA23FD"/>
+    <w:rsid w:val="00DE1412"/>
     <w:pPr>
       <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="20"/>
-      <w:lang w:val="lv-LV"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE1412"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:rsid w:val="00DE1412"/>
+    <w:pPr>
+      <w:spacing w:before="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
     <w:name w:val="Virsraksts 1 Rakstz."/>
     <w:link w:val="Virsraksts1"/>
-    <w:rsid w:val="00EA23FD"/>
+    <w:rsid w:val="00DE1412"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:b/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...42 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Atpakaadreseuzaploksnes">
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="Parasts"/>
-    <w:rsid w:val="00EA23FD"/>
+    <w:rsid w:val="00DE1412"/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="GalveneRakstz"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="006E1073"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE1412"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="006E1073"/>
+    <w:rsid w:val="00DE1412"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
     <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006E1073"/>
+    <w:rsid w:val="00DE1412"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lappusesnumurs">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:rsid w:val="00DE1412"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Reatabula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DE1412"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipersaite">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE1412"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="PamattekstsaratkpiRakstz"/>
+    <w:rsid w:val="00DE1412"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsaratkpiRakstz">
+    <w:name w:val="Pamatteksts ar atkāpi Rakstz."/>
+    <w:link w:val="Pamattekstsaratkpi"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE1412"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
+    <w:name w:val="naisf"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:rsid w:val="00DE1412"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:rsid w:val="007073DE"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleRight">
+    <w:name w:val="Style Right"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:rsid w:val="007073DE"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="120"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D11BF0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009B2F0D"/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:link w:val="Vresteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009B2F0D"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Vresatsauce">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009B2F0D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Reatabula1">
+    <w:name w:val="Režģa tabula1"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00FC7F6F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Reatabula2">
+    <w:name w:val="Režģa tabula2"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004F793B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Reatabula3">
+    <w:name w:val="Režģa tabula3"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E125A3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Komentraatsauce">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0087025E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0087025E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0087025E"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentratma">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
+    <w:rsid w:val="0087025E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
+    <w:rsid w:val="0087025E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D045E5"/>
+    <w:rsid w:val="0087025E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0046717D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:rsid w:val="0046717D"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D272C0"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00801DE7"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1195195205">
+    <w:div w:id="312410956">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2054304837">
+    <w:div w:id="513805092">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="598754098">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="730082835">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="794064091">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="836655339">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1855217875">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2079326236">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6758,73 +10573,363 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d71013fee14be6e8ba9d0b8be5b6c49e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1f914599432d68d20146099f1b9d3e1" ns2:_="" ns3:_="">
+    <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C39A60-56EF-42BF-855E-0A2AD4C6A432}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7E44C64-AD16-401F-83A5-B6815B5DB5BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F7DC5F0-8CB9-4ECD-93F6-77D4EDDCE544}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D18232-C854-4619-B3EB-1F9323D22E3D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
+    <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2993</Words>
-  <Characters>1707</Characters>
+  <Words>2696</Words>
+  <Characters>1537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Tieslietu Sektors</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4691</CharactersWithSpaces>
+  <CharactersWithSpaces>4225</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Evija Ivdra</dc:creator>
+  <dc:creator>UR</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>