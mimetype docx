--- v0 (2026-04-08)
+++ v1 (2026-07-26)
@@ -2,95 +2,96 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2B1B34C1" w14:textId="77777777" w:rsidR="00646325" w:rsidRPr="0031098C" w:rsidRDefault="00646325" w:rsidP="00755D5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2034"/>
         <w:gridCol w:w="7582"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00646325" w:rsidRPr="009E0B40" w14:paraId="07BD6208" w14:textId="77777777" w:rsidTr="002D59AA">
+      <w:tr w:rsidR="00646325" w:rsidRPr="00C72151" w14:paraId="07BD6208" w14:textId="77777777" w:rsidTr="002D59AA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DC3ABAD" w14:textId="77777777" w:rsidR="00646325" w:rsidRPr="0031098C" w:rsidRDefault="00646325" w:rsidP="00EC2B1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
@@ -244,51 +245,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="7575"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00975AE7" w:rsidRPr="009E0B40" w14:paraId="62047FDE" w14:textId="77777777" w:rsidTr="002D59AA">
+      <w:tr w:rsidR="00975AE7" w:rsidRPr="00C72151" w14:paraId="62047FDE" w14:textId="77777777" w:rsidTr="002D59AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78AED560" w14:textId="77777777" w:rsidR="00975AE7" w:rsidRPr="0031098C" w:rsidRDefault="00975AE7" w:rsidP="00975AE7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -443,68 +444,59 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>prokūras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> izdošana, aizpilda un pievieno </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="0026118B">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:b/>
                   <w:i/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>K</w:t>
               </w:r>
-              <w:r w:rsidR="0026118B">
+              <w:r w:rsidR="0026118B" w:rsidRPr="00C72151">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:b/>
+                  <w:lang w:val="es-ES"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R5 </w:t>
+                <w:t>R5 veidlapu</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="098F8596" w14:textId="0816C5E5" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00FB0E0D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -652,51 +644,51 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2404"/>
         <w:gridCol w:w="2404"/>
         <w:gridCol w:w="2404"/>
         <w:gridCol w:w="2404"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="443FD94A" w14:textId="77777777" w:rsidTr="002D59AA">
+      <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="443FD94A" w14:textId="77777777" w:rsidTr="002D59AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="3FC6AF4C" w14:textId="5124E1EA" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -1201,51 +1193,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="5363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00646325" w:rsidRPr="009E0B40" w14:paraId="5B6224A2" w14:textId="77777777" w:rsidTr="00FB15C4">
+      <w:tr w:rsidR="00646325" w:rsidRPr="00C72151" w14:paraId="5B6224A2" w14:textId="77777777" w:rsidTr="00FB15C4">
         <w:trPr>
           <w:trHeight w:val="1273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="470ED0D1" w14:textId="2F96D3E1" w:rsidR="00646325" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00406DDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1380,54 +1372,54 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00406DDD" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00921E2C" w:rsidRPr="0031098C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F06F"/>
+              <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="00406DDD" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00646325" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>līdz datumam</w:t>
             </w:r>
             <w:r w:rsidR="00646325" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -1498,54 +1490,54 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28799552" w14:textId="4F0B0668" w:rsidR="001D6AE6" w:rsidRPr="0031098C" w:rsidRDefault="00406DDD" w:rsidP="001D6AE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidR="00E070AE" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E070AE" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>līdz mērķa sasniegšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1555,51 +1547,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="3C6EA19C" w14:textId="77777777" w:rsidTr="003A1372">
+      <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="3C6EA19C" w14:textId="77777777" w:rsidTr="00E63BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6B79D85F" w14:textId="163CB895" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1608,89 +1600,89 @@
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Informācija par patieso labuma guvēju</w:t>
             </w:r>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (sadaļu jākopē un jāaizpilda par katru patieso labuma guvēju)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="670557C3" w14:textId="77777777" w:rsidTr="0002489A">
+      <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="670557C3" w14:textId="77777777" w:rsidTr="00E63BD0">
         <w:trPr>
           <w:trHeight w:val="3250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29779723" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="22C0AF08" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="22C0AF08" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6BEDF443" w14:textId="3CCF13BF" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
@@ -1782,51 +1774,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2833"/>
               <w:gridCol w:w="6488"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="63B47DFD" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="63B47DFD" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="178BA7E3" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
@@ -1864,67 +1856,76 @@
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="539C7BA0" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="7C4C7989" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="61D7C0A8" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                <w:p w14:paraId="61D7C0A8" w14:textId="44071CF5" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BB6A24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2D06E358" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="2702F3D9" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -2068,66 +2069,75 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:color w:val="auto"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="70091ED6" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="59E19AF8" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                <w:p w14:paraId="59E19AF8" w14:textId="57A06E8B" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BB6A24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6488" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F02F8A1" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="4EB368F9" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2833" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -2410,650 +2420,1110 @@
                 </w:tcPr>
                 <w:p w14:paraId="390414FC" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="30A51D15" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="9333" w:type="dxa"/>
+              <w:tblW w:w="9354" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="9333"/>
+              <w:gridCol w:w="2692"/>
+              <w:gridCol w:w="6641"/>
+              <w:gridCol w:w="21"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="06C4A416" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="06C4A416" w14:textId="77777777" w:rsidTr="00E63BD0">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="49596D58" w14:textId="6F35611F" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">4.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="28893C8B" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="28893C8B" w14:textId="77777777" w:rsidTr="00E63BD0">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="40D78EAC" w14:textId="6DDBE130" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                <w:p w14:paraId="40D78EAC" w14:textId="2707E5CF" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>4.2.1. Caur statusu juridiskajā personā</w:t>
                   </w:r>
-                </w:p>
-[...89 lines deleted...]
-                  <w:r w:rsidRPr="0031098C">
+                  <w:r w:rsidR="00C72151">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t>4.2.2. Kā atsevišķa persona, kas kontrolē</w:t>
-[...9 lines deleted...]
-                  <w:r w:rsidRPr="0031098C">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C72151" w:rsidRPr="00C72151">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-                    <w:t>(aizpilda 4.3. punktu)</w:t>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 4.2.4. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="00E849A6" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="20D9E515" w14:textId="77777777" w:rsidTr="00E63BD0">
               <w:trPr>
-                <w:trHeight w:val="53"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+                <w:trHeight w:val="854"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
-                </w:tcPr>
-[...143 lines deleted...]
-                      <w:i/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="33E47517" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5E6CCFF7" w14:textId="4201FE5B" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0031098C">
-[...73 lines deleted...]
-                <w:p w14:paraId="6A5E04C6" w14:textId="4137395D" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:r w:rsidR="00A76323" w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>kā kooperatīvās sabiedrības biedrs</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4F3AE116" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> kā izpildinstitūcijas vai pārvaldes institūcijas pārstāvis</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="4F8A4FD5" w14:textId="77777777" w:rsidTr="00E63BD0">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="6236132B" w14:textId="77704A26" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:t>4.2.2. Kā atsevišķa persona, kas kontrolē</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C72151">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 4.3. punkt</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C72151" w:rsidRPr="00C72151">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>u</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C72151" w:rsidRPr="00C72151">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 4.2.4. punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C72151">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="00E849A6" w14:textId="77777777" w:rsidTr="00E63BD0">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+                <w:trHeight w:val="53"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="082577D9" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Atzīmēt </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="20736EAA" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> uz pilnvarojuma līguma pamata</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="07693765" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> uz īpašumtiesību pamata</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6A7EC3AE" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> uz darījuma attiecību pamata</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1C25C793" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="70661250" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> caur juridisko veidojumu kā dibinātājs</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="16D984F2" w14:textId="3E4391A5" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> caur juridisko veidojumu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>kā pilnvar</w:t>
+                  </w:r>
+                  <w:r w:rsidR="009E0B40" w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>nieks</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (pārvaldnieks)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="31CDF163" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> caur juridisko veidojumu kā pārraudzītājs (ja tāds ir)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="44B222A7" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031098C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> caur juridisko veidojumu kā labuma guvējs vai to kategorija</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="33EA04DC" w14:textId="77777777" w:rsidTr="00E63BD0">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="6A5E04C6" w14:textId="710293DF" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E63BD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
                     <w:t>4.2.3. Cits kontroles veids</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0031098C">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                  <w:r w:rsidRPr="00E63BD0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C72151">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 4.3. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="0A30F278" w:rsidRPr="00C72151">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un 4.2.4.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C72151" w:rsidRPr="00C72151">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="0A30F278" w:rsidRPr="00C72151">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>punktu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C72151">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="4B581D95" w14:textId="77777777" w:rsidTr="00E63BD0">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+                <w:trHeight w:val="974"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="33C94490" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BB6A24" w:rsidRPr="00C72151" w14:paraId="5F31E31A" w14:textId="77777777" w:rsidTr="00E63BD0">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="21" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9333" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="3C44C76E" w14:textId="40445FEA" w:rsidR="00BB6A24" w:rsidRPr="00BB6A24" w:rsidRDefault="00BB6A24" w:rsidP="00BB6A24">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BB6A24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>4.2.4. Īstenotās kontroles apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="35A39257" w14:textId="77777777" w:rsidR="00BB6A24" w:rsidRPr="00C72151" w:rsidRDefault="00BB6A24" w:rsidP="00BB6A24">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C72151">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C72151">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>norāda procentos īpašumtiesību un/vai balsstiesību apjomu; ja kontrole tiek īstenota gan caur īpašumtiesībām, gan balsstiesībām, katru apjomu norāda atsevišķi; ja kontroles apjomu nav iespējams izteikt procentos, to norāda vārdiskā (aprakstošā) veidā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BB6A24" w:rsidRPr="00C72151" w14:paraId="732BEDD8" w14:textId="77777777" w:rsidTr="00E63BD0">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2692" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="17E251F0" w14:textId="77777777" w:rsidR="00BB6A24" w:rsidRPr="00BB6A24" w:rsidRDefault="00BB6A24" w:rsidP="00BB6A24">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BB6A24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Īpašumtiesību procentuālais apjoms</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="606E1078" w14:textId="77777777" w:rsidR="00BB6A24" w:rsidRPr="00BB6A24" w:rsidRDefault="00BB6A24" w:rsidP="00BB6A24">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BB6A24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota izmantojot līdzdalību kapitālā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6662" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="797AB2D7" w14:textId="77777777" w:rsidR="00BB6A24" w:rsidRPr="00BB6A24" w:rsidRDefault="00BB6A24" w:rsidP="00BB6A24">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...5 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BB6A24" w:rsidRPr="00C72151" w14:paraId="16ED02FC" w14:textId="77777777" w:rsidTr="00E63BD0">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="356"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2692" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="77506E87" w14:textId="77777777" w:rsidR="00BB6A24" w:rsidRPr="00BB6A24" w:rsidRDefault="00BB6A24" w:rsidP="00BB6A24">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BB6A24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Bal</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BB6A24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BB6A24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>stiesību procentuālais īpatsvars</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="63AD2302" w14:textId="77777777" w:rsidR="00BB6A24" w:rsidRPr="00BB6A24" w:rsidRDefault="00BB6A24" w:rsidP="00BB6A24">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BB6A24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...17 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontrole tiek īstenota, izmantojot balsstiesības)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6662" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="0424E836" w14:textId="77777777" w:rsidR="00BB6A24" w:rsidRPr="00BB6A24" w:rsidRDefault="00BB6A24" w:rsidP="00BB6A24">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BB6A24" w:rsidRPr="00C72151" w14:paraId="587AAD08" w14:textId="77777777" w:rsidTr="00E63BD0">
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                </w:tblBorders>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="1533"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2692" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1D984D33" w14:textId="77777777" w:rsidR="00BB6A24" w:rsidRPr="00BB6A24" w:rsidRDefault="00BB6A24" w:rsidP="00BB6A24">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BB6A24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Apraksts</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="76D65439" w14:textId="77777777" w:rsidR="00BB6A24" w:rsidRPr="00BB6A24" w:rsidRDefault="00BB6A24" w:rsidP="00BB6A24">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BB6A24">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6662" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w14:paraId="1769FF7A" w14:textId="77777777" w:rsidR="00BB6A24" w:rsidRPr="00BB6A24" w:rsidRDefault="00BB6A24" w:rsidP="00BB6A24">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0E73ABBB" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+          <w:p w14:paraId="1D40B668" w14:textId="77777777" w:rsidR="00BB6A24" w:rsidRPr="0031098C" w:rsidRDefault="00BB6A24" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="2962"/>
               <w:gridCol w:w="990"/>
               <w:gridCol w:w="4556"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="05129008" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="05129008" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="068FED2B" w14:textId="64CCEEFB" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">4.3. Ja kontroli īsteno ar citas personas starpniecību </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5A8A41FE" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
+                <w:p w14:paraId="5A8A41FE" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...2 lines deleted...]
-                  <w:r w:rsidRPr="0031098C">
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C72151">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
-                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-                    </w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">Ja kontroli īsteno ar vairāku personu starpniecību, norādāmas visas iesaistītās juridiskās personas (“juridisko personu ķēdi”)  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="217F44A2" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="217F44A2" w14:textId="77777777" w:rsidTr="00C72151">
+              <w:trPr>
+                <w:trHeight w:val="223"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="342C45D1" w14:textId="24F90022" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>4.3.1. Informācija par juridisko personu, ar kuras starpniecību īsteno kontroli</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0031098C">
+                  <w:r w:rsidRPr="00C72151">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(ja kontroli īsteno caur juridisko veidojumu norāda to identificējošu informāciju) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="3D201C89" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2A78CF4C" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
@@ -3320,51 +3790,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C500F4D" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="45402929" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="45402929" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="25AEFD82" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
                   </w:r>
                 </w:p>
@@ -3529,81 +3999,72 @@
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2962" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0708E219" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Juridiskā adrese (norāda tikai ārvalstīs reģistrētām juridiskajām personām vai </w:t>
-[...7 lines deleted...]
-                    <w:t>juridiskajiem veidojumiem)</w:t>
+                    <w:t>Juridiskā adrese (norāda tikai ārvalstīs reģistrētām juridiskajām personām vai juridiskajiem veidojumiem)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7AD69F49" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Valsts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="16A9BB4B" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="1EB8B4EA" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
@@ -3660,51 +4121,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="298998D4" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="5D608D5A" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="5D608D5A" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="2F013BD1" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -3985,51 +4446,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4556" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1F70959E" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="6531B987" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="6531B987" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                 </w:tcPr>
                 <w:p w14:paraId="5610FFCA" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -4042,51 +4503,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="825"/>
               <w:gridCol w:w="1866"/>
               <w:gridCol w:w="1632"/>
               <w:gridCol w:w="5010"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="72493731" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="72493731" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="13E92550" w14:textId="44E1C1C4" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
@@ -4188,51 +4649,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="214382EF" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="5BCC17EF" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="5BCC17EF" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="25A9BAD9" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -4898,51 +5359,51 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Institūcija </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6642" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="198F88B5" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="10F867AC" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="10F867AC" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="6321564B" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
@@ -5056,51 +5517,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="11BD5DB4" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="475C9CA9" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="475C9CA9" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7AAA54FD" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -5765,51 +6226,51 @@
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6642" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7248A4CB" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="4DD0B885" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="4DD0B885" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="24AAF6F4" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
@@ -5922,51 +6383,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Uzvārds</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2BBDAB6F" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="57CE5F8C" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="57CE5F8C" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="825" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4841B89A" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8508" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -6607,51 +7068,51 @@
                     </w:rPr>
                     <w:t>Institūcija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6642" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4ED476C6" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="48A21CCB" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="48A21CCB" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="163D4C3A" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
@@ -6673,51 +7134,51 @@
           <w:p w14:paraId="298A66BC" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="72938E61" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="72938E61" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3D940513" w14:textId="3AF58181" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>4.</w:t>
                   </w:r>
@@ -6733,70 +7194,70 @@
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>iespējams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="009E0B40" w14:paraId="5FBAFF87" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w14:paraId="5FBAFF87" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="21CA0F55" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="0031098C">
                   <w:pPr>
                     <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Apliecinu/-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>ām</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
@@ -6898,51 +7359,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B1E2B" w:rsidRPr="009B7757" w14:paraId="06E83E3D" w14:textId="77777777" w:rsidTr="0031098C">
+      <w:tr w:rsidR="003B1E2B" w:rsidRPr="00C72151" w14:paraId="06E83E3D" w14:textId="77777777" w:rsidTr="0031098C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0F1A818A" w14:textId="7F9644E8" w:rsidR="003B1E2B" w:rsidRPr="0031098C" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -6955,145 +7416,145 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Valdes sastāvs </w:t>
             </w:r>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(sadaļu jākopē un jāaizpilda par katru valdes locekli)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B1E2B" w:rsidRPr="009B7757" w14:paraId="74FFEF38" w14:textId="77777777" w:rsidTr="0031098C">
+      <w:tr w:rsidR="003B1E2B" w:rsidRPr="00C72151" w14:paraId="74FFEF38" w14:textId="77777777" w:rsidTr="0031098C">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16A858FE" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4533"/>
               <w:gridCol w:w="4789"/>
             </w:tblGrid>
-            <w:tr w:rsidR="003B1E2B" w:rsidRPr="009B7757" w14:paraId="43B6C3A2" w14:textId="77777777" w:rsidTr="002122FA">
+            <w:tr w:rsidR="003B1E2B" w:rsidRPr="00C72151" w14:paraId="43B6C3A2" w14:textId="77777777" w:rsidTr="002122FA">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="536ACFE7" w14:textId="7A449F4D" w:rsidR="003B1E2B" w:rsidRPr="0031098C" w:rsidRDefault="003B1E2B" w:rsidP="00BC4D40">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">               </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> valdes loceklis              </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> valdes priekšsēdētājs                      </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003B1E2B" w:rsidRPr="009B7757" w14:paraId="6959479E" w14:textId="77777777" w:rsidTr="00BC4D40">
               <w:trPr>
                 <w:trHeight w:val="632"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4533" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="557BFB36" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="0031098C" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
@@ -7161,51 +7622,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="003B1E2B" w:rsidRPr="009B7757" w14:paraId="1B382D84" w14:textId="77777777" w:rsidTr="002122FA">
+            <w:tr w:rsidR="003B1E2B" w:rsidRPr="00C72151" w14:paraId="1B382D84" w14:textId="77777777" w:rsidTr="002122FA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="0038B9AF" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
@@ -7233,84 +7694,84 @@
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="36D339BD" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003B1E2B" w:rsidRPr="009B7757" w14:paraId="79852AA7" w14:textId="77777777" w:rsidTr="002122FA">
+            <w:tr w:rsidR="003B1E2B" w:rsidRPr="00C72151" w14:paraId="79852AA7" w14:textId="77777777" w:rsidTr="002122FA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="19EB78C7" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003B1E2B" w:rsidRPr="009B7757" w14:paraId="2C9D82E5" w14:textId="77777777" w:rsidTr="002122FA">
+            <w:tr w:rsidR="003B1E2B" w:rsidRPr="00C72151" w14:paraId="2C9D82E5" w14:textId="77777777" w:rsidTr="002122FA">
               <w:trPr>
                 <w:trHeight w:val="643"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="04C24A00" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="31B35B11" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -7395,80 +7856,82 @@
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="54E01E27" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="34F19ADB" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003B1E2B" w:rsidRPr="009B7757" w14:paraId="7CA0AB57" w14:textId="77777777" w:rsidTr="002122FA">
+            <w:tr w:rsidR="003B1E2B" w:rsidRPr="00C72151" w14:paraId="7CA0AB57" w14:textId="77777777" w:rsidTr="002122FA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="16B0184B" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003B1E2B" w:rsidRPr="009B7757" w14:paraId="5F311560" w14:textId="77777777" w:rsidTr="002122FA">
+            <w:tr w:rsidR="003B1E2B" w:rsidRPr="00C72151" w14:paraId="5F311560" w14:textId="77777777" w:rsidTr="002122FA">
               <w:trPr>
                 <w:trHeight w:val="564"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3ADA2E5A" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003B1E2B" w:rsidRPr="009B7757" w14:paraId="2544588A" w14:textId="77777777" w:rsidTr="002122FA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -7513,51 +7976,51 @@
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4F30CEF5" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003B1E2B" w:rsidRPr="009B7757" w14:paraId="08771F64" w14:textId="77777777" w:rsidTr="002122FA">
+            <w:tr w:rsidR="003B1E2B" w:rsidRPr="00C72151" w14:paraId="08771F64" w14:textId="77777777" w:rsidTr="002122FA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3FD6740E" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009B7757">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3860" w:type="dxa"/>
                 </w:tcPr>
@@ -7757,177 +8220,176 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="06BED873" w14:textId="77777777" w:rsidR="00156B08" w:rsidRPr="002122FA" w:rsidRDefault="00156B08" w:rsidP="00156B08">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002122FA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Tiesības pārstāvēt sabiedrību</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00156B08" w:rsidRPr="009E0B40" w14:paraId="21ACDB17" w14:textId="77777777" w:rsidTr="002122FA">
+            <w:tr w:rsidR="00156B08" w:rsidRPr="00C72151" w14:paraId="21ACDB17" w14:textId="77777777" w:rsidTr="002122FA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3DB1F1F4" w14:textId="77777777" w:rsidR="00156B08" w:rsidRPr="002122FA" w:rsidRDefault="00156B08" w:rsidP="00156B08">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002122FA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="002122FA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6E9BE9EA" w14:textId="70FD8631" w:rsidR="00156B08" w:rsidRPr="002122FA" w:rsidRDefault="00156B08" w:rsidP="00156B08">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002122FA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="002122FA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt tikai atsevišķi</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6E69B2C3" w14:textId="4FCCCBD9" w:rsidR="00156B08" w:rsidRPr="002122FA" w:rsidRDefault="00156B08" w:rsidP="00156B08">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002122FA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="002122FA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar visiem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="67FBCD50" w14:textId="51A42B43" w:rsidR="00156B08" w:rsidRPr="002122FA" w:rsidRDefault="00156B08" w:rsidP="00156B08">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002122FA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="002122FA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar vismaz  ______  valdes locekļiem</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4200543F" w14:textId="3BC7DA4E" w:rsidR="005D5894" w:rsidRPr="002122FA" w:rsidRDefault="00156B08" w:rsidP="003B19F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002122FA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="002122FA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ir tiesības pārstāvēt kopīgi ar valdes priekšsēdētāju</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2DB62576" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FC7F49D" w14:textId="77777777" w:rsidR="003B1E2B" w:rsidRPr="009B7757" w:rsidRDefault="003B1E2B" w:rsidP="002122FA">
@@ -7947,51 +8409,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="33D9C8E1" w14:textId="77777777" w:rsidTr="003A1372">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="33D9C8E1" w14:textId="77777777" w:rsidTr="003A1372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1CE90E64" w14:textId="1FE3D6FF" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00E3184F" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -8077,110 +8539,110 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="33F9E0F0" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="33F9E0F0" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="16D2E723" w14:textId="2E1C5F2A" w:rsidR="00797421" w:rsidRPr="00CC0540" w:rsidRDefault="00797421" w:rsidP="00BC4D40">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Atzīmēt </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0FD"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>ý</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">               </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> padomes priekšsēdētājs        </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>¨</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> padomes loceklis       </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="6664C8B0" w14:textId="77777777" w:rsidTr="00CC0540">
               <w:trPr>
                 <w:trHeight w:val="697"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4661" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="14372C02" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
@@ -8248,51 +8710,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="07FE1A23" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="07FE1A23" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="53413794" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
@@ -8320,84 +8782,84 @@
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7512" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5F33E93D" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="3B364320" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="3B364320" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="23E8F61C" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adrese, kurā persona ir sasniedzama </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(nav norādāma obligāti, izņemot, ja personai nav reģistrēta adrese)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="164E52FA" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="164E52FA" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="643"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2BB9E9E2" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="55D20C6C" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -8432,116 +8894,116 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="76336FA3" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="56B18121" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="56B18121" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="1AC34274" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dzimšanas datums</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4FD9196E" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                                 (diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="70E5043F" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="70E5043F" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="72B3A59A" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Adrese, kurā persona ir sasniedzama</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="78828EF7" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="78828EF7" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="564"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1CE0D61B" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="5A286E89" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
@@ -8586,51 +9048,51 @@
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="21B85529" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="088A59BB" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="088A59BB" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3DAC6791" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3860" w:type="dxa"/>
                 </w:tcPr>
@@ -8885,51 +9347,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(aizpilda, ja pieteikumu kāda dibinātāja vārdā paraksta cita persona. </w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Sadaļu jākopē un jāaizpilda par katru personu.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="26EE59D0" w14:textId="77777777" w:rsidTr="0002489A">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="26EE59D0" w14:textId="77777777" w:rsidTr="0002489A">
         <w:trPr>
           <w:trHeight w:val="4035"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="659EBBF8" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -9020,51 +9482,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="5F6CEDDC" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="5F6CEDDC" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7EC4D003" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
@@ -9147,51 +9609,51 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="30120D70" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="20FB3109" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="20FB3109" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D4377E9" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dzimšanas datums</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="405BE8B5" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -9213,80 +9675,80 @@
           <w:p w14:paraId="5F94F278" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9321"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="1DBB06C3" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="1DBB06C3" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7026DB61" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Kuru no dibinātājiem pārstāv un uz kāda tiesiska pamata</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="6AFC77D8" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="6AFC77D8" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2AFF1752" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="172E6C46" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:spacing w:after="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
@@ -9309,87 +9771,86 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="518377FF" w14:textId="77777777" w:rsidTr="003A1372">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="518377FF" w14:textId="77777777" w:rsidTr="003A1372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="24CFC348" w14:textId="5D8CCE51" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00E3184F" w:rsidP="00EA5748">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:right="288"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk522615767"/>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Pievienotie dokumenti</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="0031098C">
@@ -9397,51 +9858,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>jānorāda dokuments, eksemplāru skaits, lapu skaits</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="27015A4B" w14:textId="77777777" w:rsidTr="003A1372">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="27015A4B" w14:textId="77777777" w:rsidTr="003A1372">
         <w:trPr>
           <w:trHeight w:val="1321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B9F5F7B" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C1ED676" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -9474,78 +9935,79 @@
           </w:p>
           <w:p w14:paraId="6ABFA2E5" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54D914D7" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="3DAA15E4" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="0031098C" w:rsidRDefault="00FB0E0D" w:rsidP="00646325">
+    <w:p w14:paraId="3DAA15E4" w14:textId="77777777" w:rsidR="00FB0E0D" w:rsidRPr="00C72151" w:rsidRDefault="00FB0E0D" w:rsidP="00646325">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="05DBFB40" w14:textId="77777777" w:rsidTr="003C7942">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="05DBFB40" w14:textId="77777777" w:rsidTr="003C7942">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C79C089" w14:textId="0097DA4D" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00E3184F" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9554,51 +10016,51 @@
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="5A62C621" w14:textId="77777777" w:rsidTr="003C7942">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="5A62C621" w14:textId="77777777" w:rsidTr="003C7942">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6342718F" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="070B5458" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -9619,126 +10081,126 @@
               </w:rPr>
               <w:t>Ja ir aktivizēta oficiālā elektroniskā adrese (e-adrese), valsts notāra lēmums tiks nosūtīts uz e-adresi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58AF5BD4" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="468E638F" w14:textId="77777777" w:rsidTr="003C7942">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="468E638F" w14:textId="77777777" w:rsidTr="003C7942">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1A57D255" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja nav aktivizēta e-adrese, valsts notāra lēmumu paziņot:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="362CC166" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FD"/>
+              <w:t>ý</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E043A92" w14:textId="6D9199BE" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nosūtot pa pastu uz juridisko adresi </w:t>
             </w:r>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(lēmums par tiesību subjekta reģistrācijas atlikšanu vai atteikumu tiks nosūtīts dibinātājam uz pieteikuma </w:t>
             </w:r>
             <w:r w:rsidR="00B33BFC" w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
@@ -9754,90 +10216,90 @@
               </w:rPr>
               <w:t>.punktā norādīto adresi)</w:t>
             </w:r>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FFFE202" w14:textId="02135003" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nosūtot elektronisko dokumentu uz e-pasta adresi (norādīt e-pasta adresi) (</w:t>
             </w:r>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>lēmums parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
             </w:r>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="6CD83666" w14:textId="77777777" w:rsidTr="003C7942">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="6CD83666" w14:textId="77777777" w:rsidTr="003C7942">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F8E301A" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -10071,51 +10533,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="574C738B" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="574C738B" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="0C9C6CCB" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Vārds</w:t>
@@ -10206,50 +10668,51 @@
               <w:trPr>
                 <w:trHeight w:val="589"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2AF9787C" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="3F8FF07C" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
@@ -10274,51 +10737,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="2411D305" w14:textId="77777777" w:rsidTr="00EA5748">
+            <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="2411D305" w14:textId="77777777" w:rsidTr="00EA5748">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="10560969" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0031098C">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Vārds</w:t>
@@ -10629,51 +11092,51 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="053611A0" w14:textId="77777777" w:rsidTr="00EA5748">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="053611A0" w14:textId="77777777" w:rsidTr="00EA5748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DBE364D" w14:textId="12186D4D" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00E3184F" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -10736,75 +11199,74 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7488B33A" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="5DF3FE5E" w14:textId="77777777" w:rsidTr="00EA5748">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="5DF3FE5E" w14:textId="77777777" w:rsidTr="00EA5748">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E9B3691" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43891BF6" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E028A8C" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
@@ -11037,51 +11499,51 @@
               <w:t xml:space="preserve">Maksājuma datums </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B43EECE" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                             (diena/mēnesis/gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="4EBA3645" w14:textId="77777777" w:rsidTr="00EA5748">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="4EBA3645" w14:textId="77777777" w:rsidTr="00EA5748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="27228301" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11160,51 +11622,51 @@
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50F615D7" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797421" w:rsidRPr="009E0B40" w14:paraId="3907064F" w14:textId="77777777" w:rsidTr="00EA5748">
+      <w:tr w:rsidR="00797421" w:rsidRPr="00C72151" w14:paraId="3907064F" w14:textId="77777777" w:rsidTr="00EA5748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="165A6DBE" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="0031098C" w:rsidRDefault="00797421" w:rsidP="00EA5748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031098C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11306,78 +11768,78 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001B2A3C" w:rsidRPr="0031098C" w:rsidSect="003F0FA1">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57339F10" w14:textId="77777777" w:rsidR="00C51E54" w:rsidRDefault="00C51E54">
+    <w:p w14:paraId="4CF4F5EA" w14:textId="77777777" w:rsidR="00E24942" w:rsidRDefault="00E24942">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A1F5961" w14:textId="77777777" w:rsidR="00C51E54" w:rsidRDefault="00C51E54">
+    <w:p w14:paraId="292A8E22" w14:textId="77777777" w:rsidR="00E24942" w:rsidRDefault="00E24942">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -11399,143 +11861,141 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1377198779"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="09C24192" w14:textId="40E840D0" w:rsidR="00E73C9A" w:rsidRDefault="00E73C9A">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0206FD01" w14:textId="77777777" w:rsidR="00E73C9A" w:rsidRDefault="00E73C9A">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-265847434"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="17BA9505" w14:textId="4223F254" w:rsidR="00E73C9A" w:rsidRDefault="00E73C9A">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5B02DBE4" w14:textId="77777777" w:rsidR="00E73C9A" w:rsidRDefault="00E73C9A">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D0241BE" w14:textId="77777777" w:rsidR="00C51E54" w:rsidRDefault="00C51E54">
+    <w:p w14:paraId="1DC7F9E8" w14:textId="77777777" w:rsidR="00E24942" w:rsidRDefault="00E24942">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AE8256B" w14:textId="77777777" w:rsidR="00C51E54" w:rsidRDefault="00C51E54">
+    <w:p w14:paraId="529C03A4" w14:textId="77777777" w:rsidR="00E24942" w:rsidRDefault="00E24942">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="515209A0" w14:textId="77777777" w:rsidR="00797421" w:rsidRPr="005939C8" w:rsidRDefault="00797421" w:rsidP="00DA42CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005939C8">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="005939C8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -11634,105 +12094,105 @@
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="001B2A3C">
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D344DF9" w14:textId="77777777" w:rsidR="00E345BD" w:rsidRDefault="00E345BD">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42B52473" w14:textId="07401AAC" w:rsidR="00E345BD" w:rsidRPr="0031098C" w:rsidRDefault="00E345BD" w:rsidP="00BA5039">
+  <w:p w14:paraId="42B52473" w14:textId="7F8170C9" w:rsidR="00E345BD" w:rsidRPr="0031098C" w:rsidRDefault="00E345BD" w:rsidP="00BA5039">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0031098C">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
     <w:r w:rsidR="005C1386">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>01</w:t>
     </w:r>
     <w:r w:rsidR="005C01DD" w:rsidRPr="0031098C">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00ED5CE8">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="005C1386">
+    <w:r w:rsidR="00BB6A24">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="005C01DD" w:rsidRPr="0031098C">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00ED5CE8">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="005C01DD" w:rsidRPr="0031098C">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:lang w:val="lv-LV"/>
@@ -13635,135 +14095,137 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1733233122">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="87191085">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="586841697">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="938097679">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00646325"/>
     <w:rsid w:val="00000E56"/>
     <w:rsid w:val="00003DC2"/>
     <w:rsid w:val="000050E9"/>
     <w:rsid w:val="00012220"/>
     <w:rsid w:val="00012C06"/>
     <w:rsid w:val="00012D40"/>
     <w:rsid w:val="00014116"/>
     <w:rsid w:val="00014703"/>
     <w:rsid w:val="00017C6D"/>
     <w:rsid w:val="00020418"/>
     <w:rsid w:val="000212A6"/>
     <w:rsid w:val="00021309"/>
     <w:rsid w:val="00022386"/>
     <w:rsid w:val="0002414B"/>
     <w:rsid w:val="0002489A"/>
     <w:rsid w:val="000266A0"/>
     <w:rsid w:val="000325F3"/>
     <w:rsid w:val="00035092"/>
     <w:rsid w:val="00042666"/>
     <w:rsid w:val="00045BE8"/>
     <w:rsid w:val="0005209F"/>
+    <w:rsid w:val="00054219"/>
     <w:rsid w:val="000547F1"/>
     <w:rsid w:val="000627B0"/>
     <w:rsid w:val="000650E2"/>
     <w:rsid w:val="00066945"/>
     <w:rsid w:val="000737BA"/>
     <w:rsid w:val="00073F0B"/>
     <w:rsid w:val="000744B2"/>
     <w:rsid w:val="00076EB4"/>
     <w:rsid w:val="0008170E"/>
     <w:rsid w:val="000922ED"/>
     <w:rsid w:val="00092672"/>
     <w:rsid w:val="0009281B"/>
     <w:rsid w:val="0009553B"/>
     <w:rsid w:val="00095C30"/>
     <w:rsid w:val="00096DC9"/>
     <w:rsid w:val="00097F57"/>
     <w:rsid w:val="000B31B8"/>
     <w:rsid w:val="000B556B"/>
     <w:rsid w:val="000B65A0"/>
     <w:rsid w:val="000C33E4"/>
     <w:rsid w:val="000D3A33"/>
     <w:rsid w:val="000E279F"/>
     <w:rsid w:val="000E5F97"/>
     <w:rsid w:val="000E64C7"/>
     <w:rsid w:val="000F0F0B"/>
     <w:rsid w:val="000F3BAD"/>
     <w:rsid w:val="0010044A"/>
     <w:rsid w:val="00106DD4"/>
     <w:rsid w:val="001136BC"/>
     <w:rsid w:val="001203BA"/>
     <w:rsid w:val="001269FE"/>
     <w:rsid w:val="00130CF2"/>
     <w:rsid w:val="00134A98"/>
     <w:rsid w:val="0014303D"/>
     <w:rsid w:val="00145813"/>
     <w:rsid w:val="00156B08"/>
     <w:rsid w:val="001575F0"/>
     <w:rsid w:val="00180FA4"/>
     <w:rsid w:val="00185D33"/>
     <w:rsid w:val="00191493"/>
     <w:rsid w:val="00191BAC"/>
+    <w:rsid w:val="00191DB3"/>
     <w:rsid w:val="00195BCA"/>
     <w:rsid w:val="001A02C2"/>
     <w:rsid w:val="001A0EE5"/>
     <w:rsid w:val="001A47F3"/>
     <w:rsid w:val="001A6766"/>
     <w:rsid w:val="001B251B"/>
     <w:rsid w:val="001B2A3C"/>
     <w:rsid w:val="001B69F1"/>
     <w:rsid w:val="001C0C25"/>
     <w:rsid w:val="001C292C"/>
     <w:rsid w:val="001D024A"/>
     <w:rsid w:val="001D0D06"/>
     <w:rsid w:val="001D3B8A"/>
     <w:rsid w:val="001D5072"/>
     <w:rsid w:val="001D59EA"/>
     <w:rsid w:val="001D5B41"/>
     <w:rsid w:val="001D6AE6"/>
     <w:rsid w:val="001E40CC"/>
     <w:rsid w:val="001E5188"/>
     <w:rsid w:val="001E5EAC"/>
     <w:rsid w:val="001F3D57"/>
     <w:rsid w:val="001F4CBB"/>
     <w:rsid w:val="002045F0"/>
     <w:rsid w:val="00204778"/>
     <w:rsid w:val="00211F34"/>
@@ -13894,50 +14356,51 @@
     <w:rsid w:val="00501D89"/>
     <w:rsid w:val="0050218E"/>
     <w:rsid w:val="00505115"/>
     <w:rsid w:val="00513A75"/>
     <w:rsid w:val="00513F9C"/>
     <w:rsid w:val="00514D7F"/>
     <w:rsid w:val="00514DB3"/>
     <w:rsid w:val="00517AF6"/>
     <w:rsid w:val="00524748"/>
     <w:rsid w:val="00525F2F"/>
     <w:rsid w:val="00527A5D"/>
     <w:rsid w:val="00540EE5"/>
     <w:rsid w:val="00541449"/>
     <w:rsid w:val="00543E87"/>
     <w:rsid w:val="00544202"/>
     <w:rsid w:val="00545594"/>
     <w:rsid w:val="00552C12"/>
     <w:rsid w:val="00556990"/>
     <w:rsid w:val="00556F8F"/>
     <w:rsid w:val="00561A7A"/>
     <w:rsid w:val="005635D0"/>
     <w:rsid w:val="005672A2"/>
     <w:rsid w:val="005701B7"/>
     <w:rsid w:val="00576AB4"/>
     <w:rsid w:val="00591FE4"/>
+    <w:rsid w:val="005931E0"/>
     <w:rsid w:val="005939C8"/>
     <w:rsid w:val="00593CFE"/>
     <w:rsid w:val="005960CB"/>
     <w:rsid w:val="0059691F"/>
     <w:rsid w:val="005A0352"/>
     <w:rsid w:val="005A56C1"/>
     <w:rsid w:val="005C01DD"/>
     <w:rsid w:val="005C1386"/>
     <w:rsid w:val="005C1DB0"/>
     <w:rsid w:val="005D3B0B"/>
     <w:rsid w:val="005D5894"/>
     <w:rsid w:val="005E4AC3"/>
     <w:rsid w:val="005E50B0"/>
     <w:rsid w:val="005E648B"/>
     <w:rsid w:val="005E7BE2"/>
     <w:rsid w:val="005F12F2"/>
     <w:rsid w:val="005F3BE0"/>
     <w:rsid w:val="005F4DA6"/>
     <w:rsid w:val="005F5027"/>
     <w:rsid w:val="005F7F84"/>
     <w:rsid w:val="00605964"/>
     <w:rsid w:val="006072D4"/>
     <w:rsid w:val="006138C6"/>
     <w:rsid w:val="006210DB"/>
     <w:rsid w:val="00622A89"/>
@@ -14126,86 +14589,88 @@
     <w:rsid w:val="00B359BE"/>
     <w:rsid w:val="00B36884"/>
     <w:rsid w:val="00B437AE"/>
     <w:rsid w:val="00B45D27"/>
     <w:rsid w:val="00B47894"/>
     <w:rsid w:val="00B51B76"/>
     <w:rsid w:val="00B552ED"/>
     <w:rsid w:val="00B700AF"/>
     <w:rsid w:val="00B70787"/>
     <w:rsid w:val="00B7097C"/>
     <w:rsid w:val="00B76FC3"/>
     <w:rsid w:val="00B837AF"/>
     <w:rsid w:val="00B840D2"/>
     <w:rsid w:val="00B901A7"/>
     <w:rsid w:val="00B92723"/>
     <w:rsid w:val="00B9274C"/>
     <w:rsid w:val="00B9654C"/>
     <w:rsid w:val="00B966B8"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00BA06EC"/>
     <w:rsid w:val="00BA44D7"/>
     <w:rsid w:val="00BA5039"/>
     <w:rsid w:val="00BA5E6B"/>
     <w:rsid w:val="00BA6C97"/>
     <w:rsid w:val="00BB1C2E"/>
+    <w:rsid w:val="00BB6A24"/>
     <w:rsid w:val="00BC4D40"/>
     <w:rsid w:val="00BC4EF3"/>
     <w:rsid w:val="00BD13BB"/>
     <w:rsid w:val="00BD16A2"/>
     <w:rsid w:val="00BD4152"/>
     <w:rsid w:val="00BD44AD"/>
     <w:rsid w:val="00BD4710"/>
     <w:rsid w:val="00BD4B2C"/>
     <w:rsid w:val="00BD6FFF"/>
     <w:rsid w:val="00BE12FD"/>
     <w:rsid w:val="00BE36B8"/>
     <w:rsid w:val="00BE3C19"/>
     <w:rsid w:val="00BE599A"/>
     <w:rsid w:val="00BE5A9F"/>
     <w:rsid w:val="00BF1B8F"/>
     <w:rsid w:val="00BF4057"/>
     <w:rsid w:val="00BF4B6E"/>
     <w:rsid w:val="00C01AD5"/>
     <w:rsid w:val="00C07AFC"/>
     <w:rsid w:val="00C114D2"/>
     <w:rsid w:val="00C17956"/>
     <w:rsid w:val="00C219EF"/>
     <w:rsid w:val="00C24883"/>
     <w:rsid w:val="00C27367"/>
     <w:rsid w:val="00C30EC4"/>
     <w:rsid w:val="00C41DEC"/>
     <w:rsid w:val="00C4437A"/>
     <w:rsid w:val="00C45384"/>
     <w:rsid w:val="00C4635F"/>
     <w:rsid w:val="00C47B55"/>
     <w:rsid w:val="00C47F2C"/>
     <w:rsid w:val="00C506AA"/>
     <w:rsid w:val="00C51E54"/>
     <w:rsid w:val="00C52433"/>
     <w:rsid w:val="00C64C5F"/>
     <w:rsid w:val="00C66D12"/>
+    <w:rsid w:val="00C72151"/>
     <w:rsid w:val="00C76D65"/>
     <w:rsid w:val="00C771D6"/>
     <w:rsid w:val="00C86C74"/>
     <w:rsid w:val="00C874AA"/>
     <w:rsid w:val="00C87595"/>
     <w:rsid w:val="00C92B10"/>
     <w:rsid w:val="00C937DA"/>
     <w:rsid w:val="00C95202"/>
     <w:rsid w:val="00C9566C"/>
     <w:rsid w:val="00CA2591"/>
     <w:rsid w:val="00CB07D8"/>
     <w:rsid w:val="00CB149F"/>
     <w:rsid w:val="00CB55E3"/>
     <w:rsid w:val="00CB7EA3"/>
     <w:rsid w:val="00CC0540"/>
     <w:rsid w:val="00CC18F9"/>
     <w:rsid w:val="00CC285F"/>
     <w:rsid w:val="00CD5A14"/>
     <w:rsid w:val="00CE0605"/>
     <w:rsid w:val="00CE37D8"/>
     <w:rsid w:val="00CE6351"/>
     <w:rsid w:val="00CF0F02"/>
     <w:rsid w:val="00CF240D"/>
     <w:rsid w:val="00CF4EAB"/>
     <w:rsid w:val="00D018D7"/>
@@ -14226,69 +14691,71 @@
     <w:rsid w:val="00D72113"/>
     <w:rsid w:val="00D75C1E"/>
     <w:rsid w:val="00D85713"/>
     <w:rsid w:val="00D85FEE"/>
     <w:rsid w:val="00D93616"/>
     <w:rsid w:val="00D9457A"/>
     <w:rsid w:val="00D96891"/>
     <w:rsid w:val="00D968ED"/>
     <w:rsid w:val="00D96BF8"/>
     <w:rsid w:val="00D9761D"/>
     <w:rsid w:val="00DA42CA"/>
     <w:rsid w:val="00DC2EE0"/>
     <w:rsid w:val="00DC6FB0"/>
     <w:rsid w:val="00DC786E"/>
     <w:rsid w:val="00DD143A"/>
     <w:rsid w:val="00DE1097"/>
     <w:rsid w:val="00DE4DD7"/>
     <w:rsid w:val="00DE5C2F"/>
     <w:rsid w:val="00DF53B0"/>
     <w:rsid w:val="00E03817"/>
     <w:rsid w:val="00E070AE"/>
     <w:rsid w:val="00E12402"/>
     <w:rsid w:val="00E15127"/>
     <w:rsid w:val="00E17BBE"/>
     <w:rsid w:val="00E23C55"/>
+    <w:rsid w:val="00E24942"/>
     <w:rsid w:val="00E2685B"/>
     <w:rsid w:val="00E27BCC"/>
     <w:rsid w:val="00E27C7A"/>
     <w:rsid w:val="00E30F76"/>
     <w:rsid w:val="00E3184F"/>
     <w:rsid w:val="00E32531"/>
     <w:rsid w:val="00E32B8C"/>
     <w:rsid w:val="00E33868"/>
     <w:rsid w:val="00E345BD"/>
     <w:rsid w:val="00E35FAB"/>
     <w:rsid w:val="00E371FB"/>
     <w:rsid w:val="00E37C64"/>
     <w:rsid w:val="00E46724"/>
     <w:rsid w:val="00E47687"/>
     <w:rsid w:val="00E5020E"/>
     <w:rsid w:val="00E54492"/>
     <w:rsid w:val="00E60692"/>
     <w:rsid w:val="00E622DD"/>
     <w:rsid w:val="00E633BB"/>
+    <w:rsid w:val="00E63BD0"/>
     <w:rsid w:val="00E706E3"/>
     <w:rsid w:val="00E73C9A"/>
     <w:rsid w:val="00E77323"/>
     <w:rsid w:val="00E926BF"/>
     <w:rsid w:val="00E96010"/>
     <w:rsid w:val="00EA583B"/>
     <w:rsid w:val="00EA7D75"/>
     <w:rsid w:val="00EC2B1A"/>
     <w:rsid w:val="00EC3CDD"/>
     <w:rsid w:val="00EC5849"/>
     <w:rsid w:val="00EC6763"/>
     <w:rsid w:val="00ED5CE8"/>
     <w:rsid w:val="00EE76C5"/>
     <w:rsid w:val="00EE7D31"/>
     <w:rsid w:val="00EF1F81"/>
     <w:rsid w:val="00EF2A96"/>
     <w:rsid w:val="00EF7922"/>
     <w:rsid w:val="00F06393"/>
     <w:rsid w:val="00F07297"/>
     <w:rsid w:val="00F1018A"/>
     <w:rsid w:val="00F115E1"/>
     <w:rsid w:val="00F140C5"/>
     <w:rsid w:val="00F22A3A"/>
     <w:rsid w:val="00F24E83"/>
     <w:rsid w:val="00F26B99"/>
@@ -14298,50 +14765,52 @@
     <w:rsid w:val="00F4133F"/>
     <w:rsid w:val="00F43227"/>
     <w:rsid w:val="00F54BB8"/>
     <w:rsid w:val="00F674D1"/>
     <w:rsid w:val="00F7504C"/>
     <w:rsid w:val="00F751A6"/>
     <w:rsid w:val="00F80B00"/>
     <w:rsid w:val="00F83348"/>
     <w:rsid w:val="00F8714E"/>
     <w:rsid w:val="00F93205"/>
     <w:rsid w:val="00F9658E"/>
     <w:rsid w:val="00FA086B"/>
     <w:rsid w:val="00FA35C1"/>
     <w:rsid w:val="00FA7C75"/>
     <w:rsid w:val="00FB0E0D"/>
     <w:rsid w:val="00FB15C4"/>
     <w:rsid w:val="00FB25B0"/>
     <w:rsid w:val="00FB3825"/>
     <w:rsid w:val="00FB447A"/>
     <w:rsid w:val="00FB4C20"/>
     <w:rsid w:val="00FB78F8"/>
     <w:rsid w:val="00FC6C6D"/>
     <w:rsid w:val="00FD1C87"/>
     <w:rsid w:val="00FD22EE"/>
     <w:rsid w:val="00FE6CC1"/>
+    <w:rsid w:val="0A30F278"/>
+    <w:rsid w:val="27CDE2D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -15315,51 +15784,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pamatteksts2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00646325"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pamatteksts3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00646325"/>
     <w:pPr>
       <w:widowControl/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzCharCharRakstzCharCharRakstz0">
-    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz."/>
+    <w:name w:val="Rakstz. Char Char Rakstz. Char Char Rakstz.0"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00646325"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Adreseuzaploksnes">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00646325"/>
     <w:pPr>
       <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:widowControl/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
     </w:rPr>
@@ -15888,146 +16357,155 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d71013fee14be6e8ba9d0b8be5b6c49e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1f914599432d68d20146099f1b9d3e1" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -16094,142 +16572,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE810BC8-11F5-47B5-82B5-6F53AB89FD82}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D04A633-165A-48A5-A84E-324E82AF550C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91B3EE5A-F672-4A08-B8CE-BB6DB88CB5BC}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B19823D2-8634-45B5-BB71-B2192EA8A742}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7828E62C-BB25-4654-88B6-C96575BE44D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>6170</Words>
-  <Characters>3518</Characters>
+  <Words>6629</Words>
+  <Characters>3780</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>LR Uzņēmumu reģistrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9669</CharactersWithSpaces>
+  <CharactersWithSpaces>10389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ministru kabineta noteikumu projekts "Noteikumi par pieteikumu veidlapām ierakstiem uzņēmumu reģistra žurnālā, masu informācijas līdzekļu reģistrā un arodbiedrību reģistrā un reģistrācijas apliecībām"</dc:title>
   <dc:subject>1.pielikums</dc:subject>
   <dc:creator>Inese Tērauda</dc:creator>
   <cp:keywords/>
   <dc:description>Inese.Terauda@ur.gov.lv, tel. 67031734</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>